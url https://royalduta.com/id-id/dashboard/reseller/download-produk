--- v0 (2026-06-19)
+++ v1 (2026-08-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2216">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Produk</t>
   </si>
   <si>
     <t>Item Produk</t>
   </si>
   <si>
     <t>Harga Normal</t>
   </si>
   <si>
     <t>Harga Basic</t>
   </si>
   <si>
     <t>Harga Gold</t>
   </si>
   <si>
     <t>Harga Platinum</t>
   </si>
   <si>
@@ -65,6654 +65,6645 @@
   <si>
     <t>ABBS-S13</t>
   </si>
   <si>
     <t>Arena Breakout</t>
   </si>
   <si>
     <t>Beginner Select</t>
   </si>
   <si>
     <t>Tersedia</t>
   </si>
   <si>
     <t>ABABP-S13</t>
   </si>
   <si>
     <t>Advanced Battle Pass</t>
   </si>
   <si>
     <t>ABBCP-S13</t>
   </si>
   <si>
     <t>Bulletproof Case Privileges</t>
   </si>
   <si>
-    <t>ABPBP-S13</t>
+    <t>ABCCP-S13</t>
+  </si>
+  <si>
+    <t>Composite Case Privileges</t>
+  </si>
+  <si>
+    <t>AB1580-S13</t>
+  </si>
+  <si>
+    <t>1580 + 110 Bonds</t>
+  </si>
+  <si>
+    <t>DF30-S18</t>
+  </si>
+  <si>
+    <t>Delta Force</t>
+  </si>
+  <si>
+    <t>30 Delta Coins</t>
+  </si>
+  <si>
+    <t>DF60-S18</t>
+  </si>
+  <si>
+    <t>60 Delta Coins</t>
+  </si>
+  <si>
+    <t>DF300-S18</t>
+  </si>
+  <si>
+    <t>300 + 20 Delta Coins</t>
+  </si>
+  <si>
+    <t>DF420-S18</t>
+  </si>
+  <si>
+    <t>420 + 40 Delta Coins</t>
+  </si>
+  <si>
+    <t>DF680-S18</t>
+  </si>
+  <si>
+    <t>680 + 70 Delta Coins</t>
+  </si>
+  <si>
+    <t>DF1280-S18</t>
+  </si>
+  <si>
+    <t>1280 + 200 Delta Coins</t>
+  </si>
+  <si>
+    <t>DF1680-S18</t>
+  </si>
+  <si>
+    <t>1680 + 300 Delta Coins</t>
+  </si>
+  <si>
+    <t>DF3280-S18</t>
+  </si>
+  <si>
+    <t>3280 + 670 Delta Coins</t>
+  </si>
+  <si>
+    <t>DF6480-S18</t>
+  </si>
+  <si>
+    <t>6480 + 1620 Delta Coins</t>
+  </si>
+  <si>
+    <t>GI60-S13</t>
+  </si>
+  <si>
+    <t>Genshin Impact</t>
+  </si>
+  <si>
+    <t>60 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>GI330-S13</t>
+  </si>
+  <si>
+    <t>300+30 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>GIWELKIN-S13</t>
+  </si>
+  <si>
+    <t>Blessing Of The Welkin Moon</t>
+  </si>
+  <si>
+    <t>GI1090-S13</t>
+  </si>
+  <si>
+    <t>980+110 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>GI2240-S13</t>
+  </si>
+  <si>
+    <t>1980+260 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>GI3940-S13</t>
+  </si>
+  <si>
+    <t>3280+600 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>GI8080-S13</t>
+  </si>
+  <si>
+    <t>6480+1600 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>SS100-S1</t>
+  </si>
+  <si>
+    <t>Super Sus</t>
+  </si>
+  <si>
+    <t>100 Golden Star</t>
+  </si>
+  <si>
+    <t>SS300-S1</t>
+  </si>
+  <si>
+    <t>300 Golden Star</t>
+  </si>
+  <si>
+    <t>SS520-S1</t>
+  </si>
+  <si>
+    <t>520 Golden Star</t>
+  </si>
+  <si>
+    <t>SS2180-S1</t>
+  </si>
+  <si>
+    <t>2180 Golden Star</t>
+  </si>
+  <si>
+    <t>SS5600-S1</t>
+  </si>
+  <si>
+    <t>5600 Golden Star</t>
+  </si>
+  <si>
+    <t>VAL475-S10</t>
+  </si>
+  <si>
+    <t>Valorant</t>
+  </si>
+  <si>
+    <t>475 Points</t>
+  </si>
+  <si>
+    <t>VAL1000-S10</t>
+  </si>
+  <si>
+    <t>1000 Points</t>
+  </si>
+  <si>
+    <t>VAL1475-S10</t>
+  </si>
+  <si>
+    <t>1475 Points</t>
+  </si>
+  <si>
+    <t>VAL2050-S10</t>
+  </si>
+  <si>
+    <t>2050 Points</t>
+  </si>
+  <si>
+    <t>VAL2525-S10</t>
+  </si>
+  <si>
+    <t>2525 Points</t>
+  </si>
+  <si>
+    <t>VAL3050-S10</t>
+  </si>
+  <si>
+    <t>3050 Point</t>
+  </si>
+  <si>
+    <t>VAL3650-S10</t>
+  </si>
+  <si>
+    <t>3650 Points</t>
+  </si>
+  <si>
+    <t>VAL4125-S10</t>
+  </si>
+  <si>
+    <t>4125 Points</t>
+  </si>
+  <si>
+    <t>VAL4650-S10</t>
+  </si>
+  <si>
+    <t>4650 Points</t>
+  </si>
+  <si>
+    <t>VAL5350-S10</t>
+  </si>
+  <si>
+    <t>5350 Points</t>
+  </si>
+  <si>
+    <t>VAL5700-S10</t>
+  </si>
+  <si>
+    <t>5700 Points</t>
+  </si>
+  <si>
+    <t>VAL5825-S10</t>
+  </si>
+  <si>
+    <t>5825 Points</t>
+  </si>
+  <si>
+    <t>VAL6350-S10</t>
+  </si>
+  <si>
+    <t>6350 Points</t>
+  </si>
+  <si>
+    <t>VAL7400-S10</t>
+  </si>
+  <si>
+    <t>7400 Points</t>
+  </si>
+  <si>
+    <t>VAL9000-S10</t>
+  </si>
+  <si>
+    <t>9000 Points</t>
+  </si>
+  <si>
+    <t>VAL11000-S10</t>
+  </si>
+  <si>
+    <t>11000 Points</t>
+  </si>
+  <si>
+    <t>VAL11475-S10</t>
+  </si>
+  <si>
+    <t>11475 Points</t>
+  </si>
+  <si>
+    <t>VAL12000-S10</t>
+  </si>
+  <si>
+    <t>12000 Points</t>
+  </si>
+  <si>
+    <t>VAL13050-S10</t>
+  </si>
+  <si>
+    <t>13050 Points</t>
+  </si>
+  <si>
+    <t>VAL14650-S10</t>
+  </si>
+  <si>
+    <t>14650 Points</t>
+  </si>
+  <si>
+    <t>VAL16350-S10</t>
+  </si>
+  <si>
+    <t>16350 Points</t>
+  </si>
+  <si>
+    <t>VAL22000-S10</t>
+  </si>
+  <si>
+    <t>22000 Points</t>
+  </si>
+  <si>
+    <t>FF5-S13</t>
+  </si>
+  <si>
+    <t>Free Fire</t>
+  </si>
+  <si>
+    <t>5 Diamonds</t>
+  </si>
+  <si>
+    <t>FF10-S13</t>
+  </si>
+  <si>
+    <t>10 Diamonds</t>
+  </si>
+  <si>
+    <t>FF15-S13</t>
+  </si>
+  <si>
+    <t>15 Diamonds</t>
+  </si>
+  <si>
+    <t>FF20-S13</t>
+  </si>
+  <si>
+    <t>20 Diamonds</t>
+  </si>
+  <si>
+    <t>FF25-S13</t>
+  </si>
+  <si>
+    <t>25 Diamonds</t>
+  </si>
+  <si>
+    <t>FF30-S13</t>
+  </si>
+  <si>
+    <t>30 Diamonds</t>
+  </si>
+  <si>
+    <t>FF40-S13</t>
+  </si>
+  <si>
+    <t>40 Diamonds</t>
+  </si>
+  <si>
+    <t>FF50-S13</t>
+  </si>
+  <si>
+    <t>50 Diamonds</t>
+  </si>
+  <si>
+    <t>FF55-S13</t>
+  </si>
+  <si>
+    <t>55 Diamonds</t>
+  </si>
+  <si>
+    <t>FF60-S13</t>
+  </si>
+  <si>
+    <t>60 Diamonds</t>
+  </si>
+  <si>
+    <t>FF70-S13</t>
+  </si>
+  <si>
+    <t>70 Diamonds</t>
+  </si>
+  <si>
+    <t>FF75-S13</t>
+  </si>
+  <si>
+    <t>75 Diamonds</t>
+  </si>
+  <si>
+    <t>FF80-S13</t>
+  </si>
+  <si>
+    <t>80 Diamonds</t>
+  </si>
+  <si>
+    <t>FF90-S13</t>
+  </si>
+  <si>
+    <t>90 Diamonds</t>
+  </si>
+  <si>
+    <t>FF100-S13</t>
+  </si>
+  <si>
+    <t>100 Diamonds</t>
+  </si>
+  <si>
+    <t>FF120-S13</t>
+  </si>
+  <si>
+    <t>120 Diamonds</t>
+  </si>
+  <si>
+    <t>FF130-S13</t>
+  </si>
+  <si>
+    <t>130 Diamonds</t>
+  </si>
+  <si>
+    <t>FF140-S13</t>
+  </si>
+  <si>
+    <t>140 Diamonds</t>
+  </si>
+  <si>
+    <t>FF145-S13</t>
+  </si>
+  <si>
+    <t>145 Diamonds</t>
+  </si>
+  <si>
+    <t>FF150-S13</t>
+  </si>
+  <si>
+    <t>150 Diamonds</t>
+  </si>
+  <si>
+    <t>FF160-S13</t>
+  </si>
+  <si>
+    <t>160 Diamonds</t>
+  </si>
+  <si>
+    <t>FF170-S13</t>
+  </si>
+  <si>
+    <t>170 Diamonds</t>
+  </si>
+  <si>
+    <t>FF190-S13</t>
+  </si>
+  <si>
+    <t>190 Diamonds</t>
+  </si>
+  <si>
+    <t>FF180-S13</t>
+  </si>
+  <si>
+    <t>180 Diamonds</t>
+  </si>
+  <si>
+    <t>FF200-S13</t>
+  </si>
+  <si>
+    <t>200 Diamonds</t>
+  </si>
+  <si>
+    <t>FF210-S13</t>
+  </si>
+  <si>
+    <t>210 Diamonds</t>
+  </si>
+  <si>
+    <t>FFMM-S13</t>
+  </si>
+  <si>
+    <t>Membership Mingguan</t>
+  </si>
+  <si>
+    <t>FF250-S13</t>
+  </si>
+  <si>
+    <t>250 Diamonds</t>
+  </si>
+  <si>
+    <t>FF260-S13</t>
+  </si>
+  <si>
+    <t>260 Diamonds</t>
+  </si>
+  <si>
+    <t>FF280-S13</t>
+  </si>
+  <si>
+    <t>280 Diamonds</t>
+  </si>
+  <si>
+    <t>FF300-S13</t>
+  </si>
+  <si>
+    <t>300 Diamonds</t>
+  </si>
+  <si>
+    <t>FF355-S13</t>
+  </si>
+  <si>
+    <t>355 Diamonds</t>
+  </si>
+  <si>
+    <t>FF360-S13</t>
+  </si>
+  <si>
+    <t>360 Diamonds</t>
+  </si>
+  <si>
+    <t>FF375-S13</t>
+  </si>
+  <si>
+    <t>375 Diamonds</t>
+  </si>
+  <si>
+    <t>FF420-S13</t>
+  </si>
+  <si>
+    <t>420 Diamonds</t>
+  </si>
+  <si>
+    <t>FF425-S13</t>
+  </si>
+  <si>
+    <t>425 Diamonds</t>
+  </si>
+  <si>
+    <t>FF475-S13</t>
+  </si>
+  <si>
+    <t>475 Diamonds</t>
+  </si>
+  <si>
+    <t>FF495-S13</t>
+  </si>
+  <si>
+    <t>495 Diamonds</t>
+  </si>
+  <si>
+    <t>FF500-S13</t>
+  </si>
+  <si>
+    <t>500 Diamonds</t>
+  </si>
+  <si>
+    <t>FF520-S13</t>
+  </si>
+  <si>
+    <t>520 Diamonds</t>
+  </si>
+  <si>
+    <t>FF510-S13</t>
+  </si>
+  <si>
+    <t>510 Diamonds</t>
+  </si>
+  <si>
+    <t>FF515-S13</t>
+  </si>
+  <si>
+    <t>515 Diamonds</t>
+  </si>
+  <si>
+    <t>FF545-S13</t>
+  </si>
+  <si>
+    <t>545 Diamonds</t>
+  </si>
+  <si>
+    <t>FF565-S13</t>
+  </si>
+  <si>
+    <t>565 Diamonds</t>
+  </si>
+  <si>
+    <t>FF600-S13</t>
+  </si>
+  <si>
+    <t>600 Diamonds</t>
+  </si>
+  <si>
+    <t>FF645-S13</t>
+  </si>
+  <si>
+    <t>645 Diamonds</t>
+  </si>
+  <si>
+    <t>FF635-S13</t>
+  </si>
+  <si>
+    <t>635 Diamonds</t>
+  </si>
+  <si>
+    <t>FFMB-S13</t>
+  </si>
+  <si>
+    <t>Membership Bulanan</t>
+  </si>
+  <si>
+    <t>FF720-S13</t>
+  </si>
+  <si>
+    <t>720 Diamonds</t>
+  </si>
+  <si>
+    <t>FF740-S13</t>
+  </si>
+  <si>
+    <t>740 Diamonds</t>
+  </si>
+  <si>
+    <t>FF770-S13</t>
+  </si>
+  <si>
+    <t>770 Diamonds</t>
+  </si>
+  <si>
+    <t>FF800-S13</t>
+  </si>
+  <si>
+    <t>800 Diamonds</t>
+  </si>
+  <si>
+    <t>FF790-S13</t>
+  </si>
+  <si>
+    <t>790 Diamonds</t>
+  </si>
+  <si>
+    <t>FF860-S13</t>
+  </si>
+  <si>
+    <t>860 Diamonds</t>
+  </si>
+  <si>
+    <t>FF925-S13</t>
+  </si>
+  <si>
+    <t>925 Diamonds</t>
+  </si>
+  <si>
+    <t>FF930-S13</t>
+  </si>
+  <si>
+    <t>930 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1000-S13</t>
+  </si>
+  <si>
+    <t>1000 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1075-S13</t>
+  </si>
+  <si>
+    <t>1075 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1080-S13</t>
+  </si>
+  <si>
+    <t>1080 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1050-S13</t>
+  </si>
+  <si>
+    <t>1050 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1215-S13</t>
+  </si>
+  <si>
+    <t>1215 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1200-S13</t>
+  </si>
+  <si>
+    <t>1200 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1300-S13</t>
+  </si>
+  <si>
+    <t>1300 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1440-S13</t>
+  </si>
+  <si>
+    <t>1440 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1450-S13</t>
+  </si>
+  <si>
+    <t>1450 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1490-S13</t>
+  </si>
+  <si>
+    <t>1490 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1510-S13</t>
+  </si>
+  <si>
+    <t>1510 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1580-S13</t>
+  </si>
+  <si>
+    <t>1580 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1800-S13</t>
+  </si>
+  <si>
+    <t>1800 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1875-S13</t>
+  </si>
+  <si>
+    <t>1875 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1975-S13</t>
+  </si>
+  <si>
+    <t>1975 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2000-S13</t>
+  </si>
+  <si>
+    <t>2000 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2100-S13</t>
+  </si>
+  <si>
+    <t>2100 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2140-S13</t>
+  </si>
+  <si>
+    <t>2140 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2190-S13</t>
+  </si>
+  <si>
+    <t>2190 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2200-S13</t>
+  </si>
+  <si>
+    <t>2200 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2210-S13</t>
+  </si>
+  <si>
+    <t>2210 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2225-S13</t>
+  </si>
+  <si>
+    <t>2225 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2280-S13</t>
+  </si>
+  <si>
+    <t>2280 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2355-S13</t>
+  </si>
+  <si>
+    <t>2355 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2400-S13</t>
+  </si>
+  <si>
+    <t>2400 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2575-S13</t>
+  </si>
+  <si>
+    <t>2575 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2720-S13</t>
+  </si>
+  <si>
+    <t>2720 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2750-S13</t>
+  </si>
+  <si>
+    <t>2750 Diamonds</t>
+  </si>
+  <si>
+    <t>FF3000-S13</t>
+  </si>
+  <si>
+    <t>3000 Diamonds</t>
+  </si>
+  <si>
+    <t>FF3310-S13</t>
+  </si>
+  <si>
+    <t>3310 Diamonds</t>
+  </si>
+  <si>
+    <t>FF3640-S13</t>
+  </si>
+  <si>
+    <t>3640 Diamonds</t>
+  </si>
+  <si>
+    <t>FF3675-S13</t>
+  </si>
+  <si>
+    <t>3675 Diamonds</t>
+  </si>
+  <si>
+    <t>FF3800-S13</t>
+  </si>
+  <si>
+    <t>3800 Diamonds</t>
+  </si>
+  <si>
+    <t>FF4000-S13</t>
+  </si>
+  <si>
+    <t>4000 Diamonds</t>
+  </si>
+  <si>
+    <t>FF4050-S13</t>
+  </si>
+  <si>
+    <t>4050 Diamonds</t>
+  </si>
+  <si>
+    <t>FF4340-S13</t>
+  </si>
+  <si>
+    <t>4340 Diamonds</t>
+  </si>
+  <si>
+    <t>FF4450-S13</t>
+  </si>
+  <si>
+    <t>4450 Diamonds</t>
+  </si>
+  <si>
+    <t>FF4720-S13</t>
+  </si>
+  <si>
+    <t>4720 Diamonds</t>
+  </si>
+  <si>
+    <t>FF4800-S13</t>
+  </si>
+  <si>
+    <t>4800 Diamonds</t>
+  </si>
+  <si>
+    <t>FF4850-S13</t>
+  </si>
+  <si>
+    <t>4850 Diamonds</t>
+  </si>
+  <si>
+    <t>FF6480-S13</t>
+  </si>
+  <si>
+    <t>6480 Diamonds</t>
+  </si>
+  <si>
+    <t>FF6550-S13</t>
+  </si>
+  <si>
+    <t>6550 Diamonds</t>
+  </si>
+  <si>
+    <t>FF6900-S13</t>
+  </si>
+  <si>
+    <t>6900 Diamonds</t>
+  </si>
+  <si>
+    <t>FF7310-S13</t>
+  </si>
+  <si>
+    <t>7310 Diamonds</t>
+  </si>
+  <si>
+    <t>FF7340-S13</t>
+  </si>
+  <si>
+    <t>7340 Diamonds</t>
+  </si>
+  <si>
+    <t>FF7360-S13</t>
+  </si>
+  <si>
+    <t>7360 Diamonds</t>
+  </si>
+  <si>
+    <t>FF7430-S13</t>
+  </si>
+  <si>
+    <t>7430 Diamonds</t>
+  </si>
+  <si>
+    <t>FF7290-S13</t>
+  </si>
+  <si>
+    <t>7290 Diamonds</t>
+  </si>
+  <si>
+    <t>FF7645-S13</t>
+  </si>
+  <si>
+    <t>7645 Diamonds</t>
+  </si>
+  <si>
+    <t>FF7650-S13</t>
+  </si>
+  <si>
+    <t>7650 Diamonds</t>
+  </si>
+  <si>
+    <t>FF8010-S13</t>
+  </si>
+  <si>
+    <t>8010 Diamonds</t>
+  </si>
+  <si>
+    <t>FF9290-S13</t>
+  </si>
+  <si>
+    <t>9290 Diamonds</t>
+  </si>
+  <si>
+    <t>FF9800-S13</t>
+  </si>
+  <si>
+    <t>9800 Diamonds</t>
+  </si>
+  <si>
+    <t>FF14580-S13</t>
+  </si>
+  <si>
+    <t>14580 Diamonds</t>
+  </si>
+  <si>
+    <t>FF37050-S13</t>
+  </si>
+  <si>
+    <t>37050 Diamonds</t>
+  </si>
+  <si>
+    <t>FF36500-S13</t>
+  </si>
+  <si>
+    <t>36500 Diamonds</t>
+  </si>
+  <si>
+    <t>FF73100-S13</t>
+  </si>
+  <si>
+    <t>73100 Diamonds</t>
+  </si>
+  <si>
+    <t>MLA5-S13</t>
+  </si>
+  <si>
+    <t>Mobile Legends A</t>
+  </si>
+  <si>
+    <t>5 Diamonds (5 + 0 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA10-S13</t>
+  </si>
+  <si>
+    <t>10 Diamonds (10 + 0 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA12-S13</t>
+  </si>
+  <si>
+    <t>12 Diamonds (11 + 1 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA15-S13</t>
+  </si>
+  <si>
+    <t>15 Diamonds (15 + 0 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA17-S13</t>
+  </si>
+  <si>
+    <t>17 Diamonds (16 + 1 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA19-S13</t>
+  </si>
+  <si>
+    <t>19 Diamonds (17 + 2 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA22-S13</t>
+  </si>
+  <si>
+    <t>22 Diamonds (20 + 2 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA28-S13</t>
+  </si>
+  <si>
+    <t>28 Diamonds (25 + 3 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA36-S13</t>
+  </si>
+  <si>
+    <t>36 Diamonds (33 + 3 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA44-S13</t>
+  </si>
+  <si>
+    <t>44 Diamonds (40 + 4 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA59-S13</t>
+  </si>
+  <si>
+    <t>59 Diamonds (53 + 6 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA64-S13</t>
+  </si>
+  <si>
+    <t>64 Diamonds (58 + 6 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA71-S13</t>
+  </si>
+  <si>
+    <t>71 Diamonds (64 + 7 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA85-S13</t>
+  </si>
+  <si>
+    <t>85 Diamonds (77 + 8 Bonus)</t>
+  </si>
+  <si>
+    <t>MLAWDP1X-S13</t>
+  </si>
+  <si>
+    <t>1x Weekly Diamond Pass (Event Topup 100)</t>
+  </si>
+  <si>
+    <t>MLA113-S13</t>
+  </si>
+  <si>
+    <t>113 Diamonds (102 + 11 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA128-S13</t>
+  </si>
+  <si>
+    <t>128 Diamonds (117 + 12 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA148-S13</t>
+  </si>
+  <si>
+    <t>148 Diamonds (134 + 14 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA170-S13</t>
+  </si>
+  <si>
+    <t>170 Diamonds (154 + 16 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA176-S13</t>
+  </si>
+  <si>
+    <t>176 Diamonds (160 + 17 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA184-S13</t>
+  </si>
+  <si>
+    <t>184 Diamonds (166 + 18 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA210-S13</t>
+  </si>
+  <si>
+    <t>210 Diamonds (190 + 20 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA222-S13</t>
+  </si>
+  <si>
+    <t>222 Diamonds (201 + 21 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA220-S13</t>
+  </si>
+  <si>
+    <t>220 Diamonds (200 + 20 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA240-S13</t>
+  </si>
+  <si>
+    <t>240 Diamonds (217 + 23 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA277-S13</t>
+  </si>
+  <si>
+    <t>277 Diamonds (251 + 26 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA284-S13</t>
+  </si>
+  <si>
+    <t>284 Diamonds (257 + 27 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA296-S13</t>
+  </si>
+  <si>
+    <t>296 Diamonds (256 + 40 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA300-S13</t>
+  </si>
+  <si>
+    <t>300 Diamonds (261 + 40 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA332-S13</t>
+  </si>
+  <si>
+    <t>332 Diamonds (289 + 43 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA340-S13</t>
+  </si>
+  <si>
+    <t>340 Diamonds (296 + 44 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA355-S13</t>
+  </si>
+  <si>
+    <t>355 Diamonds (309 + 46 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA370-S13</t>
+  </si>
+  <si>
+    <t>370 Diamonds (324 + 46 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA384-S13</t>
+  </si>
+  <si>
+    <t>384 Diamonds (336 + 48 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA453-S13</t>
+  </si>
+  <si>
+    <t>453 Diamonds (408 + 45 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA568-S13</t>
+  </si>
+  <si>
+    <t>568 Diamonds (503 + 65 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA642-S13</t>
+  </si>
+  <si>
+    <t>642 Diamonds (571 + 71 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA716-S13</t>
+  </si>
+  <si>
+    <t>716 Diamonds (637 + 79 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA792-S13</t>
+  </si>
+  <si>
+    <t>792 Diamonds (707 + 85 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA875-S13</t>
+  </si>
+  <si>
+    <t>875 Diamonds (774 + 101 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA963-S13</t>
+  </si>
+  <si>
+    <t>963 Diamonds (851 + 109 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA1000-S13</t>
+  </si>
+  <si>
+    <t>1000 Diamonds (887 + 113 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA1136-S13</t>
+  </si>
+  <si>
+    <t>1136 Diamonds (990 + 146 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA1159-S13</t>
+  </si>
+  <si>
+    <t>1159 Diamonds (1031 + 128 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA1220-S13</t>
+  </si>
+  <si>
+    <t>1220 Diamonds (1083 + 138 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA1506-S13</t>
+  </si>
+  <si>
+    <t>1506 Diamonds (1335 + 172 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA1704-S13</t>
+  </si>
+  <si>
+    <t>1704 Diamonds (1509 + 195 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA2010-S13</t>
+  </si>
+  <si>
+    <t>2010 Diamonds (1708 + 302 Bonus)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO60-S13</t>
+  </si>
+  <si>
+    <t>PUBG Mobile (ID)</t>
+  </si>
+  <si>
+    <t>60 UC</t>
+  </si>
+  <si>
+    <t>PUBGMINDO120-S14</t>
+  </si>
+  <si>
+    <t>120 UC (120 + 0)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO180-S14</t>
+  </si>
+  <si>
+    <t>180 UC (180 + 0)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO385-S14</t>
+  </si>
+  <si>
+    <t>385 UC (360 + 25)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO445-S14</t>
+  </si>
+  <si>
+    <t>445 UC (420 + 25)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO505-S14</t>
+  </si>
+  <si>
+    <t>505 UC (480 + 25)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO650-S14</t>
+  </si>
+  <si>
+    <t>650 UC (600 + 50)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO720-S14</t>
+  </si>
+  <si>
+    <t>720 UC (600 Â + 120)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO975-S14</t>
+  </si>
+  <si>
+    <t>975 UC (900 + 75)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO985-S14</t>
+  </si>
+  <si>
+    <t>985 UC (900 + Â 85)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO1045-S14</t>
+  </si>
+  <si>
+    <t>1045 UC (950 +85)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO1320-S14</t>
+  </si>
+  <si>
+    <t>1320 UC (1200 + 120)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO1860-S14</t>
+  </si>
+  <si>
+    <t>1860 UC (1560 + 300)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO2125-S14</t>
+  </si>
+  <si>
+    <t>2125 UC (1800 + 325)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO2460-S14</t>
+  </si>
+  <si>
+    <t>2460 UC (2100 + 360)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO2785-S14</t>
+  </si>
+  <si>
+    <t>2785 UC (2400 + 385)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO3925-S14</t>
+  </si>
+  <si>
+    <t>3925 UC (3300 + 625)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO4500-S14</t>
+  </si>
+  <si>
+    <t>4500 UC (3600 + 900)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO5650-S14</t>
+  </si>
+  <si>
+    <t>5650 UC (4500 + 1150)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO6310-S14</t>
+  </si>
+  <si>
+    <t>6310 UC (5100 + 1210)</t>
+  </si>
+  <si>
+    <t>HOK80-S21</t>
+  </si>
+  <si>
+    <t>Honor of Kings Global</t>
+  </si>
+  <si>
+    <t>80 Tokens</t>
+  </si>
+  <si>
+    <t>HOKWC-S13</t>
+  </si>
+  <si>
+    <t>Weekly Card</t>
+  </si>
+  <si>
+    <t>HOK240-S21</t>
+  </si>
+  <si>
+    <t>240 Tokens</t>
+  </si>
+  <si>
+    <t>HOKWCP-S13</t>
+  </si>
+  <si>
+    <t>Weekly Card Plus</t>
+  </si>
+  <si>
+    <t>HOK400-S21</t>
+  </si>
+  <si>
+    <t>400 Tokens</t>
+  </si>
+  <si>
+    <t>HOK560-S21</t>
+  </si>
+  <si>
+    <t>560 Tokens</t>
+  </si>
+  <si>
+    <t>HOK800-S21</t>
+  </si>
+  <si>
+    <t>800 Tokens</t>
+  </si>
+  <si>
+    <t>HOK1200-S21</t>
+  </si>
+  <si>
+    <t>1200 Tokens</t>
+  </si>
+  <si>
+    <t>HOK2400-S21</t>
+  </si>
+  <si>
+    <t>2400 Tokens</t>
+  </si>
+  <si>
+    <t>HOK8000-S21</t>
+  </si>
+  <si>
+    <t>8000 Tokens</t>
+  </si>
+  <si>
+    <t>MLMY14-S13</t>
+  </si>
+  <si>
+    <t>Mobile Legends (Malaysia)</t>
+  </si>
+  <si>
+    <t>14 Diamondss</t>
+  </si>
+  <si>
+    <t>MLMY42-S13</t>
+  </si>
+  <si>
+    <t>42 Diamondss</t>
+  </si>
+  <si>
+    <t>MLMY55-S13</t>
+  </si>
+  <si>
+    <t>55 Diamonds (50 + 5 Bonus) 2x Bonus First Top Up</t>
+  </si>
+  <si>
+    <t>MLMY70-S13</t>
+  </si>
+  <si>
+    <t>70 Diamondss</t>
+  </si>
+  <si>
+    <t>MLMYWDP1X-S13</t>
+  </si>
+  <si>
+    <t>Weekly Diamonds Pass</t>
+  </si>
+  <si>
+    <t>MLMY141-S13</t>
+  </si>
+  <si>
+    <t>141 Diamondss</t>
+  </si>
+  <si>
+    <t>MLMY140-S13</t>
+  </si>
+  <si>
+    <t>140 Diamondss</t>
+  </si>
+  <si>
+    <t>MLMY165-S13</t>
+  </si>
+  <si>
+    <t>165 Diamonds (150 + 15 Bonus) 2x Bonus First Top Up</t>
+  </si>
+  <si>
+    <t>MLMY284-S13</t>
+  </si>
+  <si>
+    <t>284 Diamondss</t>
+  </si>
+  <si>
+    <t>MLMY275-S13</t>
+  </si>
+  <si>
+    <t>275 Diamonds (250 + 25 Bonus) 2x Bonus First Top Up</t>
+  </si>
+  <si>
+    <t>MLMY355-S13</t>
+  </si>
+  <si>
+    <t>355 Diamondss</t>
+  </si>
+  <si>
+    <t>MLMY429-S13</t>
+  </si>
+  <si>
+    <t>429 Diamondss</t>
+  </si>
+  <si>
+    <t>MLMY565-S13</t>
+  </si>
+  <si>
+    <t>565 Diamonds (500 + 65 Bonus) 2x Bonus First Top Up</t>
+  </si>
+  <si>
+    <t>MLMYTLP-S13</t>
+  </si>
+  <si>
+    <t>Twilight Pass</t>
+  </si>
+  <si>
+    <t>MLMY708-S13</t>
+  </si>
+  <si>
+    <t>708 Diamondss</t>
+  </si>
+  <si>
+    <t>MLMY716-S13</t>
+  </si>
+  <si>
+    <t>716 Diamondss</t>
+  </si>
+  <si>
+    <t>MLMY1446-S13</t>
+  </si>
+  <si>
+    <t>1.446 Diamondss</t>
+  </si>
+  <si>
+    <t>MLMY2976-S13</t>
+  </si>
+  <si>
+    <t>2.976 Diamondss</t>
+  </si>
+  <si>
+    <t>MLMY7502-S13</t>
+  </si>
+  <si>
+    <t>7.502 Diamondss</t>
+  </si>
+  <si>
+    <t>MLGLOBAL22590-S14</t>
+  </si>
+  <si>
+    <t>Mobile Legends (Global)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL13-S14</t>
+  </si>
+  <si>
+    <t>86 Diamonds (78 + 8 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL16642-S14</t>
+  </si>
+  <si>
+    <t>MLGLOBAL22591-S14</t>
+  </si>
+  <si>
+    <t>MLGLOBAL23-S14</t>
+  </si>
+  <si>
+    <t>172 Diamonds (156 + 16 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL25-S14</t>
+  </si>
+  <si>
+    <t>257 Diamonds (234 + 23 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL22592-S14</t>
+  </si>
+  <si>
+    <t>MLGLOBAL22593-S14</t>
+  </si>
+  <si>
+    <t>MLGLOBAL33-S14</t>
+  </si>
+  <si>
+    <t>MLGLOBAL26-S14</t>
+  </si>
+  <si>
+    <t>706 Diamonds (625 + 81 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL27-S14</t>
+  </si>
+  <si>
+    <t>2195 Diamonds (1860 + 335 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL28-S14</t>
+  </si>
+  <si>
+    <t>3688 Diamonds (3099 + 589 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL29-S14</t>
+  </si>
+  <si>
+    <t>5532 Diamonds (4649 + 883 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL30-S14</t>
+  </si>
+  <si>
+    <t>9288 Diamonds (7740 + 1548 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGG5-S13</t>
+  </si>
+  <si>
+    <t>Magic Chess: Go Go</t>
+  </si>
+  <si>
+    <t>5 Diamonds (5 + 0  Bonus)</t>
+  </si>
+  <si>
+    <t>MCGG12-S13</t>
+  </si>
+  <si>
+    <t>12 Diamonds (11  + 1 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGG19-S13</t>
+  </si>
+  <si>
+    <t>MCGG28-S13</t>
+  </si>
+  <si>
+    <t>MCGG44-S13</t>
+  </si>
+  <si>
+    <t>MCGGFirst50-S13</t>
+  </si>
+  <si>
+    <t>First Recharge 50 + 50 Diamonds</t>
+  </si>
+  <si>
+    <t>MCGG59-S13</t>
+  </si>
+  <si>
+    <t>59 Diamonds (53 +  6 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGG85-S13</t>
+  </si>
+  <si>
+    <t>MCGGWC-S13</t>
+  </si>
+  <si>
+    <t>MCGGFirst150-S13</t>
+  </si>
+  <si>
+    <t>First Recharge 150 + 150 Diamonds</t>
+  </si>
+  <si>
+    <t>MCGG170-S13</t>
+  </si>
+  <si>
+    <t>MCGG240-S13</t>
+  </si>
+  <si>
+    <t>MCGGFirst250-S13</t>
+  </si>
+  <si>
+    <t>First Recharge 250 + 250 Diamonds</t>
+  </si>
+  <si>
+    <t>MCGG296-S13</t>
+  </si>
+  <si>
+    <t>MCGG408-S13</t>
+  </si>
+  <si>
+    <t>408 Diamonds (367 + 41 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGGFirst500-S13</t>
+  </si>
+  <si>
+    <t>First Recharge 500 + 500 Diamonds</t>
+  </si>
+  <si>
+    <t>MCGG568-S13</t>
+  </si>
+  <si>
+    <t>MCGG875-S13</t>
+  </si>
+  <si>
+    <t>MCGG2010-S13</t>
+  </si>
+  <si>
+    <t>MCGG4830-S13</t>
+  </si>
+  <si>
+    <t>4830 Diamonds (4003 + 827 Bonus)</t>
+  </si>
+  <si>
+    <t>AOV40-S888</t>
+  </si>
+  <si>
+    <t>Arena of Valor</t>
+  </si>
+  <si>
+    <t>40 Vouchers</t>
+  </si>
+  <si>
+    <t>AOV90-S888</t>
+  </si>
+  <si>
+    <t>90 Vouchers</t>
+  </si>
+  <si>
+    <t>AOV230-S888</t>
+  </si>
+  <si>
+    <t>230 Vouchers</t>
+  </si>
+  <si>
+    <t>AOV470-S888</t>
+  </si>
+  <si>
+    <t>470 Vouchers</t>
+  </si>
+  <si>
+    <t>AOV600-S97</t>
+  </si>
+  <si>
+    <t>600 Vouchers</t>
+  </si>
+  <si>
+    <t>AOV700-S97</t>
+  </si>
+  <si>
+    <t>700 Vouchers</t>
+  </si>
+  <si>
+    <t>AOV950-S888</t>
+  </si>
+  <si>
+    <t>950 Vouchers</t>
+  </si>
+  <si>
+    <t>AOV1030-S97</t>
+  </si>
+  <si>
+    <t>1030 Vouchers</t>
+  </si>
+  <si>
+    <t>AOV1430-S888</t>
+  </si>
+  <si>
+    <t>1430 Vouchers</t>
+  </si>
+  <si>
+    <t>AOV1420-S97</t>
+  </si>
+  <si>
+    <t>1420 Vouchers</t>
+  </si>
+  <si>
+    <t>AOV1440-S97</t>
+  </si>
+  <si>
+    <t>1440 Vouchers</t>
+  </si>
+  <si>
+    <t>AOV2390-S888</t>
+  </si>
+  <si>
+    <t>2390 Vouchers</t>
+  </si>
+  <si>
+    <t>AOV2360-S97</t>
+  </si>
+  <si>
+    <t>2360 Vouchers</t>
+  </si>
+  <si>
+    <t>AOV2400-S97</t>
+  </si>
+  <si>
+    <t>2400 Vouchers</t>
+  </si>
+  <si>
+    <t>AOV3300-S97</t>
+  </si>
+  <si>
+    <t>3300 Vouchers</t>
+  </si>
+  <si>
+    <t>AOV4800-S888</t>
+  </si>
+  <si>
+    <t>4800 Vouchers</t>
+  </si>
+  <si>
+    <t>AOV4810-S97</t>
+  </si>
+  <si>
+    <t>4810 Vouchers</t>
+  </si>
+  <si>
+    <t>AOV7050-S97</t>
+  </si>
+  <si>
+    <t>7050 Vouchers</t>
+  </si>
+  <si>
+    <t>AOV9420-S97</t>
+  </si>
+  <si>
+    <t>9420 Vouchers</t>
+  </si>
+  <si>
+    <t>AOV24050-S888</t>
+  </si>
+  <si>
+    <t>24050 Vouchers</t>
+  </si>
+  <si>
+    <t>AOV48200-S888</t>
+  </si>
+  <si>
+    <t>48200 Vouchers</t>
+  </si>
+  <si>
+    <t>CODM128-S13</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile (Indonesia)</t>
+  </si>
+  <si>
+    <t>128 CP</t>
+  </si>
+  <si>
+    <t>ROBVILOG80-S17</t>
+  </si>
+  <si>
+    <t>Roblox Via Login</t>
+  </si>
+  <si>
+    <t>80 Robux</t>
+  </si>
+  <si>
+    <t>ROBVILOG160-S23</t>
+  </si>
+  <si>
+    <t>160 Robux</t>
+  </si>
+  <si>
+    <t>ROBVILOG240-S23</t>
+  </si>
+  <si>
+    <t>240 Robux</t>
+  </si>
+  <si>
+    <t>ROBVILOG320-S23</t>
+  </si>
+  <si>
+    <t>320 Robux</t>
+  </si>
+  <si>
+    <t>ROBVILOG500-S17</t>
+  </si>
+  <si>
+    <t>500 Robux</t>
+  </si>
+  <si>
+    <t>ROBVILOG1000-S17</t>
+  </si>
+  <si>
+    <t>1000 Robux</t>
+  </si>
+  <si>
+    <t>ROBVILOG1500-S17</t>
+  </si>
+  <si>
+    <t>1500 Robux</t>
+  </si>
+  <si>
+    <t>ROBVILOG2000-S17</t>
+  </si>
+  <si>
+    <t>2000 Robux</t>
+  </si>
+  <si>
+    <t>ROBVILOG2500-S17</t>
+  </si>
+  <si>
+    <t>2500 Robux</t>
+  </si>
+  <si>
+    <t>ROBVILOG3000-S17</t>
+  </si>
+  <si>
+    <t>3000 Robux</t>
+  </si>
+  <si>
+    <t>ROBVILOG3500-S17</t>
+  </si>
+  <si>
+    <t>3500 Robux</t>
+  </si>
+  <si>
+    <t>ROBVILOG4000-S17</t>
+  </si>
+  <si>
+    <t>4000 Robux</t>
+  </si>
+  <si>
+    <t>ROBVILOG4500-S17</t>
+  </si>
+  <si>
+    <t>4500 Robux</t>
+  </si>
+  <si>
+    <t>ROBVILOG5000-S17</t>
+  </si>
+  <si>
+    <t>5000 Robux</t>
+  </si>
+  <si>
+    <t>ROBVILOG5500-S17</t>
+  </si>
+  <si>
+    <t>5500 Robux</t>
+  </si>
+  <si>
+    <t>PBID1200-S13</t>
+  </si>
+  <si>
+    <t>Point Blank (ID)</t>
+  </si>
+  <si>
+    <t>1200 PB Cash</t>
+  </si>
+  <si>
+    <t>PBID2400-S13</t>
+  </si>
+  <si>
+    <t>2400 PB Cash</t>
+  </si>
+  <si>
+    <t>PBID6000-S13</t>
+  </si>
+  <si>
+    <t>6000 PB Cash</t>
+  </si>
+  <si>
+    <t>PBID12000-S13</t>
+  </si>
+  <si>
+    <t>12000 PB Cash</t>
+  </si>
+  <si>
+    <t>PBID36000-S13</t>
+  </si>
+  <si>
+    <t>36000 PB Cash</t>
+  </si>
+  <si>
+    <t>PBID60000-S13</t>
+  </si>
+  <si>
+    <t>60000 PB Cash</t>
+  </si>
+  <si>
+    <t>FCMBL40-S10</t>
+  </si>
+  <si>
+    <t>EA SPORTS FC Mobile</t>
+  </si>
+  <si>
+    <t>40 FC POINTS</t>
+  </si>
+  <si>
+    <t>FCMBLS39-S10</t>
+  </si>
+  <si>
+    <t>39 Silver</t>
+  </si>
+  <si>
+    <t>FCMBL100-S10</t>
+  </si>
+  <si>
+    <t>100 FC POINTS</t>
+  </si>
+  <si>
+    <t>FCMBLS99-S10</t>
+  </si>
+  <si>
+    <t>99 Silver</t>
+  </si>
+  <si>
+    <t>FCMBL520-S10</t>
+  </si>
+  <si>
+    <t>520 FC POINTS</t>
+  </si>
+  <si>
+    <t>FCMBLS499-S10</t>
+  </si>
+  <si>
+    <t>499 Silver</t>
+  </si>
+  <si>
+    <t>FCMBL1070-S10</t>
+  </si>
+  <si>
+    <t>1070 FC POINTS</t>
+  </si>
+  <si>
+    <t>FCMBLS999-S10</t>
+  </si>
+  <si>
+    <t>999 Silver</t>
+  </si>
+  <si>
+    <t>FCMBL2200-S10</t>
+  </si>
+  <si>
+    <t>2200 FC POINTS</t>
+  </si>
+  <si>
+    <t>FCMBLS1999-S10</t>
+  </si>
+  <si>
+    <t>1999 Silver</t>
+  </si>
+  <si>
+    <t>FCMBL5750-S10</t>
+  </si>
+  <si>
+    <t>5750 FC POINTS</t>
+  </si>
+  <si>
+    <t>FCMBLS4999-S10</t>
+  </si>
+  <si>
+    <t>4999 Silver</t>
+  </si>
+  <si>
+    <t>FCMBL12000-S10</t>
+  </si>
+  <si>
+    <t>12000 FC POINTS</t>
+  </si>
+  <si>
+    <t>FCMBLS9999-S10</t>
+  </si>
+  <si>
+    <t>9999 Silver</t>
+  </si>
+  <si>
+    <t>DEFCG18-S24A</t>
+  </si>
+  <si>
+    <t>Delta Force (Garena)</t>
+  </si>
+  <si>
+    <t>18 + 1 Delta Coins</t>
+  </si>
+  <si>
+    <t>DEFCG30-S24A</t>
+  </si>
+  <si>
+    <t>30 + 2 Delta Coins</t>
+  </si>
+  <si>
+    <t>DEFCG60-S24A</t>
+  </si>
+  <si>
+    <t>60 + 3 Delta Coins</t>
+  </si>
+  <si>
+    <t>DEFCG300_21-S24A</t>
+  </si>
+  <si>
+    <t>300 + 36 Delta Coins</t>
+  </si>
+  <si>
+    <t>DEFCEVENT6-S24A</t>
+  </si>
+  <si>
+    <t>Operation Special</t>
+  </si>
+  <si>
+    <t>DEFCEVENT7-S24A</t>
+  </si>
+  <si>
+    <t>Warfare Special</t>
+  </si>
+  <si>
+    <t>DEFCG420_41-S24A</t>
+  </si>
+  <si>
+    <t>420 + 62 Delta Coins</t>
+  </si>
+  <si>
+    <t>DEFCEVENT5-S24A</t>
+  </si>
+  <si>
+    <t>All Modes</t>
+  </si>
+  <si>
+    <t>DEFCG680_71-S24A</t>
+  </si>
+  <si>
+    <t>680 + 105 Delta Coins</t>
+  </si>
+  <si>
+    <t>DEFCG1280_200-S24A</t>
+  </si>
+  <si>
+    <t>1280 + 264 Delta Coins</t>
+  </si>
+  <si>
+    <t>DEFCG1680_301-S24A</t>
+  </si>
+  <si>
+    <t>1680 + 385 Delta Coins</t>
+  </si>
+  <si>
+    <t>DEFCG3280_670-S24A</t>
+  </si>
+  <si>
+    <t>3280 + 834 Delta Coins</t>
+  </si>
+  <si>
+    <t>DEFCG6480_1620-S24A</t>
+  </si>
+  <si>
+    <t>6480 +1944 Delta Coins</t>
+  </si>
+  <si>
+    <t>DEFCG12960_3240-S24A</t>
+  </si>
+  <si>
+    <t>12960 + 3888 Delta Coins</t>
+  </si>
+  <si>
+    <t>DEFCG19440_4860-S24A</t>
+  </si>
+  <si>
+    <t>19440 + 5832 Delta Coins</t>
+  </si>
+  <si>
+    <t>AMZPRIME1P1U-S1</t>
+  </si>
+  <si>
+    <t>Amazon Prime Video</t>
+  </si>
+  <si>
+    <t>Shared 1 Bulan [ 1 PROFILE - 1 USER ]</t>
+  </si>
+  <si>
+    <t>CANVAANGGOTA1BLN-S1</t>
+  </si>
+  <si>
+    <t>Canva Pro</t>
+  </si>
+  <si>
+    <t>Canvaa Pro Anggota [ 1 Bulan ] [ Garansi 1 Bulan ]</t>
+  </si>
+  <si>
+    <t>CANVAANGGOTA2BLN-S1</t>
+  </si>
+  <si>
+    <t>Canvaa Pro Anggota [ 2 Bulan ] [ Garansi 2 Bulan ]</t>
+  </si>
+  <si>
+    <t>ALIGHTMOTIONPRIV1THN-S1</t>
+  </si>
+  <si>
+    <t>Alight Motion</t>
+  </si>
+  <si>
+    <t>Private Akun 1 Tahun [ Garansi 3 Bulan ]</t>
+  </si>
+  <si>
+    <t>IQIYISHARED-S1</t>
+  </si>
+  <si>
+    <t>iQIYI Premium</t>
+  </si>
+  <si>
+    <t>IQIYI Premium [ 1 Bulan ] [ Shared ]</t>
+  </si>
+  <si>
+    <t>BSPREMSHRD1BLN-S1</t>
+  </si>
+  <si>
+    <t>Bstation Premium</t>
+  </si>
+  <si>
+    <t>BsTation Premium 1 Bulan [ AKUN - SHARED - 1 DEVICES ]</t>
+  </si>
+  <si>
+    <t>BSPREMSHRD3BLN-S1</t>
+  </si>
+  <si>
+    <t>BsTation Premium 3 Bulan [ AKUN - SHARED - 1 DEVICES ]</t>
+  </si>
+  <si>
+    <t>VISIONPREMPRIVATE1BLN-S2</t>
+  </si>
+  <si>
+    <t>Vision Plus</t>
+  </si>
+  <si>
+    <t>Private Akun [ 1 Bulan ] [ All Screen ] [ Premium + Sports ]</t>
+  </si>
+  <si>
+    <t>VIU1THNGAR1BLN-S1</t>
+  </si>
+  <si>
+    <t>Viu Premium</t>
+  </si>
+  <si>
+    <t>Private 12 Bulan [ AKUN - 1 DEVICES ] [GARANSI 1 BULAN]</t>
+  </si>
+  <si>
+    <t>STEAM6-S22</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code</t>
+  </si>
+  <si>
+    <t>IDR 6.000 STEAM</t>
+  </si>
+  <si>
+    <t>STEAM8-S22</t>
+  </si>
+  <si>
+    <t>IDR 8.000 STEAM</t>
+  </si>
+  <si>
+    <t>STEAM12-S22</t>
+  </si>
+  <si>
+    <t>IDR 12.000 SWC</t>
+  </si>
+  <si>
+    <t>STEAMPHP50-S22</t>
+  </si>
+  <si>
+    <t>Steam Wallet PHP 50</t>
+  </si>
+  <si>
+    <t>STEAMMYR5-S22</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code MYR 5</t>
+  </si>
+  <si>
+    <t>STEAMPHP100-S22</t>
+  </si>
+  <si>
+    <t>Steam Wallet PHP 100</t>
+  </si>
+  <si>
+    <t>STEAMMYR8-S22</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code MYR 8</t>
+  </si>
+  <si>
+    <t>STEAM175INR-S16</t>
+  </si>
+  <si>
+    <t>Steam 175 INR</t>
+  </si>
+  <si>
+    <t>STEAMMYR10-S22</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code MYR 10</t>
+  </si>
+  <si>
+    <t>STEAM45-S22</t>
+  </si>
+  <si>
+    <t>IDR 45.000 SWC</t>
+  </si>
+  <si>
+    <t>STEAMVND75000-S22</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code VND 75000</t>
+  </si>
+  <si>
+    <t>STEAM250INR-S16</t>
+  </si>
+  <si>
+    <t>Steam 250 INR</t>
+  </si>
+  <si>
+    <t>STEAM60-S22</t>
+  </si>
+  <si>
+    <t>IDR 60.000 SWC</t>
+  </si>
+  <si>
+    <t>STEAMVND100000-S22</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code VND 100000</t>
+  </si>
+  <si>
+    <t>STEAM325INR-S16</t>
+  </si>
+  <si>
+    <t>Steam 325 INR</t>
+  </si>
+  <si>
+    <t>STEAMMYR16-S22</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code MYR 16</t>
+  </si>
+  <si>
+    <t>STEAMVND120000-S22</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code VND 120000</t>
+  </si>
+  <si>
+    <t>STEAMMYR20-S22</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code MYR 20</t>
+  </si>
+  <si>
+    <t>STEAMHKD40-S22</t>
+  </si>
+  <si>
+    <t>Steam 40 HKD</t>
+  </si>
+  <si>
+    <t>STEAM90-S22</t>
+  </si>
+  <si>
+    <t>IDR 90.000 SWC</t>
+  </si>
+  <si>
+    <t>STEAM27BRL-S16</t>
+  </si>
+  <si>
+    <t>Steam 27 BRL</t>
+  </si>
+  <si>
+    <t>STEAMVND150000-S22</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code VND 150000</t>
+  </si>
+  <si>
+    <t>STEAMMYR24-S22</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code MYR 24</t>
+  </si>
+  <si>
+    <t>STEAMTHB200-S22</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code THB 200</t>
+  </si>
+  <si>
+    <t>STEAM500INR-S16</t>
+  </si>
+  <si>
+    <t>Steam 500 INR</t>
+  </si>
+  <si>
+    <t>STEAMVND200000-S22</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code VND 200000</t>
+  </si>
+  <si>
+    <t>STEAMHKD80-S22</t>
+  </si>
+  <si>
+    <t>Steam 80 HKD</t>
+  </si>
+  <si>
+    <t>STEAMTHB350-S22</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code THB 350</t>
+  </si>
+  <si>
+    <t>STEAM55BRL-S16</t>
+  </si>
+  <si>
+    <t>Steam 55 BRL</t>
+  </si>
+  <si>
+    <t>STEAMMYR48-S22</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code MYR 48</t>
+  </si>
+  <si>
+    <t>STEAM1000INR-S16</t>
+  </si>
+  <si>
+    <t>Steam 1000 INR</t>
+  </si>
+  <si>
+    <t>STEAMPHP800-S22</t>
+  </si>
+  <si>
+    <t>Steam Wallet PHP 800</t>
+  </si>
+  <si>
+    <t>STEAMVND500000-S22</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code VND 500000</t>
+  </si>
+  <si>
+    <t>MOHWRSTEAM-S22</t>
+  </si>
+  <si>
+    <t>Monster Hunter Wilds Regular</t>
+  </si>
+  <si>
+    <t>STEAM110BRL-S16</t>
+  </si>
+  <si>
+    <t>Steam 110 BRL</t>
+  </si>
+  <si>
+    <t>STEAMMXN400-S16</t>
+  </si>
+  <si>
+    <t>Steam Gift Card 400 MXN</t>
+  </si>
+  <si>
+    <t>STEAMSGD30-S22</t>
+  </si>
+  <si>
+    <t>Steam Wallet SGD 30</t>
+  </si>
+  <si>
+    <t>STEAM2500INR-S16</t>
+  </si>
+  <si>
+    <t>Steam 2500 INR</t>
+  </si>
+  <si>
+    <t>STEAM165BRL-S16</t>
+  </si>
+  <si>
+    <t>Steam 165 BRL</t>
+  </si>
+  <si>
+    <t>STEAMMXN600-S16</t>
+  </si>
+  <si>
+    <t>Steam Gift Card 600 MXN</t>
+  </si>
+  <si>
+    <t>STEAM600-S22</t>
+  </si>
+  <si>
+    <t>IDR 600.000 SWC</t>
+  </si>
+  <si>
+    <t>STEAMPHP2200-S22</t>
+  </si>
+  <si>
+    <t>Steam Wallet PHP 2200</t>
+  </si>
+  <si>
+    <t>STEAMHKD300-S22</t>
+  </si>
+  <si>
+    <t>Steam 300 HKD</t>
+  </si>
+  <si>
+    <t>STEAM275BRL-S16</t>
+  </si>
+  <si>
+    <t>Steam 275 BRL</t>
+  </si>
+  <si>
+    <t>STEAMTHB2000-S22</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code THB 2000</t>
+  </si>
+  <si>
+    <t>STEAM5000INR-S16</t>
+  </si>
+  <si>
+    <t>Steam 5000 INR</t>
+  </si>
+  <si>
+    <t>WETVSHARED1BLN-S2</t>
+  </si>
+  <si>
+    <t>WeTV Premium</t>
+  </si>
+  <si>
+    <t>WETV Premium [ 1 Bulan] [ Shared - 1 Devices ]</t>
+  </si>
+  <si>
+    <t>GRN33-S13</t>
+  </si>
+  <si>
+    <t>Voucher Garena Shell</t>
+  </si>
+  <si>
+    <t>33 Shells</t>
+  </si>
+  <si>
+    <t>GRN165-S13</t>
+  </si>
+  <si>
+    <t>165 Shells</t>
+  </si>
+  <si>
+    <t>ROB10USD-S17</t>
+  </si>
+  <si>
+    <t>Voucher Roblox</t>
+  </si>
+  <si>
+    <t>USD $10 Global</t>
+  </si>
+  <si>
+    <t>ROB25USD-S17</t>
+  </si>
+  <si>
+    <t>USD $25 Global</t>
+  </si>
+  <si>
+    <t>ROB50USD-S17</t>
+  </si>
+  <si>
+    <t>USD $50 Global</t>
+  </si>
+  <si>
+    <t>VRGOLD10-S13</t>
+  </si>
+  <si>
+    <t>Voucher Razer Gold</t>
+  </si>
+  <si>
+    <t>Razer Gold IDR 10.000</t>
+  </si>
+  <si>
+    <t>VRGOLD50-S13</t>
+  </si>
+  <si>
+    <t>Razer Gold IDR 50.000</t>
+  </si>
+  <si>
+    <t>VRGOLD100-S13</t>
+  </si>
+  <si>
+    <t>Razer Gold IDR 100.000</t>
+  </si>
+  <si>
+    <t>VRGOLD200-S13</t>
+  </si>
+  <si>
+    <t>Razer Gold IDR 200.000</t>
+  </si>
+  <si>
+    <t>VRGOLD500-S13</t>
+  </si>
+  <si>
+    <t>Razer Gold IDR 500.000</t>
+  </si>
+  <si>
+    <t>VRGOLD1000-S13</t>
+  </si>
+  <si>
+    <t>Razer Gold IDR 1.000.000</t>
+  </si>
+  <si>
+    <t>VCPB1200-S22</t>
+  </si>
+  <si>
+    <t>Voucher PB Zepetto</t>
+  </si>
+  <si>
+    <t>VCPB2400-S22</t>
+  </si>
+  <si>
+    <t>VCPB6000-S22</t>
+  </si>
+  <si>
+    <t>VCPB12000-S22</t>
+  </si>
+  <si>
+    <t>VCPB24000-S22</t>
+  </si>
+  <si>
+    <t>24000 PB Cash</t>
+  </si>
+  <si>
+    <t>VCPB36000-S22</t>
+  </si>
+  <si>
+    <t>VCPB60000-S22</t>
+  </si>
+  <si>
+    <t>VPSNUSA1-S130</t>
+  </si>
+  <si>
+    <t>Voucher PSN</t>
+  </si>
+  <si>
+    <t>PSN USA 1 USD</t>
+  </si>
+  <si>
+    <t>VPSNHKD20-S16</t>
+  </si>
+  <si>
+    <t>PSN 20 HKD</t>
+  </si>
+  <si>
+    <t>VPSNIDR100000-S118</t>
+  </si>
+  <si>
+    <t>PSN IDR 100.000</t>
+  </si>
+  <si>
+    <t>VPSNTRY250-S16</t>
+  </si>
+  <si>
+    <t>PSN TR 250 TRY</t>
+  </si>
+  <si>
+    <t>VPSNBRL35-S16</t>
+  </si>
+  <si>
+    <t>PSN Brazil 35 BRL</t>
+  </si>
+  <si>
+    <t>VPSNJP1100-S16</t>
+  </si>
+  <si>
+    <t>PSN Japan 1100 JPY</t>
+  </si>
+  <si>
+    <t>VPSNHKD80-S16</t>
+  </si>
+  <si>
+    <t>PSN 80 HKD</t>
+  </si>
+  <si>
+    <t>VPSNIDR200000-S118</t>
+  </si>
+  <si>
+    <t>PSN IDR 200.000</t>
+  </si>
+  <si>
+    <t>VPSNFR10-S16</t>
+  </si>
+  <si>
+    <t>PSN FR 10 EUR</t>
+  </si>
+  <si>
+    <t>VPSNBRL60-S16</t>
+  </si>
+  <si>
+    <t>PSN Brazil 60 BRL</t>
+  </si>
+  <si>
+    <t>VPSNIDR225000-S118</t>
+  </si>
+  <si>
+    <t>PSN IDR 225.000</t>
+  </si>
+  <si>
+    <t>VPSNTRY500-S16</t>
+  </si>
+  <si>
+    <t>PSN TR 500 TRY</t>
+  </si>
+  <si>
+    <t>VPSNDE15-S16</t>
+  </si>
+  <si>
+    <t>PSN DE 15 EUR</t>
+  </si>
+  <si>
+    <t>VPSNIDR300000-S118</t>
+  </si>
+  <si>
+    <t>PSN IDR 300.000</t>
+  </si>
+  <si>
+    <t>VPSNTRY750-S16</t>
+  </si>
+  <si>
+    <t>PSN TR 750 TRY</t>
+  </si>
+  <si>
+    <t>VPSNBRL100-S16</t>
+  </si>
+  <si>
+    <t>PSN Brazil 100 BRL</t>
+  </si>
+  <si>
+    <t>VPSNHKD150-S16</t>
+  </si>
+  <si>
+    <t>PSN 150 HKD</t>
+  </si>
+  <si>
+    <t>VPSNJP3000-S16</t>
+  </si>
+  <si>
+    <t>PSN Japan 3000 JPY</t>
+  </si>
+  <si>
+    <t>VPSNTRY1000-S16</t>
+  </si>
+  <si>
+    <t>PSN TR 1000 TRY</t>
+  </si>
+  <si>
+    <t>VPSNHKD200-S16</t>
+  </si>
+  <si>
+    <t>PSN 200 HKD</t>
+  </si>
+  <si>
+    <t>VPSNIDR600000-S118</t>
+  </si>
+  <si>
+    <t>PSN IDR 600.000</t>
+  </si>
+  <si>
+    <t>VPSNJP5000-S16</t>
+  </si>
+  <si>
+    <t>PSN Japan 5000 JPY</t>
+  </si>
+  <si>
+    <t>VPSNTRY1500-S16</t>
+  </si>
+  <si>
+    <t>PSN TR 1500 TRY</t>
+  </si>
+  <si>
+    <t>VPSNHKD300-S16</t>
+  </si>
+  <si>
+    <t>PSN 300 HKD</t>
+  </si>
+  <si>
+    <t>VPSNUSA45-S16</t>
+  </si>
+  <si>
+    <t>PSN USA 45 USD</t>
+  </si>
+  <si>
+    <t>VPSNTRY2000-S16</t>
+  </si>
+  <si>
+    <t>PSN TR 2000 TRY</t>
+  </si>
+  <si>
+    <t>VPSNGBP40-S16</t>
+  </si>
+  <si>
+    <t>PSN UK 40 GBP</t>
+  </si>
+  <si>
+    <t>VPSNIDR1000000-S118</t>
+  </si>
+  <si>
+    <t>PSN IDR 1.000.000</t>
+  </si>
+  <si>
+    <t>VPSNTRY2500-S16</t>
+  </si>
+  <si>
+    <t>PSN TR 2500 TRY</t>
+  </si>
+  <si>
+    <t>VPSNBRL360-S16</t>
+  </si>
+  <si>
+    <t>PSN Brazil 360 BRL</t>
+  </si>
+  <si>
+    <t>VPSNJP10000-S16</t>
+  </si>
+  <si>
+    <t>PSN Japan 10000 JPY</t>
+  </si>
+  <si>
+    <t>VPSNBRL400-S16</t>
+  </si>
+  <si>
+    <t>PSN Brazil 400 BRL</t>
+  </si>
+  <si>
+    <t>VPSN1500000IDR-S118</t>
+  </si>
+  <si>
+    <t>PSN IDR 1.500.000</t>
+  </si>
+  <si>
+    <t>VPSNGBP70-S16</t>
+  </si>
+  <si>
+    <t>PSN UK 70 GBP</t>
+  </si>
+  <si>
+    <t>VPSNBRL530-S16</t>
+  </si>
+  <si>
+    <t>PSN Brazil 530 BRL</t>
+  </si>
+  <si>
+    <t>VPSNPPE12MSUS-S127</t>
+  </si>
+  <si>
+    <t>PlayStation Plus Essential 12 Months Subscription US</t>
+  </si>
+  <si>
+    <t>VPSNTRY4000-S16</t>
+  </si>
+  <si>
+    <t>PSN TR 4000 TRY</t>
+  </si>
+  <si>
+    <t>VPSNJP15000-S16</t>
+  </si>
+  <si>
+    <t>PSN Japan 15000 JPY</t>
+  </si>
+  <si>
+    <t>VPSNDE110-S16</t>
+  </si>
+  <si>
+    <t>PSN DE 110 EUR</t>
+  </si>
+  <si>
+    <t>VPSNGBP120-S16</t>
+  </si>
+  <si>
+    <t>PSN UK 120 GBP</t>
+  </si>
+  <si>
+    <t>VRC45-S22</t>
+  </si>
+  <si>
+    <t>Voucher Valorant</t>
+  </si>
+  <si>
+    <t>Riot Cash 45000</t>
+  </si>
+  <si>
+    <t>VVALEUR2_5-S95</t>
+  </si>
+  <si>
+    <t>Valorant Gift Card EUR 2.5</t>
+  </si>
+  <si>
+    <t>VRC75-S22</t>
+  </si>
+  <si>
+    <t>Riot Cash 75000</t>
+  </si>
+  <si>
+    <t>VRC475-S130</t>
+  </si>
+  <si>
+    <t>Riot Cash 475 VP</t>
+  </si>
+  <si>
+    <t>VVALEUR5-S95</t>
+  </si>
+  <si>
+    <t>Valorant Gift Card EUR 5</t>
+  </si>
+  <si>
+    <t>VRC149K-S22</t>
+  </si>
+  <si>
+    <t>Riot Cash 149000</t>
+  </si>
+  <si>
+    <t>VRC950-S130</t>
+  </si>
+  <si>
+    <t>Riot Cash 950 VP + 50 Bonus VP</t>
+  </si>
+  <si>
+    <t>VRC219K-S22</t>
+  </si>
+  <si>
+    <t>Riot Cash 219000</t>
+  </si>
+  <si>
+    <t>VVALEUR10-S95</t>
+  </si>
+  <si>
+    <t>Valorant Gift Card EUR 10</t>
+  </si>
+  <si>
+    <t>VRC1905-S130</t>
+  </si>
+  <si>
+    <t>Riot Cash 1905 VP + 145 Bonus VP</t>
+  </si>
+  <si>
+    <t>VRC359K-S22</t>
+  </si>
+  <si>
+    <t>Riot Cash 359000</t>
+  </si>
+  <si>
+    <t>VRC2380-S130</t>
+  </si>
+  <si>
+    <t>Riot Cash 2380 VP + 200 Bonus VP</t>
+  </si>
+  <si>
+    <t>VRC3330-S130</t>
+  </si>
+  <si>
+    <t>Riot Cash 3330 VP + 320 Bonus VP</t>
+  </si>
+  <si>
+    <t>VRC739K-S22</t>
+  </si>
+  <si>
+    <t>Riot Cash 739000</t>
+  </si>
+  <si>
+    <t>VVALEUR35-S95</t>
+  </si>
+  <si>
+    <t>Valorant Gift Card EUR 35</t>
+  </si>
+  <si>
+    <t>VRC4760-S130</t>
+  </si>
+  <si>
+    <t>Riot Cash 4760 VP + 590 Bonus VP</t>
+  </si>
+  <si>
+    <t>VRC9520-S130</t>
+  </si>
+  <si>
+    <t>Riot Cash 9520 VP + 1480 Bonus VP</t>
+  </si>
+  <si>
+    <t>ACE60-S48</t>
+  </si>
+  <si>
+    <t>Ace Racer</t>
+  </si>
+  <si>
+    <t>60 + 5 Tokens</t>
+  </si>
+  <si>
+    <t>ACE250-S48</t>
+  </si>
+  <si>
+    <t>250 + 20 Tokens</t>
+  </si>
+  <si>
+    <t>ACE680-S48</t>
+  </si>
+  <si>
+    <t>680 + 60 Tokens</t>
+  </si>
+  <si>
+    <t>ACE1180-S48</t>
+  </si>
+  <si>
+    <t>1180 + 120 Tokens</t>
+  </si>
+  <si>
+    <t>ACE2880-S48</t>
+  </si>
+  <si>
+    <t>2880 + 300 Tokens</t>
+  </si>
+  <si>
+    <t>ACE5880-S48</t>
+  </si>
+  <si>
+    <t>5880 + 650 Tokens</t>
+  </si>
+  <si>
+    <t>DR66-S48</t>
+  </si>
+  <si>
+    <t>Dragon Raja</t>
+  </si>
+  <si>
+    <t>66 Coupon</t>
+  </si>
+  <si>
+    <t>DR76-S1</t>
+  </si>
+  <si>
+    <t>76 Coupon</t>
+  </si>
+  <si>
+    <t>DR264-S48</t>
+  </si>
+  <si>
+    <t>264 Coupon</t>
+  </si>
+  <si>
+    <t>DR456-S1</t>
+  </si>
+  <si>
+    <t>456 Coupon</t>
+  </si>
+  <si>
+    <t>DR820-S1</t>
+  </si>
+  <si>
+    <t>820 Coupon</t>
+  </si>
+  <si>
+    <t>DR1098-S48</t>
+  </si>
+  <si>
+    <t>1098 Coupon</t>
+  </si>
+  <si>
+    <t>DRIF1-S48</t>
+  </si>
+  <si>
+    <t>Investment Fund</t>
+  </si>
+  <si>
+    <t>DRIF2-S48</t>
+  </si>
+  <si>
+    <t>Investment Fund II</t>
+  </si>
+  <si>
+    <t>DR1699-S1</t>
+  </si>
+  <si>
+    <t>1699 Coupon</t>
+  </si>
+  <si>
+    <t>DR2246-S48</t>
+  </si>
+  <si>
+    <t>2246 Coupon</t>
+  </si>
+  <si>
+    <t>DR3768-S48</t>
+  </si>
+  <si>
+    <t>3768 Coupon</t>
+  </si>
+  <si>
+    <t>DR5161-S1</t>
+  </si>
+  <si>
+    <t>5161 Coupon</t>
+  </si>
+  <si>
+    <t>DR7546-S48</t>
+  </si>
+  <si>
+    <t>7546 Coupons</t>
+  </si>
+  <si>
+    <t>DR9056-S1</t>
+  </si>
+  <si>
+    <t>9056 Coupon</t>
+  </si>
+  <si>
+    <t>DR15092-S48</t>
+  </si>
+  <si>
+    <t>15092 Coupons</t>
+  </si>
+  <si>
+    <t>DW2_5-S81</t>
+  </si>
+  <si>
+    <t>Dynasty Warriors: Overlords</t>
+  </si>
+  <si>
+    <t>20 + 5 Gold Seal</t>
+  </si>
+  <si>
+    <t>DW50_13-S81</t>
+  </si>
+  <si>
+    <t>50 + 13 Gold Seal</t>
+  </si>
+  <si>
+    <t>DW100_25-S81</t>
+  </si>
+  <si>
+    <t>100 + 25 Gold Seal</t>
+  </si>
+  <si>
+    <t>DW200_50-S81</t>
+  </si>
+  <si>
+    <t>200 + 50 Gold Seal</t>
+  </si>
+  <si>
+    <t>DW500_125-S81</t>
+  </si>
+  <si>
+    <t>500 + 125 Gold Seal</t>
+  </si>
+  <si>
+    <t>DW1000_250-S81</t>
+  </si>
+  <si>
+    <t>1000 + 250 Gold Seal</t>
+  </si>
+  <si>
+    <t>DW2000_500-S81</t>
+  </si>
+  <si>
+    <t>2000 + 500 Gold Seal</t>
+  </si>
+  <si>
+    <t>DW5000_1250-S81</t>
+  </si>
+  <si>
+    <t>5000 + 1250 Gold Seal</t>
+  </si>
+  <si>
+    <t>DW10000_2500-S81</t>
+  </si>
+  <si>
+    <t>10000 + 2500 Gold Seal</t>
+  </si>
+  <si>
+    <t>FL84_10-S10</t>
+  </si>
+  <si>
+    <t>Farlight 84</t>
+  </si>
+  <si>
+    <t>FL84_20-S10</t>
+  </si>
+  <si>
+    <t>FL84_30-S10</t>
+  </si>
+  <si>
+    <t>FL84_40-S10</t>
+  </si>
+  <si>
+    <t>FL84_50-S10</t>
+  </si>
+  <si>
+    <t>FL84_60-S10</t>
+  </si>
+  <si>
+    <t>FL84_80-S10</t>
+  </si>
+  <si>
+    <t>FL84_100-S10</t>
+  </si>
+  <si>
+    <t>FL84_165-S10</t>
+  </si>
+  <si>
+    <t>165 Diamonds</t>
+  </si>
+  <si>
+    <t>FL84_220-S10</t>
+  </si>
+  <si>
+    <t>220 Diamonds</t>
+  </si>
+  <si>
+    <t>FL84_330-S10</t>
+  </si>
+  <si>
+    <t>330 Diamonds</t>
+  </si>
+  <si>
+    <t>FL84_880-S10</t>
+  </si>
+  <si>
+    <t>880 Diamonds</t>
+  </si>
+  <si>
+    <t>FL84_2240-S10</t>
+  </si>
+  <si>
+    <t>2240 Diamonds</t>
+  </si>
+  <si>
+    <t>FL84_4700-S10</t>
+  </si>
+  <si>
+    <t>4700 Diamonds</t>
+  </si>
+  <si>
+    <t>FM218-S1</t>
+  </si>
+  <si>
+    <t>Football Master 2</t>
+  </si>
+  <si>
+    <t>18 FMP</t>
+  </si>
+  <si>
+    <t>FM295-S1</t>
+  </si>
+  <si>
+    <t>95 FMP</t>
+  </si>
+  <si>
+    <t>FM2191-S1</t>
+  </si>
+  <si>
+    <t>191 FMP</t>
+  </si>
+  <si>
+    <t>FM2382-S1</t>
+  </si>
+  <si>
+    <t>382 FMP</t>
+  </si>
+  <si>
+    <t>FM2972-S1</t>
+  </si>
+  <si>
+    <t>972 FMP</t>
+  </si>
+  <si>
+    <t>FM21944-S1</t>
+  </si>
+  <si>
+    <t>1944 FMP</t>
+  </si>
+  <si>
+    <t>FM23888-S1</t>
+  </si>
+  <si>
+    <t>3888 FMP</t>
+  </si>
+  <si>
+    <t>FM29900-S1</t>
+  </si>
+  <si>
+    <t>9900 FMP</t>
+  </si>
+  <si>
+    <t>GUKM-S888</t>
+  </si>
+  <si>
+    <t>Garena Undawn</t>
+  </si>
+  <si>
+    <t>Kartu Mingguan</t>
+  </si>
+  <si>
+    <t>GUKB-S888</t>
+  </si>
+  <si>
+    <t>Kartu Bulanan</t>
+  </si>
+  <si>
+    <t>GUGF-S888</t>
+  </si>
+  <si>
+    <t>Growht Fund ( REBATE)</t>
+  </si>
+  <si>
+    <t>GUAF-S888</t>
+  </si>
+  <si>
+    <t>Ace Fund</t>
+  </si>
+  <si>
+    <t>GUGPP-S888</t>
+  </si>
+  <si>
+    <t>Glory Pass Premium</t>
+  </si>
+  <si>
+    <t>GUGPPS11-S24M</t>
+  </si>
+  <si>
+    <t>Glory Pass Premium S11</t>
+  </si>
+  <si>
+    <t>GTCOG-S26</t>
+  </si>
+  <si>
+    <t>Growtopia</t>
+  </si>
+  <si>
+    <t>Chest O Gems</t>
+  </si>
+  <si>
+    <t>GTSVP-S26</t>
+  </si>
+  <si>
+    <t>Scrolls Value Pack</t>
+  </si>
+  <si>
+    <t>GTBVP-S26</t>
+  </si>
+  <si>
+    <t>Bandages Value Pack</t>
+  </si>
+  <si>
+    <t>GTDP-S26</t>
+  </si>
+  <si>
+    <t>Dungeon Pass</t>
+  </si>
+  <si>
+    <t>GTGF-S26</t>
+  </si>
+  <si>
+    <t>Gem Fountain</t>
+  </si>
+  <si>
+    <t>GTRGP-S26</t>
+  </si>
+  <si>
+    <t>Royal Grow Pass</t>
+  </si>
+  <si>
+    <t>GTIRG-S26</t>
+  </si>
+  <si>
+    <t>Its Rainin Gems</t>
+  </si>
+  <si>
+    <t>GTRTG-S26</t>
+  </si>
+  <si>
+    <t>Road To Glory</t>
+  </si>
+  <si>
+    <t>GTGB-S26</t>
+  </si>
+  <si>
+    <t>Gem Bounty</t>
+  </si>
+  <si>
+    <t>GTGA-S26</t>
+  </si>
+  <si>
+    <t>Gem Abundance</t>
+  </si>
+  <si>
+    <t>GT1YST-S26</t>
+  </si>
+  <si>
+    <t>1 Year Subscription Token</t>
+  </si>
+  <si>
+    <t>HKI30BC-S95</t>
+  </si>
+  <si>
+    <t>Honkai Impact 3</t>
+  </si>
+  <si>
+    <t>30 B-Chips</t>
+  </si>
+  <si>
+    <t>HKI65BC-S95</t>
+  </si>
+  <si>
+    <t>65 B-Chips</t>
+  </si>
+  <si>
+    <t>HKIMC-S95</t>
+  </si>
+  <si>
+    <t>Monthly-Card</t>
+  </si>
+  <si>
+    <t>HKI330CR-S95</t>
+  </si>
+  <si>
+    <t>330 Crystals</t>
+  </si>
+  <si>
+    <t>HKI660CR-S95</t>
+  </si>
+  <si>
+    <t>660 Crystals</t>
+  </si>
+  <si>
+    <t>HKI990BC-S95</t>
+  </si>
+  <si>
+    <t>990 B-Chips</t>
+  </si>
+  <si>
+    <t>HKI1320BC-S95</t>
+  </si>
+  <si>
+    <t>1320 B-Chips</t>
+  </si>
+  <si>
+    <t>HKI1980BC-S95</t>
+  </si>
+  <si>
+    <t>1980 B-Chips</t>
+  </si>
+  <si>
+    <t>HKI3300BC-S95</t>
+  </si>
+  <si>
+    <t>3300 B-Chips</t>
+  </si>
+  <si>
+    <t>HKI6600BC-S95</t>
+  </si>
+  <si>
+    <t>6600 B-Chips</t>
+  </si>
+  <si>
+    <t>IBR72-S50</t>
+  </si>
+  <si>
+    <t>Infinite Borders</t>
+  </si>
+  <si>
+    <t>72 Jades</t>
+  </si>
+  <si>
+    <t>IBR288-S50</t>
+  </si>
+  <si>
+    <t>288 Jades</t>
+  </si>
+  <si>
+    <t>IBR300TP-S50</t>
+  </si>
+  <si>
+    <t>300 Jades Tribute Pack</t>
+  </si>
+  <si>
+    <t>IBR720-S50</t>
+  </si>
+  <si>
+    <t>720 Jades</t>
+  </si>
+  <si>
+    <t>IBR1400-S50</t>
+  </si>
+  <si>
+    <t>1400 Jades</t>
+  </si>
+  <si>
+    <t>IBR3790-S50</t>
+  </si>
+  <si>
+    <t>3790 Jades</t>
+  </si>
+  <si>
+    <t>IBR7150-S50</t>
+  </si>
+  <si>
+    <t>7150 Jades</t>
+  </si>
+  <si>
+    <t>IBR14350-S50</t>
+  </si>
+  <si>
+    <t>14350 Jades</t>
+  </si>
+  <si>
+    <t>IBR28310-S50</t>
+  </si>
+  <si>
+    <t>28310 Jades</t>
+  </si>
+  <si>
+    <t>LMWDP-S79</t>
+  </si>
+  <si>
+    <t>Lords Mobile</t>
+  </si>
+  <si>
+    <t>Pass Mingguan</t>
+  </si>
+  <si>
+    <t>LM395-S79</t>
+  </si>
+  <si>
+    <t>395 Diamonds</t>
+  </si>
+  <si>
+    <t>LM785-S79</t>
+  </si>
+  <si>
+    <t>785 Diamonds</t>
+  </si>
+  <si>
+    <t>LM1179-S79</t>
+  </si>
+  <si>
+    <t>1179 Diamonds</t>
+  </si>
+  <si>
+    <t>LM1964-S79</t>
+  </si>
+  <si>
+    <t>1964 Diamonds</t>
+  </si>
+  <si>
+    <t>LMMDP-S79</t>
+  </si>
+  <si>
+    <t>Pass Bulanan</t>
+  </si>
+  <si>
+    <t>LM3928-S79</t>
+  </si>
+  <si>
+    <t>3928 Diamonds</t>
+  </si>
+  <si>
+    <t>LM7857-S79</t>
+  </si>
+  <si>
+    <t>7857 Diamonds</t>
+  </si>
+  <si>
+    <t>LM11785-S79</t>
+  </si>
+  <si>
+    <t>11785 Diamonds</t>
+  </si>
+  <si>
+    <t>LM19642-S79</t>
+  </si>
+  <si>
+    <t>19642 Diamonds</t>
+  </si>
+  <si>
+    <t>KOA500-S13</t>
+  </si>
+  <si>
+    <t>King Of Avalon</t>
+  </si>
+  <si>
+    <t>KOA1000-S13</t>
+  </si>
+  <si>
+    <t>1.000 Diamonds</t>
+  </si>
+  <si>
+    <t>KOA2000-S13</t>
+  </si>
+  <si>
+    <t>2.000 Diamonds</t>
+  </si>
+  <si>
+    <t>KOA5000-S13</t>
+  </si>
+  <si>
+    <t>5.000 Diamonds</t>
+  </si>
+  <si>
+    <t>KOA10000-S13</t>
+  </si>
+  <si>
+    <t>10.000 Diamonds</t>
+  </si>
+  <si>
+    <t>KOA50000-S13</t>
+  </si>
+  <si>
+    <t>50.000 Diamonds</t>
+  </si>
+  <si>
+    <t>KOA100000-S13</t>
+  </si>
+  <si>
+    <t>100.000 Diamonds</t>
+  </si>
+  <si>
+    <t>LOL425-S10</t>
+  </si>
+  <si>
+    <t>League of Legends</t>
+  </si>
+  <si>
+    <t>425 Cores</t>
+  </si>
+  <si>
+    <t>LOL1000-S10</t>
+  </si>
+  <si>
+    <t>1000 Cores</t>
+  </si>
+  <si>
+    <t>LOL1850-S10</t>
+  </si>
+  <si>
+    <t>1850 Cores</t>
+  </si>
+  <si>
+    <t>LOL3275-S10</t>
+  </si>
+  <si>
+    <t>3275 Cores</t>
+  </si>
+  <si>
+    <t>LOL4800-S10</t>
+  </si>
+  <si>
+    <t>4800 Cores</t>
+  </si>
+  <si>
+    <t>LOL10000-S10</t>
+  </si>
+  <si>
+    <t>10000 Cores</t>
+  </si>
+  <si>
+    <t>LKD100-S34</t>
+  </si>
+  <si>
+    <t>Likee</t>
+  </si>
+  <si>
+    <t>LKD200-S34</t>
+  </si>
+  <si>
+    <t>LKD500-S34</t>
+  </si>
+  <si>
+    <t>LKD1000-S34</t>
+  </si>
+  <si>
+    <t>LKD1500-S34</t>
+  </si>
+  <si>
+    <t>1500 Diamonds</t>
+  </si>
+  <si>
+    <t>LKD2000-S34</t>
+  </si>
+  <si>
+    <t>LKD2500-S34</t>
+  </si>
+  <si>
+    <t>2500 Diamonds</t>
+  </si>
+  <si>
+    <t>LKD3000-S34</t>
+  </si>
+  <si>
+    <t>LKD3500-S34</t>
+  </si>
+  <si>
+    <t>3500 Diamonds</t>
+  </si>
+  <si>
+    <t>LKD4000-S34</t>
+  </si>
+  <si>
+    <t>LKD4500-S34</t>
+  </si>
+  <si>
+    <t>4500 Diamonds</t>
+  </si>
+  <si>
+    <t>LKD5000-S34</t>
+  </si>
+  <si>
+    <t>5000 Diamonds</t>
+  </si>
+  <si>
+    <t>LKD10000-S34</t>
+  </si>
+  <si>
+    <t>10000 Diamonds</t>
+  </si>
+  <si>
+    <t>LKD20000-S34</t>
+  </si>
+  <si>
+    <t>20000 Diamonds</t>
+  </si>
+  <si>
+    <t>MR100-S13</t>
+  </si>
+  <si>
+    <t>Marvel Rivals</t>
+  </si>
+  <si>
+    <t>100 Lattices</t>
+  </si>
+  <si>
+    <t>MR500-S13</t>
+  </si>
+  <si>
+    <t>500 Lattices</t>
+  </si>
+  <si>
+    <t>MR1000-S13</t>
+  </si>
+  <si>
+    <t>1000 Lattices</t>
+  </si>
+  <si>
+    <t>MR2180-S13</t>
+  </si>
+  <si>
+    <t>2180 Lattices</t>
+  </si>
+  <si>
+    <t>MR5680-S13</t>
+  </si>
+  <si>
+    <t>5680 Lattices</t>
+  </si>
+  <si>
+    <t>MR11680-S13</t>
+  </si>
+  <si>
+    <t>11680 Lattices</t>
+  </si>
+  <si>
+    <t>MSAWK10-S89A</t>
+  </si>
+  <si>
+    <t>Metal Slug Awakening</t>
+  </si>
+  <si>
+    <t>10 Ruby</t>
+  </si>
+  <si>
+    <t>MSAWK24-S89A</t>
+  </si>
+  <si>
+    <t>24 Ruby</t>
+  </si>
+  <si>
+    <t>MSAWK60-S81</t>
+  </si>
+  <si>
+    <t>60 ruby</t>
+  </si>
+  <si>
+    <t>MSAWK122-S89A</t>
+  </si>
+  <si>
+    <t>122 Ruby</t>
+  </si>
+  <si>
+    <t>MSAWK182-S89A</t>
+  </si>
+  <si>
+    <t>182 Ruby</t>
+  </si>
+  <si>
+    <t>MSAWK310-S81</t>
+  </si>
+  <si>
+    <t>310 Ruby</t>
+  </si>
+  <si>
+    <t>MSAWKSP-S81M</t>
+  </si>
+  <si>
+    <t>Support Pass</t>
+  </si>
+  <si>
+    <t>MSAWKKB-S81</t>
+  </si>
+  <si>
+    <t>MSAWKMC-S89A</t>
+  </si>
+  <si>
+    <t>Monthly Card</t>
+  </si>
+  <si>
+    <t>MSAWK630-S81</t>
+  </si>
+  <si>
+    <t>630 Ruby</t>
+  </si>
+  <si>
+    <t>MSAWKSPP1-S81M</t>
+  </si>
+  <si>
+    <t>Premium Support Pass</t>
+  </si>
+  <si>
+    <t>MSAWKKBP-S81</t>
+  </si>
+  <si>
+    <t>Kartu Bulanan Premium</t>
+  </si>
+  <si>
+    <t>MSAWKPMC-S89A</t>
+  </si>
+  <si>
+    <t>Premium Monthly Card</t>
+  </si>
+  <si>
+    <t>MSAWKKB3-S81M</t>
+  </si>
+  <si>
+    <t>Kartu Bulanan ( 3 Bulan )</t>
+  </si>
+  <si>
+    <t>MSAWK1300-S81</t>
+  </si>
+  <si>
+    <t>1300 Ruby</t>
+  </si>
+  <si>
+    <t>MSAWKAP20-S81M</t>
+  </si>
+  <si>
+    <t>Alloy Pickaxe x20</t>
+  </si>
+  <si>
+    <t>MSAWK3200-S81</t>
+  </si>
+  <si>
+    <t>3200 Ruby</t>
+  </si>
+  <si>
+    <t>MSAWK6500-S81</t>
+  </si>
+  <si>
+    <t>6500 Ruby</t>
+  </si>
+  <si>
+    <t>MSAWK13100-S81M</t>
+  </si>
+  <si>
+    <t>13100 Ruby</t>
+  </si>
+  <si>
+    <t>MSAWK19650-S81M</t>
+  </si>
+  <si>
+    <t>19650 Ruby</t>
+  </si>
+  <si>
+    <t>OP5-S48</t>
+  </si>
+  <si>
+    <t>One Punch Man</t>
+  </si>
+  <si>
+    <t>5 Coupon</t>
+  </si>
+  <si>
+    <t>OP6-S1</t>
+  </si>
+  <si>
+    <t>6 Coupon</t>
+  </si>
+  <si>
+    <t>OP13-S48</t>
+  </si>
+  <si>
+    <t>13 Coupon</t>
+  </si>
+  <si>
+    <t>OP23-S48</t>
+  </si>
+  <si>
+    <t>23 Coupon</t>
+  </si>
+  <si>
+    <t>OP37-S1</t>
+  </si>
+  <si>
+    <t>37 Coupon</t>
+  </si>
+  <si>
+    <t>OP61-S48</t>
+  </si>
+  <si>
+    <t>61 Coupon</t>
+  </si>
+  <si>
+    <t>OP91C-S48</t>
+  </si>
+  <si>
+    <t>91 Coupon</t>
+  </si>
+  <si>
+    <t>OP109-S1</t>
+  </si>
+  <si>
+    <t>109 Coupon</t>
+  </si>
+  <si>
+    <t>OP227-S48</t>
+  </si>
+  <si>
+    <t>227 Coupon</t>
+  </si>
+  <si>
+    <t>OP362-S1</t>
+  </si>
+  <si>
+    <t>362 Coupon</t>
+  </si>
+  <si>
+    <t>OP904-S1</t>
+  </si>
+  <si>
+    <t>904 Coupon</t>
+  </si>
+  <si>
+    <t>SM61-S89A</t>
+  </si>
+  <si>
+    <t>Sausage Man</t>
+  </si>
+  <si>
+    <t>61 Candy</t>
+  </si>
+  <si>
+    <t>SM186-S89A</t>
+  </si>
+  <si>
+    <t>186 Candy</t>
+  </si>
+  <si>
+    <t>SM318-S89A</t>
+  </si>
+  <si>
+    <t>318 Candy</t>
+  </si>
+  <si>
+    <t>SM686-S89A</t>
+  </si>
+  <si>
+    <t>686 Candy</t>
+  </si>
+  <si>
+    <t>SM1378-S89A</t>
+  </si>
+  <si>
+    <t>1378 Candy</t>
+  </si>
+  <si>
+    <t>SM2118-S89A</t>
+  </si>
+  <si>
+    <t>2118 Candy</t>
+  </si>
+  <si>
+    <t>SM3548-S89A</t>
+  </si>
+  <si>
+    <t>3548 Candy</t>
+  </si>
+  <si>
+    <t>SM7108-S89A</t>
+  </si>
+  <si>
+    <t>7108 Candy</t>
+  </si>
+  <si>
+    <t>SOS100-S13</t>
+  </si>
+  <si>
+    <t>State of Survival: Zombie War</t>
+  </si>
+  <si>
+    <t>SOS500-S13</t>
+  </si>
+  <si>
+    <t>SOS1000-S13</t>
+  </si>
+  <si>
+    <t>SOS5000-S13</t>
+  </si>
+  <si>
+    <t>SOS_10000-S13</t>
+  </si>
+  <si>
+    <t>SOS50000-S13</t>
+  </si>
+  <si>
+    <t>50000 Diamonds</t>
+  </si>
+  <si>
+    <t>SOS100000-S13</t>
+  </si>
+  <si>
+    <t>100000 Diamonds</t>
+  </si>
+  <si>
+    <t>WS99-S16</t>
+  </si>
+  <si>
+    <t>Whiteout Survival</t>
+  </si>
+  <si>
+    <t>99 Frost Star</t>
+  </si>
+  <si>
+    <t>WS299-S16</t>
+  </si>
+  <si>
+    <t>299 Frost Star</t>
+  </si>
+  <si>
+    <t>WS499-S16</t>
+  </si>
+  <si>
+    <t>499 Frost Star</t>
+  </si>
+  <si>
+    <t>WS999-S16</t>
+  </si>
+  <si>
+    <t>999 Frost Star</t>
+  </si>
+  <si>
+    <t>WS1999-S16</t>
+  </si>
+  <si>
+    <t>1999 Frost Star</t>
+  </si>
+  <si>
+    <t>WS4999-S16</t>
+  </si>
+  <si>
+    <t>4999 Frost Star</t>
+  </si>
+  <si>
+    <t>WS7499-S16</t>
+  </si>
+  <si>
+    <t>7499 Frost Star</t>
+  </si>
+  <si>
+    <t>WS9999-S16</t>
+  </si>
+  <si>
+    <t>9999 Frost Star</t>
+  </si>
+  <si>
+    <t>WS18495-S16</t>
+  </si>
+  <si>
+    <t>18495 Frost Star</t>
+  </si>
+  <si>
+    <t>WS29999-S16</t>
+  </si>
+  <si>
+    <t>29999 Frost Star</t>
+  </si>
+  <si>
+    <t>WS49999-S16</t>
+  </si>
+  <si>
+    <t>49999 Frost Star</t>
+  </si>
+  <si>
+    <t>WS69999-S16</t>
+  </si>
+  <si>
+    <t>69999 Frost Star</t>
+  </si>
+  <si>
+    <t>WS99990-S16</t>
+  </si>
+  <si>
+    <t>99990 Frost Star</t>
+  </si>
+  <si>
+    <t>LITA300-S13</t>
+  </si>
+  <si>
+    <t>Lita</t>
+  </si>
+  <si>
+    <t>300 Lita Coins</t>
+  </si>
+  <si>
+    <t>LITA600-S13</t>
+  </si>
+  <si>
+    <t>600 Lita Coins</t>
+  </si>
+  <si>
+    <t>LITA1000-S13</t>
+  </si>
+  <si>
+    <t>1000 Lita Coins</t>
+  </si>
+  <si>
+    <t>LITA2000-S13</t>
+  </si>
+  <si>
+    <t>2000 Lita Coins</t>
+  </si>
+  <si>
+    <t>LITA5000-S13</t>
+  </si>
+  <si>
+    <t>5000 Lita Coins</t>
+  </si>
+  <si>
+    <t>LITA10000-S13</t>
+  </si>
+  <si>
+    <t>10000 Lita Coins</t>
+  </si>
+  <si>
+    <t>LOTNRA90-S50</t>
+  </si>
+  <si>
+    <t>Light of Thel: New Era</t>
+  </si>
+  <si>
+    <t>90 Crystals</t>
+  </si>
+  <si>
+    <t>LOTNRA450-S50</t>
+  </si>
+  <si>
+    <t>450 Crystals</t>
+  </si>
+  <si>
+    <t>LOTNRA630-S50</t>
+  </si>
+  <si>
+    <t>630 Crystals</t>
+  </si>
+  <si>
+    <t>LOTNRA900-S50</t>
+  </si>
+  <si>
+    <t>900 Crystals</t>
+  </si>
+  <si>
+    <t>LOTNRA1350-S50</t>
+  </si>
+  <si>
+    <t>1350 Crystals</t>
+  </si>
+  <si>
+    <t>LOTNRA1800-S50</t>
+  </si>
+  <si>
+    <t>1800 Crystals</t>
+  </si>
+  <si>
+    <t>LOTNRA2250-S50</t>
+  </si>
+  <si>
+    <t>2250 Crystals</t>
+  </si>
+  <si>
+    <t>LOTNRA2980-S50</t>
+  </si>
+  <si>
+    <t>2980 Crystals</t>
+  </si>
+  <si>
+    <t>LOTNRA4500-S50</t>
+  </si>
+  <si>
+    <t>4500 Crystals</t>
+  </si>
+  <si>
+    <t>LOTNRA6300-S50</t>
+  </si>
+  <si>
+    <t>6300 Crystals</t>
+  </si>
+  <si>
+    <t>LOTNRA9000-S50</t>
+  </si>
+  <si>
+    <t>9000 Crystals</t>
+  </si>
+  <si>
+    <t>LOTNRA15000-S50</t>
+  </si>
+  <si>
+    <t>15000 Crystals</t>
+  </si>
+  <si>
+    <t>LOTNRA32000-S50</t>
+  </si>
+  <si>
+    <t>32000 Crystals</t>
+  </si>
+  <si>
+    <t>HOK4000-S21</t>
+  </si>
+  <si>
+    <t>4000 Tokens</t>
+  </si>
+  <si>
+    <t>MSAWKAP1_1-S81M</t>
+  </si>
+  <si>
+    <t>Alloy Pickaxe x1</t>
+  </si>
+  <si>
+    <t>PUBGMINDO325-S13</t>
+  </si>
+  <si>
+    <t>325 UC</t>
+  </si>
+  <si>
+    <t>PUBGMINDO660-S13</t>
+  </si>
+  <si>
+    <t>660 UC</t>
+  </si>
+  <si>
+    <t>PUBGMINDO1800-S13</t>
+  </si>
+  <si>
+    <t>1800 UC</t>
+  </si>
+  <si>
+    <t>ax10</t>
+  </si>
+  <si>
+    <t>AXIS</t>
+  </si>
+  <si>
+    <t>Axis 10.000</t>
+  </si>
+  <si>
+    <t>ax5</t>
+  </si>
+  <si>
+    <t>Axis 5.000</t>
+  </si>
+  <si>
+    <t>happy3</t>
+  </si>
+  <si>
+    <t>TRI</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 3 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>i10</t>
+  </si>
+  <si>
+    <t>INDOSAT</t>
+  </si>
+  <si>
+    <t>Indosat 10.000</t>
+  </si>
+  <si>
+    <t>i20</t>
+  </si>
+  <si>
+    <t>Indosat 20.000</t>
+  </si>
+  <si>
+    <t>i25</t>
+  </si>
+  <si>
+    <t>Indosat 25.000</t>
+  </si>
+  <si>
+    <t>i30</t>
+  </si>
+  <si>
+    <t>Indosat 30.000</t>
+  </si>
+  <si>
+    <t>i5</t>
+  </si>
+  <si>
+    <t>Indosat 5.000</t>
+  </si>
+  <si>
+    <t>i50</t>
+  </si>
+  <si>
+    <t>Indosat 50.000</t>
+  </si>
+  <si>
+    <t>iactive90</t>
+  </si>
+  <si>
+    <t>Indosat Tambah Masa Aktif Kartu 90 Hari</t>
+  </si>
+  <si>
+    <t>if2</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 2.5 GB 5 Hari</t>
+  </si>
+  <si>
+    <t>if3g30d</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 3 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>if3g3d</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 3 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>if5g30d</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 5.5 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>kvision180d</t>
+  </si>
+  <si>
+    <t>K-VISION dan GOL</t>
+  </si>
+  <si>
+    <t>K-Vision &amp; GOL Paket CLING (CL06)  180 Hari</t>
+  </si>
+  <si>
+    <t>kvision30d</t>
+  </si>
+  <si>
+    <t>K-Vision &amp; GOL Paket CLING (CL01)  30 Hari</t>
+  </si>
+  <si>
+    <t>sm10</t>
+  </si>
+  <si>
+    <t>SMARTFREN</t>
+  </si>
+  <si>
+    <t>Smartfren 10.000</t>
+  </si>
+  <si>
+    <t>smdu1</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Harian 1 GB Berlaku 7 Hari</t>
+  </si>
+  <si>
+    <t>smdu2</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Harian 2 GB Berlaku 28 Hari</t>
+  </si>
+  <si>
+    <t>t10</t>
+  </si>
+  <si>
+    <t>Three 10.000</t>
+  </si>
+  <si>
+    <t>t20</t>
+  </si>
+  <si>
+    <t>Three 20.000</t>
+  </si>
+  <si>
+    <t>t5</t>
+  </si>
+  <si>
+    <t>Three 5.000</t>
+  </si>
+  <si>
+    <t>tacthappys</t>
+  </si>
+  <si>
+    <t>Aktivasi Perdana Tri Happy S+ 30 Hari</t>
+  </si>
+  <si>
+    <t>tactive4m</t>
+  </si>
+  <si>
+    <t>Tri Tambah Masa Aktif Kartu  4 Bulan</t>
+  </si>
+  <si>
+    <t>s10</t>
+  </si>
+  <si>
+    <t>TELKOMSEL</t>
+  </si>
+  <si>
+    <t>Telkomsel 10.000</t>
+  </si>
+  <si>
+    <t>s100</t>
+  </si>
+  <si>
+    <t>Telkomsel 100.000</t>
+  </si>
+  <si>
+    <t>s15</t>
+  </si>
+  <si>
+    <t>Telkomsel 15.000</t>
+  </si>
+  <si>
+    <t>s20</t>
+  </si>
+  <si>
+    <t>Telkomsel 20.000</t>
+  </si>
+  <si>
+    <t>s25</t>
+  </si>
+  <si>
+    <t>Telkomsel 25.000</t>
+  </si>
+  <si>
+    <t>s30</t>
+  </si>
+  <si>
+    <t>Telkomsel 30.000</t>
+  </si>
+  <si>
+    <t>s5</t>
+  </si>
+  <si>
+    <t>Telkomsel 5.000</t>
+  </si>
+  <si>
+    <t>s50</t>
+  </si>
+  <si>
+    <t>Telkomsel 50.000</t>
+  </si>
+  <si>
+    <t>dana20</t>
+  </si>
+  <si>
+    <t>DANA</t>
+  </si>
+  <si>
+    <t>DANA 20.000</t>
+  </si>
+  <si>
+    <t>dana50</t>
+  </si>
+  <si>
+    <t>DANA 50.000</t>
+  </si>
+  <si>
+    <t>danacek</t>
+  </si>
+  <si>
+    <t>Cek Nama Pengguna DANA</t>
+  </si>
+  <si>
+    <t>ovo100</t>
+  </si>
+  <si>
+    <t>OVO</t>
+  </si>
+  <si>
+    <t>OVO 100.000</t>
+  </si>
+  <si>
+    <t>ovo50</t>
+  </si>
+  <si>
+    <t>OVO 50.000</t>
+  </si>
+  <si>
+    <t>x10</t>
+  </si>
+  <si>
+    <t>XL</t>
+  </si>
+  <si>
+    <t>Xl 10.000</t>
+  </si>
+  <si>
+    <t>x5</t>
+  </si>
+  <si>
+    <t>Xl 5.000</t>
+  </si>
+  <si>
+    <t>byu10</t>
+  </si>
+  <si>
+    <t>by.U</t>
+  </si>
+  <si>
+    <t>by.U 10.000</t>
+  </si>
+  <si>
+    <t>flash1</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 1 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>flash2</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 2 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>flash3</t>
+  </si>
+  <si>
+    <t>Telkomsel Data Flash 3 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>pln100</t>
+  </si>
+  <si>
+    <t>PLN</t>
+  </si>
+  <si>
+    <t>PLN 100.000</t>
+  </si>
+  <si>
+    <t>pln1000</t>
+  </si>
+  <si>
+    <t>PLN 1.000.000</t>
+  </si>
+  <si>
+    <t>pln20</t>
+  </si>
+  <si>
+    <t>PLN 20.000</t>
+  </si>
+  <si>
+    <t>pln50</t>
+  </si>
+  <si>
+    <t>PLN 50.000</t>
+  </si>
+  <si>
+    <t>shopee100</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 100.000</t>
+  </si>
+  <si>
+    <t>shopee50</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 50.000</t>
+  </si>
+  <si>
+    <t>flexs</t>
+  </si>
+  <si>
+    <t>XL Xtra Combo Flex S 28 Hari</t>
+  </si>
+  <si>
+    <t>go100</t>
+  </si>
+  <si>
+    <t>GO PAY</t>
+  </si>
+  <si>
+    <t>Go Pay 100.000</t>
+  </si>
+  <si>
+    <t>go50</t>
+  </si>
+  <si>
+    <t>Go Pay 50.000</t>
+  </si>
+  <si>
+    <t>gopaycek</t>
+  </si>
+  <si>
+    <t>Cek Nama Pengguna Gopay</t>
+  </si>
+  <si>
+    <t>AFKJ21-S13</t>
+  </si>
+  <si>
+    <t>AFK Journey</t>
+  </si>
+  <si>
+    <t>21 Dragon Crystals</t>
+  </si>
+  <si>
+    <t>AFKJ126-S13</t>
+  </si>
+  <si>
+    <t>126 Dragon Crystals</t>
+  </si>
+  <si>
+    <t>AFKJ294-S13</t>
+  </si>
+  <si>
+    <t>294 Dragon Crystals</t>
+  </si>
+  <si>
+    <t>AFKJ588-S13</t>
+  </si>
+  <si>
+    <t>588 Dragon Crystals</t>
+  </si>
+  <si>
+    <t>AFKJ1554-S13</t>
+  </si>
+  <si>
+    <t>1554 Dragon Crystals</t>
+  </si>
+  <si>
+    <t>AFKJ3150-S13</t>
+  </si>
+  <si>
+    <t>3150 Dragon Crystals</t>
+  </si>
+  <si>
+    <t>DSGSSPI-S14</t>
+  </si>
+  <si>
+    <t>Dragonheir Silent Gods</t>
+  </si>
+  <si>
+    <t>Season Summons Pack I</t>
+  </si>
+  <si>
+    <t>DSGCRYSTAL70-S14</t>
+  </si>
+  <si>
+    <t>Dragon Crystal x 70</t>
+  </si>
+  <si>
+    <t>DSGAEPAP-S14</t>
+  </si>
+  <si>
+    <t>Account Evaluation Pack(A+)</t>
+  </si>
+  <si>
+    <t>DSGCRYSTAL350-S14</t>
+  </si>
+  <si>
+    <t>Dragon Crystal x 350</t>
+  </si>
+  <si>
+    <t>DSGASC-S14</t>
+  </si>
+  <si>
+    <t>Apprentices Secret Collection</t>
+  </si>
+  <si>
+    <t>DSGWMW-S14</t>
+  </si>
+  <si>
+    <t>Wyrmarrow Mining Warrant</t>
+  </si>
+  <si>
+    <t>DSGMAG-S14</t>
+  </si>
+  <si>
+    <t>Monthly Apprentice Gift</t>
+  </si>
+  <si>
+    <t>DSGSSPII-S14</t>
+  </si>
+  <si>
+    <t>Season Summons Pack II</t>
+  </si>
+  <si>
+    <t>DSGVOCP-S14</t>
+  </si>
+  <si>
+    <t>Vow of Companionship</t>
+  </si>
+  <si>
+    <t>DSGAEPS-S14</t>
+  </si>
+  <si>
+    <t>Account Evaluation Pack(S)</t>
+  </si>
+  <si>
+    <t>DSGDSTE-S14</t>
+  </si>
+  <si>
+    <t>Daily Supply from Three Ears</t>
+  </si>
+  <si>
+    <t>DSGWS-S14</t>
+  </si>
+  <si>
+    <t>Walkers Selection (Limited 1)</t>
+  </si>
+  <si>
+    <t>DSGDVF7D-S14</t>
+  </si>
+  <si>
+    <t>Daily Value for 7 days</t>
+  </si>
+  <si>
+    <t>DSGCRYSTAL700-S14</t>
+  </si>
+  <si>
+    <t>Dragon Crystal x 700</t>
+  </si>
+  <si>
+    <t>DSGMSPI-S14</t>
+  </si>
+  <si>
+    <t>Monthly Summons Pack I</t>
+  </si>
+  <si>
+    <t>DSGMMG-S14</t>
+  </si>
+  <si>
+    <t>Monthly Master Gift</t>
+  </si>
+  <si>
+    <t>DSGMSG-S14</t>
+  </si>
+  <si>
+    <t>Monthly Scholar Gift</t>
+  </si>
+  <si>
+    <t>DSGWAG-S14</t>
+  </si>
+  <si>
+    <t>Weekly Apprentice Gift</t>
+  </si>
+  <si>
+    <t>DSGSSPIII-S14</t>
+  </si>
+  <si>
+    <t>Season Summons Pack III</t>
+  </si>
+  <si>
+    <t>DSGHA-S14</t>
+  </si>
+  <si>
+    <t>Heros Anthem</t>
+  </si>
+  <si>
+    <t>DSGAEPSP-S14</t>
+  </si>
+  <si>
+    <t>Account Evaluation Pack(S+)</t>
+  </si>
+  <si>
+    <t>DSGSSC-S14</t>
+  </si>
+  <si>
+    <t>Scholars Secret Collection</t>
+  </si>
+  <si>
+    <t>DSGCES-S14</t>
+  </si>
+  <si>
+    <t>Crystal Echoes</t>
+  </si>
+  <si>
+    <t>DSGINFSW-S14</t>
+  </si>
+  <si>
+    <t>Inferno Shadows</t>
+  </si>
+  <si>
+    <t>DSGAEPSS-S14</t>
+  </si>
+  <si>
+    <t>Account Evaluation Pack(SS)</t>
+  </si>
+  <si>
+    <t>DSGCH-S14</t>
+  </si>
+  <si>
+    <t>Crucial Horn</t>
+  </si>
+  <si>
+    <t>DSGSLT-S14</t>
+  </si>
+  <si>
+    <t>Snowland Lament</t>
+  </si>
+  <si>
+    <t>DSGFG-S14</t>
+  </si>
+  <si>
+    <t>Feys Gift</t>
+  </si>
+  <si>
+    <t>DSGCRYSTAL1400-S14</t>
+  </si>
+  <si>
+    <t>Dragon Crystal x 1400</t>
+  </si>
+  <si>
+    <t>DSGIMPLSW-S14</t>
+  </si>
+  <si>
+    <t>Imperial Shadow</t>
+  </si>
+  <si>
+    <t>DSGWSPI-S14</t>
+  </si>
+  <si>
+    <t>Weekly Summons Pack I</t>
+  </si>
+  <si>
+    <t>DSGWMGI-S14</t>
+  </si>
+  <si>
+    <t>Weekly Master Gift I</t>
+  </si>
+  <si>
+    <t>DSGWSG-S14</t>
+  </si>
+  <si>
+    <t>Weekly Scholar Gift</t>
+  </si>
+  <si>
+    <t>DSGSSPIV-S14</t>
+  </si>
+  <si>
+    <t>Season Summons Pack IV</t>
+  </si>
+  <si>
+    <t>DSGMSPII-S14</t>
+  </si>
+  <si>
+    <t>Monthly Summons Pack II</t>
+  </si>
+  <si>
+    <t>DSGLHR-S14</t>
+  </si>
+  <si>
+    <t>Lunar Halo Radiance</t>
+  </si>
+  <si>
+    <t>DSGFWR-S14</t>
+  </si>
+  <si>
+    <t>Frostlands Whisper</t>
+  </si>
+  <si>
+    <t>DSGWSHS-S14</t>
+  </si>
+  <si>
+    <t>Whirling Shadows</t>
+  </si>
+  <si>
+    <t>DSGAEPSSS-S14</t>
+  </si>
+  <si>
+    <t>Account Evaluation Pack(SSS)</t>
+  </si>
+  <si>
+    <t>DSGITR-S14</t>
+  </si>
+  <si>
+    <t>Inside the Resistance</t>
+  </si>
+  <si>
+    <t>DSGCRYSTAL3500-S14</t>
+  </si>
+  <si>
+    <t>Dragon Crystal x 3500</t>
+  </si>
+  <si>
+    <t>DSGMSC-S14</t>
+  </si>
+  <si>
+    <t>Masters Secret Collection</t>
+  </si>
+  <si>
+    <t>DSGSSPV-S14</t>
+  </si>
+  <si>
+    <t>Season Summons Pack V</t>
+  </si>
+  <si>
+    <t>DSGMSPIII-S14</t>
+  </si>
+  <si>
+    <t>Monthly Summons Pack III</t>
+  </si>
+  <si>
+    <t>DSGWSPII-S14</t>
+  </si>
+  <si>
+    <t>Weekly Summons Pack II</t>
+  </si>
+  <si>
+    <t>DSGWMGII-S14</t>
+  </si>
+  <si>
+    <t>Weekly Master Gift II</t>
+  </si>
+  <si>
+    <t>DSGSSPVI-S14</t>
+  </si>
+  <si>
+    <t>Season Summons Pack VI</t>
+  </si>
+  <si>
+    <t>DSGMSPIV-S14</t>
+  </si>
+  <si>
+    <t>Monthly Summons Pack IV</t>
+  </si>
+  <si>
+    <t>DSGWSPIII-S14</t>
+  </si>
+  <si>
+    <t>Weekly Summons Pack III</t>
+  </si>
+  <si>
+    <t>DSGWMGIII-S14</t>
+  </si>
+  <si>
+    <t>Weekly Master Gift III</t>
+  </si>
+  <si>
+    <t>DSGCRYSTAL7000-S14</t>
+  </si>
+  <si>
+    <t>Dragon Crystal x 7000</t>
+  </si>
+  <si>
+    <t>DSGCRYSTAL14000-S14</t>
+  </si>
+  <si>
+    <t>Dragon Crystal x 14000</t>
+  </si>
+  <si>
+    <t>FF655-S13</t>
+  </si>
+  <si>
+    <t>655 Diamonds</t>
+  </si>
+  <si>
+    <t>STEAMTHB75-S22</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code THB 75</t>
+  </si>
+  <si>
+    <t>STEAM250-S22</t>
+  </si>
+  <si>
+    <t>IDR 250.000 SWC</t>
+  </si>
+  <si>
+    <t>STEAM400-S22</t>
+  </si>
+  <si>
+    <t>IDR 400.000 SWC</t>
+  </si>
+  <si>
+    <t>Super15</t>
+  </si>
+  <si>
+    <t>by.U Data Super Kaget 8 GB 14 Hari</t>
+  </si>
+  <si>
+    <t>Umum15</t>
+  </si>
+  <si>
+    <t>by.U Data 1 GB 1 Hari</t>
+  </si>
+  <si>
+    <t>Ax20</t>
+  </si>
+  <si>
+    <t>Axis 15.000</t>
+  </si>
+  <si>
+    <t>Ax25</t>
+  </si>
+  <si>
+    <t>Axis 20.000</t>
+  </si>
+  <si>
+    <t>Axs25</t>
+  </si>
+  <si>
+    <t>Axis 25.000</t>
+  </si>
+  <si>
+    <t>Axs30</t>
+  </si>
+  <si>
+    <t>Axis 30.000</t>
+  </si>
+  <si>
+    <t>Axs50</t>
+  </si>
+  <si>
+    <t>Axis 50.000</t>
+  </si>
+  <si>
+    <t>Byu15</t>
+  </si>
+  <si>
+    <t>by.U 15.000</t>
+  </si>
+  <si>
+    <t>Byu30</t>
+  </si>
+  <si>
+    <t>by.U 30.000</t>
+  </si>
+  <si>
+    <t>Byu35</t>
+  </si>
+  <si>
+    <t>by.U 35.000</t>
+  </si>
+  <si>
+    <t>Byu50</t>
+  </si>
+  <si>
+    <t>by.U 50.000</t>
+  </si>
+  <si>
+    <t>Byu75</t>
+  </si>
+  <si>
+    <t>by.U 75.000</t>
+  </si>
+  <si>
+    <t>Super5</t>
+  </si>
+  <si>
+    <t>by.U 5.000</t>
+  </si>
+  <si>
+    <t>DAN100</t>
+  </si>
+  <si>
+    <t>DANA 100.000</t>
+  </si>
+  <si>
+    <t>Dan15</t>
+  </si>
+  <si>
+    <t>DANA 15.000</t>
+  </si>
+  <si>
+    <t>DAN175</t>
+  </si>
+  <si>
+    <t>DANA 175.000</t>
+  </si>
+  <si>
+    <t>DAN85</t>
+  </si>
+  <si>
+    <t>DANA 85.000</t>
+  </si>
+  <si>
+    <t>DANA160</t>
+  </si>
+  <si>
+    <t>DANA 150.000</t>
+  </si>
+  <si>
+    <t>DANA30</t>
+  </si>
+  <si>
+    <t>DANA 30.000</t>
+  </si>
+  <si>
+    <t>DANA35</t>
+  </si>
+  <si>
+    <t>DANA 35.000</t>
+  </si>
+  <si>
+    <t>Ov10</t>
+  </si>
+  <si>
+    <t>OVO 10.000</t>
+  </si>
+  <si>
+    <t>Ov15</t>
+  </si>
+  <si>
+    <t>OVO 15.000</t>
+  </si>
+  <si>
+    <t>Ov20</t>
+  </si>
+  <si>
+    <t>OVO 25.000</t>
+  </si>
+  <si>
+    <t>Ov215</t>
+  </si>
+  <si>
+    <t>OVO 20.000</t>
+  </si>
+  <si>
+    <t>Ov30</t>
+  </si>
+  <si>
+    <t>OVO 30.000</t>
+  </si>
+  <si>
+    <t>ov75</t>
+  </si>
+  <si>
+    <t>OVO 75.000</t>
+  </si>
+  <si>
+    <t>PAY15</t>
+  </si>
+  <si>
+    <t>Go Pay 15.000</t>
+  </si>
+  <si>
+    <t>PAY25</t>
+  </si>
+  <si>
+    <t>Go Pay 25.000</t>
+  </si>
+  <si>
+    <t>PAY30</t>
+  </si>
+  <si>
+    <t>Go Pay 30.000</t>
+  </si>
+  <si>
+    <t>PAY31</t>
+  </si>
+  <si>
+    <t>Go Pay 31.000</t>
+  </si>
+  <si>
+    <t>PAY35</t>
+  </si>
+  <si>
+    <t>Go Pay 35.000</t>
+  </si>
+  <si>
+    <t>PAY5</t>
+  </si>
+  <si>
+    <t>Go Pay 5.000</t>
+  </si>
+  <si>
+    <t>PAY75</t>
+  </si>
+  <si>
+    <t>Go Pay 75.000</t>
+  </si>
+  <si>
+    <t>PLN10</t>
+  </si>
+  <si>
+    <t>PLN 10.000</t>
+  </si>
+  <si>
+    <t>PLN200</t>
+  </si>
+  <si>
+    <t>PLN 200.000</t>
+  </si>
+  <si>
+    <t>pln2012</t>
+  </si>
+  <si>
+    <t>PLN20155</t>
+  </si>
+  <si>
+    <t>PLN255</t>
+  </si>
+  <si>
+    <t>PLN 25.000</t>
+  </si>
+  <si>
+    <t>PLN5</t>
+  </si>
+  <si>
+    <t>PLN 5.000</t>
+  </si>
+  <si>
+    <t>San12</t>
+  </si>
+  <si>
+    <t>DANA 12.000</t>
+  </si>
+  <si>
+    <t>SHP15</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 15.000</t>
+  </si>
+  <si>
+    <t>SHP25</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 25.000</t>
+  </si>
+  <si>
+    <t>SHP260</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 250.000</t>
+  </si>
+  <si>
+    <t>SHP30</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 30.000</t>
+  </si>
+  <si>
+    <t>SHP75</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 75.000</t>
+  </si>
+  <si>
+    <t>Nar55</t>
+  </si>
+  <si>
+    <t>Naruto Shippuden</t>
+  </si>
+  <si>
+    <t>Naruto Shippuden 10+1 Gold</t>
+  </si>
+  <si>
+    <t>Nar56</t>
+  </si>
+  <si>
+    <t>Naruto Shippuden 50+5 Gold</t>
+  </si>
+  <si>
+    <t>Nar57</t>
+  </si>
+  <si>
+    <t>Naruto Shippuden 300+30 Gold</t>
+  </si>
+  <si>
+    <t>Nar570</t>
+  </si>
+  <si>
+    <t>Naruto Shippuden 1.000+100 Gold</t>
+  </si>
+  <si>
+    <t>ULTI10</t>
+  </si>
+  <si>
+    <t>Vidio</t>
+  </si>
+  <si>
+    <t>Vidio Ultimate Mobile 1 Tahun</t>
+  </si>
+  <si>
+    <t>ULTI20</t>
+  </si>
+  <si>
+    <t>Vidio Ultimate All Screen 1 Tahun</t>
+  </si>
+  <si>
+    <t>VID10</t>
+  </si>
+  <si>
+    <t>Vidio Platinum 30 Hari</t>
+  </si>
+  <si>
+    <t>VID20</t>
+  </si>
+  <si>
+    <t>Vidio Platinum Extra 30 Hari</t>
+  </si>
+  <si>
+    <t>VID30</t>
+  </si>
+  <si>
+    <t>Vidio Platinum 3 Bulan</t>
+  </si>
+  <si>
+    <t>VID45</t>
+  </si>
+  <si>
+    <t>Vidio Platinum Extra 3 Bulan</t>
+  </si>
+  <si>
+    <t>VID55</t>
+  </si>
+  <si>
+    <t>Vidio Ultimate All Screen 30 Hari</t>
+  </si>
+  <si>
+    <t>VID555</t>
+  </si>
+  <si>
+    <t>Vidio Platinum 1 Tahun</t>
+  </si>
+  <si>
+    <t>VID890</t>
+  </si>
+  <si>
+    <t>Vidio Ultimate All Screen 3 Bulan</t>
+  </si>
+  <si>
+    <t>5GB</t>
+  </si>
+  <si>
+    <t>XL Data 5 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>8GB</t>
+  </si>
+  <si>
+    <t>XL Data 8 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Byu3</t>
+  </si>
+  <si>
+    <t>by.U 3.000</t>
+  </si>
+  <si>
+    <t>In017</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Kuota Harian 150 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>In1</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Kuota Harian 14 GB 14 Hari</t>
+  </si>
+  <si>
+    <t>In12</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Kuota Harian 60 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>In197</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Kuota Harian 28 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>Sm55</t>
+  </si>
+  <si>
+    <t>Smartfren Internet 20.000</t>
+  </si>
+  <si>
+    <t>Sm89</t>
+  </si>
+  <si>
+    <t>Smartfren Data 1 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>Sm898</t>
+  </si>
+  <si>
+    <t>Smartfren Data 1 GB 1 Hari</t>
+  </si>
+  <si>
+    <t>Smt56</t>
+  </si>
+  <si>
+    <t>Smartfren Internet 30.000</t>
+  </si>
+  <si>
+    <t>Smt565</t>
+  </si>
+  <si>
+    <t>Smartfren Data 3 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>X15</t>
+  </si>
+  <si>
+    <t>Xl 15.000</t>
+  </si>
+  <si>
+    <t>X25</t>
+  </si>
+  <si>
+    <t>Xl 25.000</t>
+  </si>
+  <si>
+    <t>X30</t>
+  </si>
+  <si>
+    <t>XL 30.000</t>
+  </si>
+  <si>
+    <t>X50</t>
+  </si>
+  <si>
+    <t>Xl 50.000</t>
+  </si>
+  <si>
+    <t>Zm67</t>
+  </si>
+  <si>
+    <t>Smartfren Internet 150.000</t>
+  </si>
+  <si>
+    <t>GIUSABOTHWM-S13</t>
+  </si>
+  <si>
+    <t>Blessing Of The Welkin Moon (USA)</t>
+  </si>
+  <si>
+    <t>op1</t>
+  </si>
+  <si>
+    <t>Overmortal</t>
+  </si>
+  <si>
+    <t>Overmortal 600 Vouchers (SEA)</t>
+  </si>
+  <si>
+    <t>op10</t>
+  </si>
+  <si>
+    <t>Overmortal 68000 Vouchers (SEA)</t>
+  </si>
+  <si>
+    <t>op2</t>
+  </si>
+  <si>
+    <t>Overmortal 1200 Vouchers (SEA)</t>
+  </si>
+  <si>
+    <t>op3</t>
+  </si>
+  <si>
+    <t>Overmortal 1800 Vouchers (SEA)</t>
+  </si>
+  <si>
+    <t>op4</t>
+  </si>
+  <si>
+    <t>Overmortal 3000 Vouchers (SEA)</t>
+  </si>
+  <si>
+    <t>op5</t>
+  </si>
+  <si>
+    <t>Overmortal 7000 Vouchers (SEA)</t>
+  </si>
+  <si>
+    <t>op6</t>
+  </si>
+  <si>
+    <t>Overmortal 9800 Vouchers (SEA)</t>
+  </si>
+  <si>
+    <t>op7</t>
+  </si>
+  <si>
+    <t>Overmortal 13600 Vouchers (SEA)</t>
+  </si>
+  <si>
+    <t>op8</t>
+  </si>
+  <si>
+    <t>Overmortal 19800 Vouchers (SEA)</t>
+  </si>
+  <si>
+    <t>op9</t>
+  </si>
+  <si>
+    <t>Overmortal 34000 Vouchers (SEA)</t>
+  </si>
+  <si>
+    <t>p1</t>
+  </si>
+  <si>
+    <t>Pokemon Unite</t>
+  </si>
+  <si>
+    <t>Pokemon Unite 24 Aeos Gems</t>
+  </si>
+  <si>
+    <t>P2</t>
+  </si>
+  <si>
+    <t>Pokemon Unite 60 Aeos Gems</t>
+  </si>
+  <si>
+    <t>P3</t>
+  </si>
+  <si>
+    <t>Pokemon Unite 245 + Bonus Aeos Gems</t>
+  </si>
+  <si>
+    <t>P4</t>
+  </si>
+  <si>
+    <t>Pokemon Unite 490 + Bonus Aeos Gems</t>
+  </si>
+  <si>
+    <t>P5</t>
+  </si>
+  <si>
+    <t>Pokemon Unite 1.220 + Bonus Aeos Gems</t>
+  </si>
+  <si>
+    <t>P6</t>
+  </si>
+  <si>
+    <t>Pokemon Unite 2.450 + Bonus Aeos Gems</t>
+  </si>
+  <si>
+    <t>P7</t>
+  </si>
+  <si>
+    <t>Pokemon Unite 3.050 + Bonus Aeos Gems</t>
+  </si>
+  <si>
+    <t>P8</t>
+  </si>
+  <si>
+    <t>Pokemon Unite 6.000 + Bonus Aeos Gems</t>
+  </si>
+  <si>
+    <t>Umum</t>
+  </si>
+  <si>
+    <t>Pokemon Unite 12 Aeos Gems</t>
+  </si>
+  <si>
+    <t>517t</t>
+  </si>
+  <si>
+    <t>Telkomsel Data 2.5 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>551p</t>
+  </si>
+  <si>
+    <t>FRAG Pro Shooter</t>
+  </si>
+  <si>
+    <t>FRAG Pro Shooter Rare Deadly Weapon Module</t>
+  </si>
+  <si>
+    <t>65p</t>
+  </si>
+  <si>
+    <t>FRAG Pro Shooter Small Equipment Offer</t>
+  </si>
+  <si>
+    <t>7gbtt</t>
+  </si>
+  <si>
+    <t>XL Data 7 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Aya5</t>
+  </si>
+  <si>
+    <t>FRAG Pro Shooter Epic Augment Core</t>
+  </si>
+  <si>
+    <t>c1</t>
+  </si>
+  <si>
+    <t>Captain Tsubasa Ace</t>
+  </si>
+  <si>
+    <t>Captain Tsubasa Ace 6 Golden Ball Pack</t>
+  </si>
+  <si>
+    <t>c2</t>
+  </si>
+  <si>
+    <t>Captain Tsubasa Ace 63 Golden Ball Pack</t>
+  </si>
+  <si>
+    <t>c3</t>
+  </si>
+  <si>
+    <t>Captain Tsubasa Ace 315 Golden Ball Pack</t>
+  </si>
+  <si>
+    <t>c4</t>
+  </si>
+  <si>
+    <t>Captain Tsubasa Ace 715 Golden Ball Pack</t>
+  </si>
+  <si>
+    <t>c5</t>
+  </si>
+  <si>
+    <t>Captain Tsubasa Ace 1.030 Golden Ball Pack</t>
+  </si>
+  <si>
+    <t>c6</t>
+  </si>
+  <si>
+    <t>Captain Tsubasa Ace 1.345 Golden Ball Pack</t>
+  </si>
+  <si>
+    <t>c7</t>
+  </si>
+  <si>
+    <t>Captain Tsubasa Ace 2.178 Golden Ball Pack</t>
+  </si>
+  <si>
+    <t>c8</t>
+  </si>
+  <si>
+    <t>Captain Tsubasa Ace 3.608 Golden Ball Pack</t>
+  </si>
+  <si>
+    <t>c9</t>
+  </si>
+  <si>
+    <t>Captain Tsubasa Ace 7.128 Golden Ball Pack</t>
+  </si>
+  <si>
+    <t>ffr5</t>
+  </si>
+  <si>
+    <t>FRAG Pro Shooter Common Deadly Weapon Module</t>
+  </si>
+  <si>
+    <t>frr1</t>
+  </si>
+  <si>
+    <t>FRAG Pro Shooter Unlock Stella</t>
+  </si>
+  <si>
+    <t>frr2</t>
+  </si>
+  <si>
+    <t>FRAG Pro Shooter Common Teamwork Module</t>
+  </si>
+  <si>
+    <t>frr3</t>
+  </si>
+  <si>
+    <t>FRAG Pro Shooter Common Survival Module</t>
+  </si>
+  <si>
+    <t>frr4</t>
+  </si>
+  <si>
+    <t>FRAG Pro Shooter Common One Man Army Module</t>
+  </si>
+  <si>
+    <t>Ganoa5</t>
+  </si>
+  <si>
+    <t>TIX ID</t>
+  </si>
+  <si>
+    <t>TIX ID 25.000</t>
+  </si>
+  <si>
+    <t>Gat5</t>
+  </si>
+  <si>
+    <t>TIX ID 10.000</t>
+  </si>
+  <si>
+    <t>Gat6</t>
+  </si>
+  <si>
+    <t>Axis Data 12 GB / 30 Hari</t>
+  </si>
+  <si>
+    <t>Gata5</t>
+  </si>
+  <si>
+    <t>LinkAja</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 10.000</t>
+  </si>
+  <si>
+    <t>Gr4</t>
+  </si>
+  <si>
+    <t>Axis Data 1 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Gtt5</t>
+  </si>
+  <si>
+    <t>FRAG Pro Shooter Rare One Man Army Module</t>
+  </si>
+  <si>
+    <t>Hagr55</t>
+  </si>
+  <si>
+    <t>i.saku</t>
+  </si>
+  <si>
+    <t>i.saku 75.000</t>
+  </si>
+  <si>
+    <t>HagY</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 100.000</t>
+  </si>
+  <si>
+    <t>Hat5</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 125.000</t>
+  </si>
+  <si>
+    <t>Hatat5</t>
+  </si>
+  <si>
+    <t>FRAG Pro Shooter Rare Teamwork Module</t>
+  </si>
+  <si>
+    <t>Hqgat6</t>
+  </si>
+  <si>
+    <t>i.saku 15.000</t>
+  </si>
+  <si>
+    <t>Iqhat5</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 200.000</t>
+  </si>
+  <si>
+    <t>Iwt4</t>
+  </si>
+  <si>
+    <t>TIX ID 500.000</t>
+  </si>
+  <si>
+    <t>Jay5</t>
+  </si>
+  <si>
+    <t>Cek Nama Pengguna LinkAja</t>
+  </si>
+  <si>
+    <t>Jayat4</t>
+  </si>
+  <si>
+    <t>i.saku 25.000</t>
+  </si>
+  <si>
+    <t>Oau5</t>
+  </si>
+  <si>
+    <t>AstraPay</t>
+  </si>
+  <si>
+    <t>Astrapay 10.000</t>
+  </si>
+  <si>
+    <t>OqhR5</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 150.000</t>
+  </si>
+  <si>
+    <t>Oqosy5</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 75.000</t>
+  </si>
+  <si>
+    <t>Owut5</t>
+  </si>
+  <si>
+    <t>Astrapay 20.000</t>
+  </si>
+  <si>
+    <t>Pah5</t>
+  </si>
+  <si>
+    <t>TIX ID 200.000</t>
+  </si>
+  <si>
+    <t>Pai5</t>
+  </si>
+  <si>
+    <t>TIX ID 50.000</t>
+  </si>
+  <si>
+    <t>Pqh55</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 500.000</t>
+  </si>
+  <si>
+    <t>Pqj5</t>
+  </si>
+  <si>
+    <t>TIX ID 100.000</t>
+  </si>
+  <si>
+    <t>Pwht5</t>
+  </si>
+  <si>
+    <t>i.saku 50.000</t>
+  </si>
+  <si>
+    <t>Pwjay6</t>
+  </si>
+  <si>
+    <t>i.saku 30.000</t>
+  </si>
+  <si>
+    <t>Qpnd4</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 250.000</t>
+  </si>
+  <si>
+    <t>Qpzy5</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 35.000</t>
+  </si>
+  <si>
+    <t>Rau5</t>
+  </si>
+  <si>
+    <t>Telkomsel Data 10 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>T425</t>
+  </si>
+  <si>
+    <t>FRAG Pro Shooter Rare Augment Blueprint</t>
+  </si>
+  <si>
+    <t>Tat45</t>
+  </si>
+  <si>
+    <t>Axis Data 2 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Tau5</t>
+  </si>
+  <si>
+    <t>Telkomsel Data 2 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>tqy5</t>
+  </si>
+  <si>
+    <t>FRAG Pro Shooter Rare Survival Module</t>
+  </si>
+  <si>
+    <t>Tt55</t>
+  </si>
+  <si>
+    <t>Telkomsel Data 15 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Uag6</t>
+  </si>
+  <si>
+    <t>Astrapay 50.000</t>
+  </si>
+  <si>
+    <t>Uayt</t>
+  </si>
+  <si>
+    <t>XL Data 3 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Uqt3</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 20.000</t>
+  </si>
+  <si>
+    <t>Uqy5</t>
+  </si>
+  <si>
+    <t>Astrapay 30.000</t>
+  </si>
+  <si>
+    <t>Uwyt5</t>
+  </si>
+  <si>
+    <t>Astrapay 15.000</t>
+  </si>
+  <si>
+    <t>Uwytq5</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 85.000</t>
+  </si>
+  <si>
+    <t>Uwywt</t>
+  </si>
+  <si>
+    <t>i.saku 20.000</t>
+  </si>
+  <si>
+    <t>UwywtRr</t>
+  </si>
+  <si>
+    <t>Astrapay 25.000</t>
+  </si>
+  <si>
+    <t>Ya5</t>
+  </si>
+  <si>
+    <t>Telkomsel Data 2.5 GB 5 Hari</t>
+  </si>
+  <si>
+    <t>Yaoa0</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 15.000</t>
+  </si>
+  <si>
+    <t>Yat44</t>
+  </si>
+  <si>
+    <t>XL Data 4 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Yat5t</t>
+  </si>
+  <si>
+    <t>Smartfren Data 2.5 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>Yay5</t>
+  </si>
+  <si>
+    <t>Telkomsel Data 20 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Yqtr2</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 50.000</t>
+  </si>
+  <si>
+    <t>Yqtu4</t>
+  </si>
+  <si>
+    <t>LinkAja Rp 25.000</t>
+  </si>
+  <si>
+    <t>Yuwo8</t>
+  </si>
+  <si>
+    <t>Axis Data 5 GB / 30 Hari</t>
+  </si>
+  <si>
+    <t>Ywt5</t>
+  </si>
+  <si>
+    <t>Telkomsel Data 8 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Jag4</t>
+  </si>
+  <si>
+    <t>Mirren Star Legends</t>
+  </si>
+  <si>
+    <t>Mirren Star Legends 300 Order Crystals</t>
+  </si>
+  <si>
+    <t>Jagfr</t>
+  </si>
+  <si>
+    <t>Mirren Star Legends 60 Order Crystals</t>
+  </si>
+  <si>
+    <t>Jah54</t>
+  </si>
+  <si>
+    <t>Mirren Star Legends 1980 Order Crystals</t>
+  </si>
+  <si>
+    <t>Jah88</t>
+  </si>
+  <si>
+    <t>Mirren Star Legends 980 Order Crystals</t>
+  </si>
+  <si>
+    <t>K2</t>
+  </si>
+  <si>
+    <t>KasPro</t>
+  </si>
+  <si>
+    <t>KasPro 15.000</t>
+  </si>
+  <si>
+    <t>K3</t>
+  </si>
+  <si>
+    <t>KasPro 20.000</t>
+  </si>
+  <si>
+    <t>K4</t>
+  </si>
+  <si>
+    <t>KasPro 25.000</t>
+  </si>
+  <si>
+    <t>K5</t>
+  </si>
+  <si>
+    <t>KasPro 30.000</t>
+  </si>
+  <si>
+    <t>K6</t>
+  </si>
+  <si>
+    <t>KasPro 35.000</t>
+  </si>
+  <si>
+    <t>K67</t>
+  </si>
+  <si>
+    <t>KasPro 75.000</t>
+  </si>
+  <si>
+    <t>K7</t>
+  </si>
+  <si>
+    <t>KasPro 50.000</t>
+  </si>
+  <si>
+    <t>Ka1</t>
+  </si>
+  <si>
+    <t>KasPro 10.000</t>
+  </si>
+  <si>
+    <t>Kah43</t>
+  </si>
+  <si>
+    <t>Mirren Star Legends 3280 Order Crystals</t>
+  </si>
+  <si>
+    <t>Kh</t>
+  </si>
+  <si>
+    <t>KasPro 80.000</t>
+  </si>
+  <si>
+    <t>Kh5</t>
+  </si>
+  <si>
+    <t>KasPro 90.000</t>
+  </si>
+  <si>
+    <t>Kha77</t>
+  </si>
+  <si>
+    <t>KasPro 100.000</t>
+  </si>
+  <si>
+    <t>Kwu55</t>
+  </si>
+  <si>
+    <t>Mirren Star Legends 6480 Order Crystals</t>
+  </si>
+  <si>
+    <t>Hat3</t>
+  </si>
+  <si>
+    <t>Tom and Jerry : Chase</t>
+  </si>
+  <si>
+    <t>Tom and Jerry: Chase 600 Diamond</t>
+  </si>
+  <si>
+    <t>Iwut5</t>
+  </si>
+  <si>
+    <t>Tom and Jerry: Chase 3000 Diamond</t>
+  </si>
+  <si>
+    <t>Jagat5</t>
+  </si>
+  <si>
+    <t>Tom and Jerry: Chase 60 Diamond</t>
+  </si>
+  <si>
+    <t>Jahr88</t>
+  </si>
+  <si>
+    <t>Tom and Jerry: Chase 1800 Diamond</t>
+  </si>
+  <si>
+    <t>Jhha5</t>
+  </si>
+  <si>
+    <t>Tom and Jerry: Chase 180 Diamond</t>
+  </si>
+  <si>
+    <t>Nzb3</t>
+  </si>
+  <si>
+    <t>Tom and Jerry: Chase 1200 Diamond</t>
+  </si>
+  <si>
+    <t>Pau4</t>
+  </si>
+  <si>
+    <t>Tom and Jerry: Chase 300 Diamond</t>
+  </si>
+  <si>
+    <t>ABBS-S1</t>
+  </si>
+  <si>
+    <t>Beginners select</t>
+  </si>
+  <si>
+    <t>AB60_6-S1</t>
+  </si>
+  <si>
+    <t>60 + 6 Bonds</t>
+  </si>
+  <si>
+    <t>ABQPBP-S1</t>
+  </si>
+  <si>
+    <t>Quarterly Premium Battle Pass</t>
+  </si>
+  <si>
+    <t>BSTUSLC-S126</t>
+  </si>
+  <si>
+    <t>Blood Strike</t>
+  </si>
+  <si>
+    <t>Ultra Skin Lucky Chest</t>
+  </si>
+  <si>
+    <t>BSTEVENT2-S126</t>
+  </si>
+  <si>
+    <t>Level Up Pass</t>
+  </si>
+  <si>
+    <t>BSTSPE-S126</t>
+  </si>
+  <si>
+    <t>Strike Pass Elite</t>
+  </si>
+  <si>
+    <t>BSTSPEP-S126</t>
+  </si>
+  <si>
+    <t>Strike Pass Elite Plus</t>
+  </si>
+  <si>
+    <t>CAPCUTPRIVATE7D-S1</t>
+  </si>
+  <si>
+    <t>CapCut Pro</t>
+  </si>
+  <si>
+    <t>Private Akun 7 Hari [ Garansi 5 Hari ]</t>
+  </si>
+  <si>
+    <t>FF5500-S13</t>
+  </si>
+  <si>
+    <t>5500 Diamonds</t>
+  </si>
+  <si>
+    <t>FF5600-S13</t>
+  </si>
+  <si>
+    <t>5600 Diamonds</t>
+  </si>
+  <si>
+    <t>FF6000-S13</t>
+  </si>
+  <si>
+    <t>6000 Diamonds</t>
+  </si>
+  <si>
+    <t>MLA54-S13</t>
+  </si>
+  <si>
+    <t>54 Diamonds (50 + 4 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA1045-S13</t>
+  </si>
+  <si>
+    <t>1045 Diamonds (912 + 133 Bonus)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO3850-S13</t>
+  </si>
+  <si>
+    <t>3850 UC</t>
+  </si>
+  <si>
+    <t>PUBGMINDO8100-S13</t>
+  </si>
+  <si>
+    <t>8100 UC</t>
+  </si>
+  <si>
+    <t>ROBVILOG10000-S17</t>
+  </si>
+  <si>
+    <t>10000 Robux</t>
+  </si>
+  <si>
+    <t>SOS2000-S13</t>
+  </si>
+  <si>
+    <t>SOS20000-S13</t>
+  </si>
+  <si>
+    <t>VPSNEVENTMARKETING1-S118</t>
+  </si>
+  <si>
+    <t>Preorder GTA VI Standard Edition</t>
+  </si>
+  <si>
+    <t>VPSNEVENTMARKETING2-S118</t>
+  </si>
+  <si>
+    <t>Preorder GTA VI Ultimate Edition</t>
+  </si>
+  <si>
+    <t>ABPBP-S1</t>
   </si>
   <si>
     <t>Premium Battle Pass</t>
   </si>
   <si>
-    <t>AB310-S13</t>
+    <t>AB310_25-S1</t>
   </si>
   <si>
     <t>310 + 25 Bonds</t>
   </si>
   <si>
-    <t>ABCCP-S13</t>
-[...5 lines deleted...]
-    <t>AB630-S13</t>
+    <t>AB630_45-S1</t>
   </si>
   <si>
     <t>630 + 45 Bonds</t>
   </si>
   <si>
-    <t>AB1580-S13</t>
-[...5 lines deleted...]
-    <t>AB3200-S13</t>
+    <t>AB3200_200-S1</t>
   </si>
   <si>
     <t>3200 + 200 Bonds</t>
   </si>
   <si>
-    <t>AB6500-S13</t>
+    <t>AB6500_320-S1</t>
   </si>
   <si>
     <t>6500 + 320 Bonds</t>
   </si>
   <si>
-    <t>BST100-S117</t>
-[...20 lines deleted...]
-    <t>BST600-S117</t>
+    <t>BST100-S1</t>
+  </si>
+  <si>
+    <t>100 + 5 Golds</t>
+  </si>
+  <si>
+    <t>BST300-S1</t>
+  </si>
+  <si>
+    <t>300 + 20 Golds</t>
+  </si>
+  <si>
+    <t>BST500-S1</t>
+  </si>
+  <si>
+    <t>500 + 40 Golds</t>
+  </si>
+  <si>
+    <t>BST600-S1</t>
   </si>
   <si>
     <t>600 + 45 Gold</t>
   </si>
   <si>
-    <t>BST800-S117</t>
+    <t>BST800-S1</t>
   </si>
   <si>
     <t>800 + 60 Gold</t>
   </si>
   <si>
-    <t>BST1000-S117</t>
-[...5 lines deleted...]
-    <t>BST1200-S117</t>
+    <t>BST1000-S1</t>
+  </si>
+  <si>
+    <t>1000 + 100 Golds</t>
+  </si>
+  <si>
+    <t>BST1200-S1</t>
   </si>
   <si>
     <t>1200 + 110 Gold</t>
   </si>
   <si>
-    <t>BST1500-S117</t>
+    <t>BST1500-S1</t>
   </si>
   <si>
     <t>1500 + 140 Gold</t>
   </si>
   <si>
-    <t>BST2000-S117</t>
-[...5 lines deleted...]
-    <t>BST2500-S117</t>
+    <t>BST2000-S1</t>
+  </si>
+  <si>
+    <t>2000 + 260 Golds</t>
+  </si>
+  <si>
+    <t>BST2500-S1</t>
   </si>
   <si>
     <t>2500 + 300 Gold</t>
   </si>
   <si>
-    <t>BST3000-S117</t>
+    <t>BST3000-S1</t>
   </si>
   <si>
     <t>3000 + 360 Gold</t>
   </si>
   <si>
-    <t>BST4000-S117</t>
+    <t>BST4000-S1</t>
   </si>
   <si>
     <t>4000 + 520 Gold</t>
   </si>
   <si>
-    <t>BST5000-S117</t>
-[...5 lines deleted...]
-    <t>BST6000-S117</t>
+    <t>BST5000-S1</t>
+  </si>
+  <si>
+    <t>5000 + 800 Golds</t>
+  </si>
+  <si>
+    <t>BST6000-S1</t>
   </si>
   <si>
     <t>6000 + 900 Gold</t>
   </si>
   <si>
-    <t>BST7000-S117</t>
+    <t>BST7000-S1</t>
   </si>
   <si>
     <t>7000 + 1060 Gold</t>
   </si>
   <si>
-    <t>BST8000-S117</t>
+    <t>BST8000-S1</t>
   </si>
   <si>
     <t>8000 + 1160 Gold</t>
   </si>
   <si>
-    <t>BST9000-S117</t>
+    <t>BST9000-S1</t>
   </si>
   <si>
     <t>9000 + 1260 Gold</t>
   </si>
   <si>
-    <t>BST10000-S117</t>
+    <t>BST10000-S1</t>
   </si>
   <si>
     <t>10000 + 1600 Gold</t>
   </si>
   <si>
-    <t>BST15000-S117</t>
+    <t>BST15000-S1</t>
   </si>
   <si>
     <t>15000 + 2400 Gold</t>
   </si>
   <si>
-    <t>BST20000-S117</t>
+    <t>BST20000-S1</t>
   </si>
   <si>
     <t>20000 + 3200 Gold</t>
   </si>
   <si>
-    <t>BST25000-S117</t>
+    <t>BST25000-S1</t>
   </si>
   <si>
     <t>25000 + 4000 Gold</t>
   </si>
   <si>
-    <t>BST50000-S117</t>
+    <t>BST50000-S1</t>
   </si>
   <si>
     <t>50000 + 8000 Gold</t>
   </si>
   <si>
-    <t>DF30-S18</t>
-[...2108 lines deleted...]
-    <t>PUBGMGLOBAL60-S11</t>
+    <t>CAPCUTPRIVATE30D-S1</t>
+  </si>
+  <si>
+    <t>Private Akun 30 Hari [ Garansi 25 Hari ] [ Reg Indonesia ]</t>
+  </si>
+  <si>
+    <t>GU80-S132</t>
+  </si>
+  <si>
+    <t>RC 80</t>
+  </si>
+  <si>
+    <t>GU250-S132</t>
+  </si>
+  <si>
+    <t>RC 250</t>
+  </si>
+  <si>
+    <t>GU450-S132</t>
+  </si>
+  <si>
+    <t>RC 450</t>
+  </si>
+  <si>
+    <t>GU920-S132</t>
+  </si>
+  <si>
+    <t>RC 920</t>
+  </si>
+  <si>
+    <t>GU1850-S132</t>
+  </si>
+  <si>
+    <t>RC 1.850</t>
+  </si>
+  <si>
+    <t>GU2800-S132</t>
+  </si>
+  <si>
+    <t>RC 2.800</t>
+  </si>
+  <si>
+    <t>GU4750-S132</t>
+  </si>
+  <si>
+    <t>RC 4.750</t>
+  </si>
+  <si>
+    <t>GU9600-S132</t>
+  </si>
+  <si>
+    <t>RC 9.600</t>
+  </si>
+  <si>
+    <t>GU33000-S132</t>
+  </si>
+  <si>
+    <t>RC 33.000</t>
+  </si>
+  <si>
+    <t>GU66500-S132</t>
+  </si>
+  <si>
+    <t>RC 66.500</t>
+  </si>
+  <si>
+    <t>PUBGMGLOBAL60UC-S13</t>
   </si>
   <si>
     <t>PUBG Mobile (GLOBAL)</t>
   </si>
   <si>
-    <t>60 UC (60 + 0)</t>
-[...590 lines deleted...]
-    <t>VPSNUSA5-S130</t>
+    <t>60 UC (60 + 0) Instant</t>
+  </si>
+  <si>
+    <t>PUBGMGLOBAL325UC-S13</t>
+  </si>
+  <si>
+    <t>325 UC (300 + 25) Instant</t>
+  </si>
+  <si>
+    <t>PUBGMGLOBAL660UC-S13</t>
+  </si>
+  <si>
+    <t>660 UC (600 + 60) Instant</t>
+  </si>
+  <si>
+    <t>PUBGMGLOBAL1800UC-S13</t>
+  </si>
+  <si>
+    <t>1800 UC (1500 + 300) Instant</t>
+  </si>
+  <si>
+    <t>PUBGMGLOBAL3850UC-S13</t>
+  </si>
+  <si>
+    <t>3850 UC (3000 + 850) Instant</t>
+  </si>
+  <si>
+    <t>PUBGMGLOBAL8100UC-S13</t>
+  </si>
+  <si>
+    <t>8100 UC (6000 + 2100) Instant</t>
+  </si>
+  <si>
+    <t>STEAMVND132500-S95</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code 132500 VND</t>
+  </si>
+  <si>
+    <t>STEAMVND265000-S95</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code 265000 VND</t>
+  </si>
+  <si>
+    <t>STEAMVND530000-S95</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code 530000 VND</t>
+  </si>
+  <si>
+    <t>STEAMVND800000-S95</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code 800000 VND</t>
+  </si>
+  <si>
+    <t>STEAMVND1320500-S95</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code 1320500 VND</t>
+  </si>
+  <si>
+    <t>VPSNUSA5-S16</t>
   </si>
   <si>
     <t>PSN USA 5 USD</t>
   </si>
   <si>
-    <t>VPSNIDR100000-S118</t>
-[...95 lines deleted...]
-    <t>VPSNUSA25-S130</t>
+    <t>VPSNUSA25-S16</t>
   </si>
   <si>
     <t>PSN USA 25 USD</t>
   </si>
   <si>
-    <t>VPSNTRY1000-S16</t>
-[...41 lines deleted...]
-    <t>VPSNUSA50-S130</t>
+    <t>VPSNUSA50-S16</t>
   </si>
   <si>
     <t>PSN USA 50 USD</t>
   </si>
   <si>
-    <t>VPSNTRY2000-S16</t>
-[...29 lines deleted...]
-    <t>VPSNUSA75-S130</t>
+    <t>VPSNUSA75-S16</t>
   </si>
   <si>
     <t>PSN USA 75 USD</t>
-  </si>
-[...3529 lines deleted...]
-    <t>IDR 12.000 STEAM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -7021,31694 +7012,31549 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I1091"/>
+  <dimension ref="A1:I1086"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H1091" sqref="H1091"/>
+      <selection activeCell="H1086" sqref="H1086"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="2">
-        <v>14019</v>
+        <v>13670</v>
       </c>
       <c r="F2" s="2">
-        <v>13886</v>
+        <v>13541</v>
       </c>
       <c r="G2" s="2">
-        <v>13754</v>
+        <v>13412</v>
       </c>
       <c r="H2" s="2">
-        <v>13622</v>
+        <v>13283</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="2">
-        <v>17268</v>
+        <v>17980</v>
       </c>
       <c r="F3" s="2">
-        <v>17106</v>
+        <v>17810</v>
       </c>
       <c r="G3" s="2">
-        <v>16943</v>
+        <v>17640</v>
       </c>
       <c r="H3" s="2">
-        <v>16780</v>
+        <v>17471</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
         <v>3</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>40880</v>
+        <v>40905</v>
       </c>
       <c r="F4" s="2">
-        <v>40494</v>
+        <v>40520</v>
       </c>
       <c r="G4" s="2">
-        <v>40109</v>
+        <v>40134</v>
       </c>
       <c r="H4" s="2">
-        <v>39723</v>
+        <v>39748</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
         <v>4</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2">
-        <v>70243</v>
+        <v>123325</v>
       </c>
       <c r="F5" s="2">
-        <v>69580</v>
+        <v>122161</v>
       </c>
       <c r="G5" s="2">
-        <v>68918</v>
+        <v>120998</v>
       </c>
       <c r="H5" s="2">
-        <v>68255</v>
+        <v>119834</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1">
         <v>5</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2">
-        <v>73974</v>
+        <v>380706</v>
       </c>
       <c r="F6" s="2">
-        <v>73276</v>
+        <v>377115</v>
       </c>
       <c r="G6" s="2">
-        <v>72578</v>
+        <v>373523</v>
       </c>
       <c r="H6" s="2">
-        <v>71881</v>
+        <v>369932</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
         <v>6</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E7" s="2">
-        <v>122584</v>
+        <v>6611</v>
       </c>
       <c r="F7" s="2">
-        <v>121427</v>
+        <v>6549</v>
       </c>
       <c r="G7" s="2">
-        <v>120271</v>
+        <v>6486</v>
       </c>
       <c r="H7" s="2">
-        <v>119114</v>
+        <v>6424</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
         <v>7</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" s="2">
-        <v>147922</v>
+        <v>13222</v>
       </c>
       <c r="F8" s="2">
-        <v>146526</v>
+        <v>13098</v>
       </c>
       <c r="G8" s="2">
-        <v>145131</v>
+        <v>12973</v>
       </c>
       <c r="H8" s="2">
-        <v>143735</v>
+        <v>12848</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1">
         <v>8</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E9" s="2">
-        <v>364479</v>
+        <v>66585</v>
       </c>
       <c r="F9" s="2">
-        <v>361040</v>
+        <v>65957</v>
       </c>
       <c r="G9" s="2">
-        <v>357602</v>
+        <v>65329</v>
       </c>
       <c r="H9" s="2">
-        <v>354163</v>
+        <v>64700</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1">
         <v>9</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E10" s="2">
-        <v>739499</v>
+        <v>96650</v>
       </c>
       <c r="F10" s="2">
-        <v>732523</v>
+        <v>95738</v>
       </c>
       <c r="G10" s="2">
-        <v>725547</v>
+        <v>94826</v>
       </c>
       <c r="H10" s="2">
-        <v>718570</v>
+        <v>93914</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1">
         <v>10</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E11" s="2">
-        <v>1478080</v>
+        <v>133327</v>
       </c>
       <c r="F11" s="2">
-        <v>1464136</v>
+        <v>132069</v>
       </c>
       <c r="G11" s="2">
-        <v>1450192</v>
+        <v>130811</v>
       </c>
       <c r="H11" s="2">
-        <v>1436247</v>
+        <v>129553</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1">
         <v>11</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="2">
-        <v>12780</v>
+        <v>266653</v>
       </c>
       <c r="F12" s="2">
-        <v>12660</v>
+        <v>264137</v>
       </c>
       <c r="G12" s="2">
-        <v>12539</v>
+        <v>261621</v>
       </c>
       <c r="H12" s="2">
-        <v>12419</v>
+        <v>259106</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1">
         <v>12</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="2">
-        <v>38340</v>
+        <v>333238</v>
       </c>
       <c r="F13" s="2">
-        <v>37979</v>
+        <v>330094</v>
       </c>
       <c r="G13" s="2">
-        <v>37617</v>
+        <v>326950</v>
       </c>
       <c r="H13" s="2">
-        <v>37255</v>
+        <v>323806</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1">
         <v>13</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="2">
-        <v>63900</v>
+        <v>666632</v>
       </c>
       <c r="F14" s="2">
-        <v>63297</v>
+        <v>660343</v>
       </c>
       <c r="G14" s="2">
-        <v>62694</v>
+        <v>654054</v>
       </c>
       <c r="H14" s="2">
-        <v>62091</v>
+        <v>647765</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1">
         <v>14</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="2">
-        <v>76680</v>
+        <v>1333263</v>
       </c>
       <c r="F15" s="2">
-        <v>75957</v>
+        <v>1320685</v>
       </c>
       <c r="G15" s="2">
-        <v>75234</v>
+        <v>1308107</v>
       </c>
       <c r="H15" s="2">
-        <v>74510</v>
+        <v>1295529</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1">
         <v>15</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E16" s="2">
-        <v>102241</v>
+        <v>19860</v>
       </c>
       <c r="F16" s="2">
-        <v>101277</v>
+        <v>19673</v>
       </c>
       <c r="G16" s="2">
-        <v>100312</v>
+        <v>19485</v>
       </c>
       <c r="H16" s="2">
-        <v>99348</v>
+        <v>19298</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1">
         <v>16</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E17" s="2">
-        <v>127800</v>
+        <v>97842</v>
       </c>
       <c r="F17" s="2">
-        <v>126594</v>
+        <v>96919</v>
       </c>
       <c r="G17" s="2">
-        <v>125389</v>
+        <v>95996</v>
       </c>
       <c r="H17" s="2">
-        <v>124183</v>
+        <v>95073</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1">
         <v>17</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E18" s="2">
-        <v>153361</v>
+        <v>97842</v>
       </c>
       <c r="F18" s="2">
-        <v>151914</v>
+        <v>96919</v>
       </c>
       <c r="G18" s="2">
-        <v>150467</v>
+        <v>95996</v>
       </c>
       <c r="H18" s="2">
-        <v>149020</v>
+        <v>95073</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1">
         <v>18</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E19" s="2">
-        <v>191700</v>
+        <v>308789</v>
       </c>
       <c r="F19" s="2">
-        <v>189891</v>
+        <v>305876</v>
       </c>
       <c r="G19" s="2">
-        <v>188083</v>
+        <v>302962</v>
       </c>
       <c r="H19" s="2">
-        <v>186274</v>
+        <v>300049</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1">
         <v>19</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E20" s="2">
-        <v>255599</v>
+        <v>595812</v>
       </c>
       <c r="F20" s="2">
-        <v>253188</v>
+        <v>590191</v>
       </c>
       <c r="G20" s="2">
-        <v>250776</v>
+        <v>584570</v>
       </c>
       <c r="H20" s="2">
-        <v>248365</v>
+        <v>578950</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1">
         <v>20</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E21" s="2">
-        <v>319500</v>
+        <v>997078</v>
       </c>
       <c r="F21" s="2">
-        <v>316486</v>
+        <v>987672</v>
       </c>
       <c r="G21" s="2">
-        <v>313472</v>
+        <v>978266</v>
       </c>
       <c r="H21" s="2">
-        <v>310457</v>
+        <v>968859</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1">
         <v>21</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E22" s="2">
-        <v>383399</v>
+        <v>1949668</v>
       </c>
       <c r="F22" s="2">
-        <v>379782</v>
+        <v>1931274</v>
       </c>
       <c r="G22" s="2">
-        <v>376165</v>
+        <v>1912881</v>
       </c>
       <c r="H22" s="2">
-        <v>372548</v>
+        <v>1894488</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E23" s="2">
-        <v>511199</v>
+        <v>13568</v>
       </c>
       <c r="F23" s="2">
-        <v>506376</v>
+        <v>13440</v>
       </c>
       <c r="G23" s="2">
-        <v>501554</v>
+        <v>13312</v>
       </c>
       <c r="H23" s="2">
-        <v>496731</v>
+        <v>13184</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C24" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E24" s="2">
-        <v>638999</v>
+        <v>33920</v>
       </c>
       <c r="F24" s="2">
-        <v>632970</v>
+        <v>33600</v>
       </c>
       <c r="G24" s="2">
-        <v>626942</v>
+        <v>33280</v>
       </c>
       <c r="H24" s="2">
-        <v>620914</v>
+        <v>32960</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E25" s="2">
-        <v>766799</v>
+        <v>61056</v>
       </c>
       <c r="F25" s="2">
-        <v>759565</v>
+        <v>60480</v>
       </c>
       <c r="G25" s="2">
-        <v>752331</v>
+        <v>59904</v>
       </c>
       <c r="H25" s="2">
-        <v>745097</v>
+        <v>59328</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E26" s="2">
-        <v>894598</v>
+        <v>237440</v>
       </c>
       <c r="F26" s="2">
-        <v>886158</v>
+        <v>235200</v>
       </c>
       <c r="G26" s="2">
-        <v>877718</v>
+        <v>232960</v>
       </c>
       <c r="H26" s="2">
-        <v>869279</v>
+        <v>230720</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E27" s="2">
-        <v>1022398</v>
+        <v>610560</v>
       </c>
       <c r="F27" s="2">
-        <v>1012752</v>
+        <v>604800</v>
       </c>
       <c r="G27" s="2">
-        <v>1003107</v>
+        <v>599040</v>
       </c>
       <c r="H27" s="2">
-        <v>993462</v>
+        <v>593280</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E28" s="2">
-        <v>1150198</v>
+        <v>56536</v>
       </c>
       <c r="F28" s="2">
-        <v>1139347</v>
+        <v>56003</v>
       </c>
       <c r="G28" s="2">
-        <v>1128496</v>
+        <v>55469</v>
       </c>
       <c r="H28" s="2">
-        <v>1117645</v>
+        <v>54936</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="E29" s="2">
-        <v>1277997</v>
+        <v>113072</v>
       </c>
       <c r="F29" s="2">
-        <v>1265941</v>
+        <v>112006</v>
       </c>
       <c r="G29" s="2">
-        <v>1253884</v>
+        <v>110939</v>
       </c>
       <c r="H29" s="2">
-        <v>1241828</v>
+        <v>109872</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E30" s="2">
-        <v>1916996</v>
+        <v>169610</v>
       </c>
       <c r="F30" s="2">
-        <v>1898911</v>
+        <v>168009</v>
       </c>
       <c r="G30" s="2">
-        <v>1880826</v>
+        <v>166409</v>
       </c>
       <c r="H30" s="2">
-        <v>1862742</v>
+        <v>164809</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="E31" s="2">
-        <v>2555996</v>
+        <v>226146</v>
       </c>
       <c r="F31" s="2">
-        <v>2531883</v>
+        <v>224012</v>
       </c>
       <c r="G31" s="2">
-        <v>2507770</v>
+        <v>221879</v>
       </c>
       <c r="H31" s="2">
-        <v>2483657</v>
+        <v>219745</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E32" s="2">
-        <v>3194995</v>
+        <v>282681</v>
       </c>
       <c r="F32" s="2">
-        <v>3164853</v>
+        <v>280014</v>
       </c>
       <c r="G32" s="2">
-        <v>3134712</v>
+        <v>277347</v>
       </c>
       <c r="H32" s="2">
-        <v>3104570</v>
+        <v>274680</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="E33" s="2">
-        <v>6389990</v>
+        <v>339217</v>
       </c>
       <c r="F33" s="2">
-        <v>6329707</v>
+        <v>336017</v>
       </c>
       <c r="G33" s="2">
-        <v>6269424</v>
+        <v>332817</v>
       </c>
       <c r="H33" s="2">
-        <v>6209141</v>
+        <v>329616</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E34" s="2">
-        <v>6611</v>
+        <v>392725</v>
       </c>
       <c r="F34" s="2">
-        <v>6549</v>
+        <v>389020</v>
       </c>
       <c r="G34" s="2">
-        <v>6486</v>
+        <v>385315</v>
       </c>
       <c r="H34" s="2">
-        <v>6424</v>
+        <v>381610</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E35" s="2">
-        <v>13222</v>
+        <v>449261</v>
       </c>
       <c r="F35" s="2">
-        <v>13098</v>
+        <v>445023</v>
       </c>
       <c r="G35" s="2">
-        <v>12973</v>
+        <v>440784</v>
       </c>
       <c r="H35" s="2">
-        <v>12848</v>
+        <v>436546</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1">
         <v>35</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E36" s="2">
-        <v>66585</v>
+        <v>505797</v>
       </c>
       <c r="F36" s="2">
-        <v>65957</v>
+        <v>501025</v>
       </c>
       <c r="G36" s="2">
-        <v>65329</v>
+        <v>496254</v>
       </c>
       <c r="H36" s="2">
-        <v>64700</v>
+        <v>491482</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E37" s="2">
-        <v>96650</v>
+        <v>564354</v>
       </c>
       <c r="F37" s="2">
-        <v>95738</v>
+        <v>559029</v>
       </c>
       <c r="G37" s="2">
-        <v>94826</v>
+        <v>553705</v>
       </c>
       <c r="H37" s="2">
-        <v>93914</v>
+        <v>548381</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E38" s="2">
-        <v>133327</v>
+        <v>618870</v>
       </c>
       <c r="F38" s="2">
-        <v>132069</v>
+        <v>613032</v>
       </c>
       <c r="G38" s="2">
-        <v>130811</v>
+        <v>607194</v>
       </c>
       <c r="H38" s="2">
-        <v>129553</v>
+        <v>601355</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E39" s="2">
-        <v>266653</v>
+        <v>620889</v>
       </c>
       <c r="F39" s="2">
-        <v>264137</v>
+        <v>615031</v>
       </c>
       <c r="G39" s="2">
-        <v>261621</v>
+        <v>609174</v>
       </c>
       <c r="H39" s="2">
-        <v>259106</v>
+        <v>603316</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E40" s="2">
-        <v>333238</v>
+        <v>677425</v>
       </c>
       <c r="F40" s="2">
-        <v>330094</v>
+        <v>671034</v>
       </c>
       <c r="G40" s="2">
-        <v>326950</v>
+        <v>664643</v>
       </c>
       <c r="H40" s="2">
-        <v>323806</v>
+        <v>658252</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E41" s="2">
-        <v>666632</v>
+        <v>790498</v>
       </c>
       <c r="F41" s="2">
-        <v>660343</v>
+        <v>783041</v>
       </c>
       <c r="G41" s="2">
-        <v>654054</v>
+        <v>775583</v>
       </c>
       <c r="H41" s="2">
-        <v>647765</v>
+        <v>768126</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E42" s="2">
-        <v>1333263</v>
+        <v>957078</v>
       </c>
       <c r="F42" s="2">
-        <v>1320685</v>
+        <v>948049</v>
       </c>
       <c r="G42" s="2">
-        <v>1308107</v>
+        <v>939020</v>
       </c>
       <c r="H42" s="2">
-        <v>1295529</v>
+        <v>929991</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>96</v>
+        <v>67</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E43" s="2">
-        <v>85954</v>
+        <v>1109524</v>
       </c>
       <c r="F43" s="2">
-        <v>85143</v>
+        <v>1099057</v>
       </c>
       <c r="G43" s="2">
-        <v>84333</v>
+        <v>1088590</v>
       </c>
       <c r="H43" s="2">
-        <v>83522</v>
+        <v>1078123</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>99</v>
+        <v>67</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E44" s="2">
-        <v>13568</v>
+        <v>1166060</v>
       </c>
       <c r="F44" s="2">
-        <v>13440</v>
+        <v>1155060</v>
       </c>
       <c r="G44" s="2">
-        <v>13312</v>
+        <v>1144059</v>
       </c>
       <c r="H44" s="2">
-        <v>13184</v>
+        <v>1133059</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>99</v>
+        <v>67</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E45" s="2">
-        <v>33920</v>
+        <v>1222597</v>
       </c>
       <c r="F45" s="2">
-        <v>33600</v>
+        <v>1211063</v>
       </c>
       <c r="G45" s="2">
-        <v>33280</v>
+        <v>1199529</v>
       </c>
       <c r="H45" s="2">
-        <v>32960</v>
+        <v>1187995</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>99</v>
+        <v>67</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E46" s="2">
-        <v>61056</v>
+        <v>1335669</v>
       </c>
       <c r="F46" s="2">
-        <v>60480</v>
+        <v>1323068</v>
       </c>
       <c r="G46" s="2">
-        <v>59904</v>
+        <v>1310468</v>
       </c>
       <c r="H46" s="2">
-        <v>59328</v>
+        <v>1297867</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>99</v>
+        <v>67</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E47" s="2">
-        <v>237440</v>
+        <v>1502249</v>
       </c>
       <c r="F47" s="2">
-        <v>235200</v>
+        <v>1488077</v>
       </c>
       <c r="G47" s="2">
-        <v>232960</v>
+        <v>1473905</v>
       </c>
       <c r="H47" s="2">
-        <v>230720</v>
+        <v>1459732</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1">
         <v>47</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>99</v>
+        <v>67</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E48" s="2">
-        <v>610560</v>
+        <v>1673877</v>
       </c>
       <c r="F48" s="2">
-        <v>604800</v>
+        <v>1658085</v>
       </c>
       <c r="G48" s="2">
-        <v>599040</v>
+        <v>1642294</v>
       </c>
       <c r="H48" s="2">
-        <v>593280</v>
+        <v>1626503</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>109</v>
       </c>
       <c r="C49" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D49" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="D49" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E49" s="2">
-        <v>56200</v>
+        <v>2219049</v>
       </c>
       <c r="F49" s="2">
-        <v>55670</v>
+        <v>2198114</v>
       </c>
       <c r="G49" s="2">
-        <v>55140</v>
+        <v>2177180</v>
       </c>
       <c r="H49" s="2">
-        <v>54610</v>
+        <v>2156245</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C50" s="1" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E50" s="2">
-        <v>112400</v>
+        <v>904</v>
       </c>
       <c r="F50" s="2">
-        <v>111340</v>
+        <v>896</v>
       </c>
       <c r="G50" s="2">
-        <v>110280</v>
+        <v>887</v>
       </c>
       <c r="H50" s="2">
-        <v>109219</v>
+        <v>879</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E51" s="2">
-        <v>168600</v>
+        <v>1698</v>
       </c>
       <c r="F51" s="2">
-        <v>167010</v>
+        <v>1682</v>
       </c>
       <c r="G51" s="2">
-        <v>165419</v>
+        <v>1666</v>
       </c>
       <c r="H51" s="2">
-        <v>163829</v>
+        <v>1650</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E52" s="2">
-        <v>224802</v>
+        <v>2541</v>
       </c>
       <c r="F52" s="2">
-        <v>222681</v>
+        <v>2517</v>
       </c>
       <c r="G52" s="2">
-        <v>220560</v>
+        <v>2493</v>
       </c>
       <c r="H52" s="2">
-        <v>218439</v>
+        <v>2469</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E53" s="2">
-        <v>281002</v>
+        <v>3387</v>
       </c>
       <c r="F53" s="2">
-        <v>278351</v>
+        <v>3355</v>
       </c>
       <c r="G53" s="2">
-        <v>275700</v>
+        <v>3323</v>
       </c>
       <c r="H53" s="2">
-        <v>273049</v>
+        <v>3291</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E54" s="2">
-        <v>337202</v>
+        <v>4232</v>
       </c>
       <c r="F54" s="2">
-        <v>334021</v>
+        <v>4192</v>
       </c>
       <c r="G54" s="2">
-        <v>330840</v>
+        <v>4152</v>
       </c>
       <c r="H54" s="2">
-        <v>327658</v>
+        <v>4112</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E55" s="2">
-        <v>390393</v>
+        <v>5077</v>
       </c>
       <c r="F55" s="2">
-        <v>386710</v>
+        <v>5030</v>
       </c>
       <c r="G55" s="2">
-        <v>383027</v>
+        <v>4982</v>
       </c>
       <c r="H55" s="2">
-        <v>379344</v>
+        <v>4934</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
         <v>55</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E56" s="2">
-        <v>446593</v>
+        <v>6295</v>
       </c>
       <c r="F56" s="2">
-        <v>442380</v>
+        <v>6236</v>
       </c>
       <c r="G56" s="2">
-        <v>438167</v>
+        <v>6177</v>
       </c>
       <c r="H56" s="2">
-        <v>433953</v>
+        <v>6117</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1">
         <v>56</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E57" s="2">
-        <v>502793</v>
+        <v>6774</v>
       </c>
       <c r="F57" s="2">
-        <v>498050</v>
+        <v>6711</v>
       </c>
       <c r="G57" s="2">
-        <v>493306</v>
+        <v>6647</v>
       </c>
       <c r="H57" s="2">
-        <v>488563</v>
+        <v>6583</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1">
         <v>57</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E58" s="2">
-        <v>561000</v>
+        <v>7620</v>
       </c>
       <c r="F58" s="2">
-        <v>555707</v>
+        <v>7548</v>
       </c>
       <c r="G58" s="2">
-        <v>550415</v>
+        <v>7477</v>
       </c>
       <c r="H58" s="2">
-        <v>545122</v>
+        <v>7405</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1">
         <v>58</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E59" s="2">
-        <v>615193</v>
+        <v>8467</v>
       </c>
       <c r="F59" s="2">
-        <v>609390</v>
+        <v>8387</v>
       </c>
       <c r="G59" s="2">
-        <v>603586</v>
+        <v>8308</v>
       </c>
       <c r="H59" s="2">
-        <v>597782</v>
+        <v>8228</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1">
         <v>59</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E60" s="2">
-        <v>617201</v>
+        <v>9078</v>
       </c>
       <c r="F60" s="2">
-        <v>611378</v>
+        <v>8992</v>
       </c>
       <c r="G60" s="2">
-        <v>605556</v>
+        <v>8907</v>
       </c>
       <c r="H60" s="2">
-        <v>599733</v>
+        <v>8821</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1">
         <v>60</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E61" s="2">
-        <v>673401</v>
+        <v>10833</v>
       </c>
       <c r="F61" s="2">
-        <v>667048</v>
+        <v>10731</v>
       </c>
       <c r="G61" s="2">
-        <v>660695</v>
+        <v>10629</v>
       </c>
       <c r="H61" s="2">
-        <v>654343</v>
+        <v>10527</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
         <v>61</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E62" s="2">
-        <v>785801</v>
+        <v>11818</v>
       </c>
       <c r="F62" s="2">
-        <v>778388</v>
+        <v>11706</v>
       </c>
       <c r="G62" s="2">
-        <v>770975</v>
+        <v>11595</v>
       </c>
       <c r="H62" s="2">
-        <v>763562</v>
+        <v>11483</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
         <v>62</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E63" s="2">
-        <v>951392</v>
+        <v>12572</v>
       </c>
       <c r="F63" s="2">
-        <v>942417</v>
+        <v>12453</v>
       </c>
       <c r="G63" s="2">
-        <v>933442</v>
+        <v>12334</v>
       </c>
       <c r="H63" s="2">
-        <v>924466</v>
+        <v>12216</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1">
         <v>63</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E64" s="2">
-        <v>1102932</v>
+        <v>14381</v>
       </c>
       <c r="F64" s="2">
-        <v>1092527</v>
+        <v>14245</v>
       </c>
       <c r="G64" s="2">
-        <v>1082122</v>
+        <v>14110</v>
       </c>
       <c r="H64" s="2">
-        <v>1071717</v>
+        <v>13974</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>142</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E65" s="2">
-        <v>1159132</v>
+        <v>15852</v>
       </c>
       <c r="F65" s="2">
-        <v>1148197</v>
+        <v>15703</v>
       </c>
       <c r="G65" s="2">
-        <v>1137262</v>
+        <v>15553</v>
       </c>
       <c r="H65" s="2">
-        <v>1126327</v>
+        <v>15404</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>144</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E66" s="2">
-        <v>1215332</v>
+        <v>17545</v>
       </c>
       <c r="F66" s="2">
-        <v>1203867</v>
+        <v>17380</v>
       </c>
       <c r="G66" s="2">
-        <v>1192402</v>
+        <v>17214</v>
       </c>
       <c r="H66" s="2">
-        <v>1180936</v>
+        <v>17049</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
         <v>66</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E67" s="2">
-        <v>1327735</v>
+        <v>17491</v>
       </c>
       <c r="F67" s="2">
-        <v>1315209</v>
+        <v>17326</v>
       </c>
       <c r="G67" s="2">
-        <v>1302683</v>
+        <v>17161</v>
       </c>
       <c r="H67" s="2">
-        <v>1290157</v>
+        <v>16996</v>
       </c>
       <c r="I67" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="1">
         <v>67</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>148</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E68" s="2">
-        <v>1493325</v>
+        <v>19062</v>
       </c>
       <c r="F68" s="2">
-        <v>1479237</v>
+        <v>18882</v>
       </c>
       <c r="G68" s="2">
-        <v>1465149</v>
+        <v>18702</v>
       </c>
       <c r="H68" s="2">
-        <v>1451061</v>
+        <v>18522</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1">
         <v>68</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>150</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E69" s="2">
-        <v>1663933</v>
+        <v>20428</v>
       </c>
       <c r="F69" s="2">
-        <v>1648235</v>
+        <v>20236</v>
       </c>
       <c r="G69" s="2">
-        <v>1632538</v>
+        <v>20043</v>
       </c>
       <c r="H69" s="2">
-        <v>1616840</v>
+        <v>19850</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1">
         <v>69</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>152</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>153</v>
       </c>
       <c r="E70" s="2">
-        <v>2205865</v>
+        <v>22137</v>
       </c>
       <c r="F70" s="2">
-        <v>2185055</v>
+        <v>21928</v>
       </c>
       <c r="G70" s="2">
-        <v>2164245</v>
+        <v>21719</v>
       </c>
       <c r="H70" s="2">
-        <v>2143435</v>
+        <v>21511</v>
       </c>
       <c r="I70" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1">
         <v>70</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>154</v>
       </c>
       <c r="C71" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D71" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="D71" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E71" s="2">
-        <v>904</v>
+        <v>22621</v>
       </c>
       <c r="F71" s="2">
-        <v>896</v>
+        <v>22408</v>
       </c>
       <c r="G71" s="2">
-        <v>887</v>
+        <v>22195</v>
       </c>
       <c r="H71" s="2">
-        <v>879</v>
+        <v>21981</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1">
         <v>71</v>
       </c>
       <c r="B72" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D72" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="C72" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E72" s="2">
-        <v>1785</v>
+        <v>24241</v>
       </c>
       <c r="F72" s="2">
-        <v>1768</v>
+        <v>24012</v>
       </c>
       <c r="G72" s="2">
-        <v>1751</v>
+        <v>23784</v>
       </c>
       <c r="H72" s="2">
-        <v>1735</v>
+        <v>23555</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1">
         <v>72</v>
       </c>
       <c r="B73" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D73" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="C73" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E73" s="2">
-        <v>1897</v>
+        <v>24313</v>
       </c>
       <c r="F73" s="2">
-        <v>1880</v>
+        <v>24084</v>
       </c>
       <c r="G73" s="2">
-        <v>1862</v>
+        <v>23854</v>
       </c>
       <c r="H73" s="2">
-        <v>1844</v>
+        <v>23625</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1">
         <v>73</v>
       </c>
       <c r="B74" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="C74" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E74" s="2">
-        <v>2649</v>
+        <v>26617</v>
       </c>
       <c r="F74" s="2">
-        <v>2624</v>
+        <v>26366</v>
       </c>
       <c r="G74" s="2">
-        <v>2599</v>
+        <v>26114</v>
       </c>
       <c r="H74" s="2">
-        <v>2574</v>
+        <v>25863</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1">
         <v>74</v>
       </c>
       <c r="B75" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D75" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="C75" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E75" s="2">
-        <v>3530</v>
+        <v>29542</v>
       </c>
       <c r="F75" s="2">
-        <v>3497</v>
+        <v>29264</v>
       </c>
       <c r="G75" s="2">
-        <v>3463</v>
+        <v>28985</v>
       </c>
       <c r="H75" s="2">
-        <v>3430</v>
+        <v>28706</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
         <v>75</v>
       </c>
       <c r="B76" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D76" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="C76" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E76" s="2">
-        <v>4412</v>
+        <v>29955</v>
       </c>
       <c r="F76" s="2">
-        <v>4370</v>
+        <v>29672</v>
       </c>
       <c r="G76" s="2">
-        <v>4328</v>
+        <v>29389</v>
       </c>
       <c r="H76" s="2">
-        <v>4287</v>
+        <v>29107</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
         <v>76</v>
       </c>
       <c r="B77" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D77" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="C77" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E77" s="2">
-        <v>5293</v>
+        <v>32266</v>
       </c>
       <c r="F77" s="2">
-        <v>5243</v>
+        <v>31962</v>
       </c>
       <c r="G77" s="2">
-        <v>5193</v>
+        <v>31658</v>
       </c>
       <c r="H77" s="2">
-        <v>5143</v>
+        <v>31353</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1">
         <v>77</v>
       </c>
       <c r="B78" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D78" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="C78" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E78" s="2">
-        <v>6629</v>
+        <v>34013</v>
       </c>
       <c r="F78" s="2">
-        <v>6567</v>
+        <v>33692</v>
       </c>
       <c r="G78" s="2">
-        <v>6504</v>
+        <v>33372</v>
       </c>
       <c r="H78" s="2">
-        <v>6442</v>
+        <v>33051</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1">
         <v>78</v>
       </c>
       <c r="B79" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D79" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="C79" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E79" s="2">
-        <v>6900</v>
+        <v>39402</v>
       </c>
       <c r="F79" s="2">
-        <v>6834</v>
+        <v>39031</v>
       </c>
       <c r="G79" s="2">
-        <v>6769</v>
+        <v>38659</v>
       </c>
       <c r="H79" s="2">
-        <v>6704</v>
+        <v>38287</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1">
         <v>79</v>
       </c>
       <c r="B80" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D80" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="C80" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E80" s="2">
-        <v>8045</v>
+        <v>38517</v>
       </c>
       <c r="F80" s="2">
-        <v>7970</v>
+        <v>38154</v>
       </c>
       <c r="G80" s="2">
-        <v>7894</v>
+        <v>37790</v>
       </c>
       <c r="H80" s="2">
-        <v>7818</v>
+        <v>37427</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1">
         <v>80</v>
       </c>
       <c r="B81" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D81" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="C81" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E81" s="2">
-        <v>8915</v>
+        <v>45388</v>
       </c>
       <c r="F81" s="2">
-        <v>8831</v>
+        <v>44960</v>
       </c>
       <c r="G81" s="2">
-        <v>8746</v>
+        <v>44532</v>
       </c>
       <c r="H81" s="2">
-        <v>8662</v>
+        <v>44104</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1">
         <v>81</v>
       </c>
       <c r="B82" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D82" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="C82" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E82" s="2">
-        <v>9567</v>
+        <v>46235</v>
       </c>
       <c r="F82" s="2">
-        <v>9476</v>
+        <v>45799</v>
       </c>
       <c r="G82" s="2">
-        <v>9386</v>
+        <v>45363</v>
       </c>
       <c r="H82" s="2">
-        <v>9296</v>
+        <v>44927</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="1">
         <v>82</v>
       </c>
       <c r="B83" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D83" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="C83" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E83" s="2">
-        <v>9789</v>
+        <v>48774</v>
       </c>
       <c r="F83" s="2">
-        <v>9697</v>
+        <v>48314</v>
       </c>
       <c r="G83" s="2">
-        <v>9604</v>
+        <v>47854</v>
       </c>
       <c r="H83" s="2">
-        <v>9512</v>
+        <v>47393</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1">
         <v>83</v>
       </c>
       <c r="B84" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D84" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="C84" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E84" s="2">
-        <v>10833</v>
+        <v>54984</v>
       </c>
       <c r="F84" s="2">
-        <v>10731</v>
+        <v>54466</v>
       </c>
       <c r="G84" s="2">
-        <v>10629</v>
+        <v>53947</v>
       </c>
       <c r="H84" s="2">
-        <v>10527</v>
+        <v>53428</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1">
         <v>84</v>
       </c>
       <c r="B85" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D85" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="C85" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E85" s="2">
-        <v>11818</v>
+        <v>59090</v>
       </c>
       <c r="F85" s="2">
-        <v>11706</v>
+        <v>58532</v>
       </c>
       <c r="G85" s="2">
-        <v>11595</v>
+        <v>57975</v>
       </c>
       <c r="H85" s="2">
-        <v>11483</v>
+        <v>57417</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="1">
         <v>85</v>
       </c>
       <c r="B86" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D86" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="C86" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E86" s="2">
-        <v>13089</v>
+        <v>61230</v>
       </c>
       <c r="F86" s="2">
-        <v>12965</v>
+        <v>60652</v>
       </c>
       <c r="G86" s="2">
-        <v>12842</v>
+        <v>60075</v>
       </c>
       <c r="H86" s="2">
-        <v>12718</v>
+        <v>59497</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1">
         <v>86</v>
       </c>
       <c r="B87" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D87" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="C87" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E87" s="2">
-        <v>14392</v>
+        <v>69463</v>
       </c>
       <c r="F87" s="2">
-        <v>14256</v>
+        <v>68808</v>
       </c>
       <c r="G87" s="2">
-        <v>14120</v>
+        <v>68152</v>
       </c>
       <c r="H87" s="2">
-        <v>13984</v>
+        <v>67497</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1">
         <v>87</v>
       </c>
       <c r="B88" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D88" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="C88" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E88" s="2">
-        <v>16298</v>
+        <v>69918</v>
       </c>
       <c r="F88" s="2">
-        <v>16144</v>
+        <v>69258</v>
       </c>
       <c r="G88" s="2">
-        <v>15990</v>
+        <v>68598</v>
       </c>
       <c r="H88" s="2">
-        <v>15836</v>
+        <v>67939</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1">
         <v>88</v>
       </c>
       <c r="B89" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D89" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="C89" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E89" s="2">
-        <v>17928</v>
+        <v>67752</v>
       </c>
       <c r="F89" s="2">
-        <v>17759</v>
+        <v>67113</v>
       </c>
       <c r="G89" s="2">
-        <v>17590</v>
+        <v>66474</v>
       </c>
       <c r="H89" s="2">
-        <v>17420</v>
+        <v>65835</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1">
         <v>89</v>
       </c>
       <c r="B90" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D90" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="C90" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E90" s="2">
-        <v>18303</v>
+        <v>66072</v>
       </c>
       <c r="F90" s="2">
-        <v>18130</v>
+        <v>65449</v>
       </c>
       <c r="G90" s="2">
-        <v>17958</v>
+        <v>64825</v>
       </c>
       <c r="H90" s="2">
-        <v>17785</v>
+        <v>64202</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="1">
         <v>90</v>
       </c>
       <c r="B91" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D91" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="C91" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E91" s="2">
-        <v>19241</v>
+        <v>66919</v>
       </c>
       <c r="F91" s="2">
-        <v>19060</v>
+        <v>66288</v>
       </c>
       <c r="G91" s="2">
-        <v>18878</v>
+        <v>65656</v>
       </c>
       <c r="H91" s="2">
-        <v>18697</v>
+        <v>65025</v>
       </c>
       <c r="I91" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="1">
         <v>91</v>
       </c>
       <c r="B92" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D92" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="C92" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E92" s="2">
-        <v>20110</v>
+        <v>76809</v>
       </c>
       <c r="F92" s="2">
-        <v>19921</v>
+        <v>76084</v>
       </c>
       <c r="G92" s="2">
-        <v>19731</v>
+        <v>75359</v>
       </c>
       <c r="H92" s="2">
-        <v>19541</v>
+        <v>74635</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1">
         <v>92</v>
       </c>
       <c r="B93" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D93" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="C93" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E93" s="2">
-        <v>20408</v>
+        <v>78778</v>
       </c>
       <c r="F93" s="2">
-        <v>20216</v>
+        <v>78035</v>
       </c>
       <c r="G93" s="2">
-        <v>20023</v>
+        <v>77292</v>
       </c>
       <c r="H93" s="2">
-        <v>19831</v>
+        <v>76549</v>
       </c>
       <c r="I93" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1">
         <v>93</v>
       </c>
       <c r="B94" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D94" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="C94" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E94" s="2">
-        <v>22067</v>
+        <v>84530</v>
       </c>
       <c r="F94" s="2">
-        <v>21859</v>
+        <v>83732</v>
       </c>
       <c r="G94" s="2">
-        <v>21651</v>
+        <v>82935</v>
       </c>
       <c r="H94" s="2">
-        <v>21443</v>
+        <v>82137</v>
       </c>
       <c r="I94" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="1">
         <v>94</v>
       </c>
       <c r="B95" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D95" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="C95" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E95" s="2">
-        <v>23262</v>
+        <v>83743</v>
       </c>
       <c r="F95" s="2">
-        <v>23042</v>
+        <v>82953</v>
       </c>
       <c r="G95" s="2">
-        <v>22823</v>
+        <v>82163</v>
       </c>
       <c r="H95" s="2">
-        <v>22603</v>
+        <v>81373</v>
       </c>
       <c r="I95" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1">
         <v>95</v>
       </c>
       <c r="B96" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D96" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="C96" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E96" s="2">
-        <v>25712</v>
+        <v>88621</v>
       </c>
       <c r="F96" s="2">
-        <v>25470</v>
+        <v>87785</v>
       </c>
       <c r="G96" s="2">
-        <v>25227</v>
+        <v>86949</v>
       </c>
       <c r="H96" s="2">
-        <v>24985</v>
+        <v>86113</v>
       </c>
       <c r="I96" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1">
         <v>96</v>
       </c>
       <c r="B97" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D97" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="C97" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E97" s="2">
-        <v>25869</v>
+        <v>89811</v>
       </c>
       <c r="F97" s="2">
-        <v>25625</v>
+        <v>88963</v>
       </c>
       <c r="G97" s="2">
-        <v>25381</v>
+        <v>88116</v>
       </c>
       <c r="H97" s="2">
-        <v>25137</v>
+        <v>87269</v>
       </c>
       <c r="I97" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="1">
         <v>97</v>
       </c>
       <c r="B98" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D98" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="C98" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E98" s="2">
-        <v>29004</v>
+        <v>98466</v>
       </c>
       <c r="F98" s="2">
-        <v>28730</v>
+        <v>97537</v>
       </c>
       <c r="G98" s="2">
-        <v>28456</v>
+        <v>96608</v>
       </c>
       <c r="H98" s="2">
-        <v>28183</v>
+        <v>95679</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1">
         <v>98</v>
       </c>
       <c r="B99" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D99" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="C99" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E99" s="2">
-        <v>29542</v>
+        <v>94576</v>
       </c>
       <c r="F99" s="2">
-        <v>29264</v>
+        <v>93684</v>
       </c>
       <c r="G99" s="2">
-        <v>28985</v>
+        <v>92792</v>
       </c>
       <c r="H99" s="2">
-        <v>28706</v>
+        <v>91900</v>
       </c>
       <c r="I99" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1">
         <v>99</v>
       </c>
       <c r="B100" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D100" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="C100" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E100" s="2">
-        <v>29955</v>
+        <v>106340</v>
       </c>
       <c r="F100" s="2">
-        <v>29672</v>
+        <v>105337</v>
       </c>
       <c r="G100" s="2">
-        <v>29389</v>
+        <v>104334</v>
       </c>
       <c r="H100" s="2">
-        <v>29107</v>
+        <v>103331</v>
       </c>
       <c r="I100" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="1">
         <v>100</v>
       </c>
       <c r="B101" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D101" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="C101" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E101" s="2">
-        <v>34270</v>
+        <v>101961</v>
       </c>
       <c r="F101" s="2">
-        <v>33947</v>
+        <v>101000</v>
       </c>
       <c r="G101" s="2">
-        <v>33623</v>
+        <v>100038</v>
       </c>
       <c r="H101" s="2">
-        <v>33300</v>
+        <v>99076</v>
       </c>
       <c r="I101" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="1">
         <v>101</v>
       </c>
       <c r="B102" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D102" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="C102" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E102" s="2">
-        <v>35556</v>
+        <v>108309</v>
       </c>
       <c r="F102" s="2">
-        <v>35220</v>
+        <v>107287</v>
       </c>
       <c r="G102" s="2">
-        <v>34885</v>
+        <v>106265</v>
       </c>
       <c r="H102" s="2">
-        <v>34549</v>
+        <v>105243</v>
       </c>
       <c r="I102" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1">
         <v>102</v>
       </c>
       <c r="B103" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D103" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="C103" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E103" s="2">
-        <v>39402</v>
+        <v>118153</v>
       </c>
       <c r="F103" s="2">
-        <v>39031</v>
+        <v>117038</v>
       </c>
       <c r="G103" s="2">
-        <v>38659</v>
+        <v>115924</v>
       </c>
       <c r="H103" s="2">
-        <v>38287</v>
+        <v>114809</v>
       </c>
       <c r="I103" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="1">
         <v>103</v>
       </c>
       <c r="B104" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D104" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="C104" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E104" s="2">
-        <v>41476</v>
+        <v>118755</v>
       </c>
       <c r="F104" s="2">
-        <v>41084</v>
+        <v>117635</v>
       </c>
       <c r="G104" s="2">
-        <v>40693</v>
+        <v>116514</v>
       </c>
       <c r="H104" s="2">
-        <v>40302</v>
+        <v>115394</v>
       </c>
       <c r="I104" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="1">
         <v>104</v>
       </c>
       <c r="B105" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D105" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="C105" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E105" s="2">
-        <v>46747</v>
+        <v>127996</v>
       </c>
       <c r="F105" s="2">
-        <v>46306</v>
+        <v>126789</v>
       </c>
       <c r="G105" s="2">
-        <v>45865</v>
+        <v>125581</v>
       </c>
       <c r="H105" s="2">
-        <v>45424</v>
+        <v>124374</v>
       </c>
       <c r="I105" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="1">
         <v>105</v>
       </c>
       <c r="B106" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D106" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="C106" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E106" s="2">
-        <v>48703</v>
+        <v>137840</v>
       </c>
       <c r="F106" s="2">
-        <v>48243</v>
+        <v>136540</v>
       </c>
       <c r="G106" s="2">
-        <v>47784</v>
+        <v>135240</v>
       </c>
       <c r="H106" s="2">
-        <v>47324</v>
+        <v>133939</v>
       </c>
       <c r="I106" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="1">
         <v>106</v>
       </c>
       <c r="B107" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D107" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="C107" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E107" s="2">
-        <v>50726</v>
+        <v>136675</v>
       </c>
       <c r="F107" s="2">
-        <v>50248</v>
+        <v>135386</v>
       </c>
       <c r="G107" s="2">
-        <v>49769</v>
+        <v>134097</v>
       </c>
       <c r="H107" s="2">
-        <v>49291</v>
+        <v>132807</v>
       </c>
       <c r="I107" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="1">
         <v>107</v>
       </c>
       <c r="B108" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D108" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="C108" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E108" s="2">
-        <v>57330</v>
+        <v>136957</v>
       </c>
       <c r="F108" s="2">
-        <v>56789</v>
+        <v>135665</v>
       </c>
       <c r="G108" s="2">
-        <v>56248</v>
+        <v>134373</v>
       </c>
       <c r="H108" s="2">
-        <v>55708</v>
+        <v>133081</v>
       </c>
       <c r="I108" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="1">
         <v>108</v>
       </c>
       <c r="B109" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D109" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="C109" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E109" s="2">
-        <v>59090</v>
+        <v>147244</v>
       </c>
       <c r="F109" s="2">
-        <v>58532</v>
+        <v>145854</v>
       </c>
       <c r="G109" s="2">
-        <v>57975</v>
+        <v>144465</v>
       </c>
       <c r="H109" s="2">
-        <v>57417</v>
+        <v>143076</v>
       </c>
       <c r="I109" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="1">
         <v>109</v>
       </c>
       <c r="B110" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D110" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="C110" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E110" s="2">
-        <v>65760</v>
+        <v>154255</v>
       </c>
       <c r="F110" s="2">
-        <v>65140</v>
+        <v>152800</v>
       </c>
       <c r="G110" s="2">
-        <v>64520</v>
+        <v>151345</v>
       </c>
       <c r="H110" s="2">
-        <v>63899</v>
+        <v>149890</v>
       </c>
       <c r="I110" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="1">
         <v>110</v>
       </c>
       <c r="B111" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D111" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="C111" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E111" s="2">
-        <v>69463</v>
+        <v>166506</v>
       </c>
       <c r="F111" s="2">
-        <v>68808</v>
+        <v>164935</v>
       </c>
       <c r="G111" s="2">
-        <v>68152</v>
+        <v>163364</v>
       </c>
       <c r="H111" s="2">
-        <v>67497</v>
+        <v>161793</v>
       </c>
       <c r="I111" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="1">
         <v>111</v>
       </c>
       <c r="B112" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D112" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="C112" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E112" s="2">
-        <v>69918</v>
+        <v>165868</v>
       </c>
       <c r="F112" s="2">
-        <v>69258</v>
+        <v>164303</v>
       </c>
       <c r="G112" s="2">
-        <v>68598</v>
+        <v>162738</v>
       </c>
       <c r="H112" s="2">
-        <v>67939</v>
+        <v>161173</v>
       </c>
       <c r="I112" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="1">
         <v>112</v>
       </c>
       <c r="B113" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D113" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="C113" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E113" s="2">
-        <v>71360</v>
+        <v>196901</v>
       </c>
       <c r="F113" s="2">
-        <v>70687</v>
+        <v>195044</v>
       </c>
       <c r="G113" s="2">
-        <v>70014</v>
+        <v>193186</v>
       </c>
       <c r="H113" s="2">
-        <v>69341</v>
+        <v>191329</v>
       </c>
       <c r="I113" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="1">
         <v>113</v>
       </c>
       <c r="B114" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D114" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="C114" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E114" s="2">
-        <v>72279</v>
+        <v>196901</v>
       </c>
       <c r="F114" s="2">
-        <v>71597</v>
+        <v>195044</v>
       </c>
       <c r="G114" s="2">
-        <v>70916</v>
+        <v>193186</v>
       </c>
       <c r="H114" s="2">
-        <v>70234</v>
+        <v>191329</v>
       </c>
       <c r="I114" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="1">
         <v>114</v>
       </c>
       <c r="B115" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D115" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="C115" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E115" s="2">
-        <v>72768</v>
+        <v>205593</v>
       </c>
       <c r="F115" s="2">
-        <v>72081</v>
+        <v>203654</v>
       </c>
       <c r="G115" s="2">
-        <v>71395</v>
+        <v>201714</v>
       </c>
       <c r="H115" s="2">
-        <v>70708</v>
+        <v>199775</v>
       </c>
       <c r="I115" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="1">
         <v>115</v>
       </c>
       <c r="B116" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D116" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="C116" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E116" s="2">
-        <v>76809</v>
+        <v>208201</v>
       </c>
       <c r="F116" s="2">
-        <v>76084</v>
+        <v>206237</v>
       </c>
       <c r="G116" s="2">
-        <v>75359</v>
+        <v>204273</v>
       </c>
       <c r="H116" s="2">
-        <v>74635</v>
+        <v>202308</v>
       </c>
       <c r="I116" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="1">
         <v>116</v>
       </c>
       <c r="B117" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D117" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="C117" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E117" s="2">
-        <v>78778</v>
+        <v>217979</v>
       </c>
       <c r="F117" s="2">
-        <v>78035</v>
+        <v>215923</v>
       </c>
       <c r="G117" s="2">
-        <v>77292</v>
+        <v>213867</v>
       </c>
       <c r="H117" s="2">
-        <v>76549</v>
+        <v>211810</v>
       </c>
       <c r="I117" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="1">
         <v>117</v>
       </c>
       <c r="B118" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D118" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="C118" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E118" s="2">
-        <v>84530</v>
+        <v>248456</v>
       </c>
       <c r="F118" s="2">
-        <v>83732</v>
+        <v>246112</v>
       </c>
       <c r="G118" s="2">
-        <v>82935</v>
+        <v>243768</v>
       </c>
       <c r="H118" s="2">
-        <v>82137</v>
+        <v>241424</v>
       </c>
       <c r="I118" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="1">
         <v>118</v>
       </c>
       <c r="B119" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D119" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="C119" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E119" s="2">
-        <v>87627</v>
+        <v>258832</v>
       </c>
       <c r="F119" s="2">
-        <v>86800</v>
+        <v>256390</v>
       </c>
       <c r="G119" s="2">
-        <v>85974</v>
+        <v>253948</v>
       </c>
       <c r="H119" s="2">
-        <v>85147</v>
+        <v>251506</v>
       </c>
       <c r="I119" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="1">
         <v>119</v>
       </c>
       <c r="B120" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D120" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="C120" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E120" s="2">
-        <v>88621</v>
+        <v>273174</v>
       </c>
       <c r="F120" s="2">
-        <v>87785</v>
+        <v>270597</v>
       </c>
       <c r="G120" s="2">
-        <v>86949</v>
+        <v>268019</v>
       </c>
       <c r="H120" s="2">
-        <v>86113</v>
+        <v>265442</v>
       </c>
       <c r="I120" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="1">
         <v>120</v>
       </c>
       <c r="B121" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D121" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="C121" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E121" s="2">
-        <v>89811</v>
+        <v>274667</v>
       </c>
       <c r="F121" s="2">
-        <v>88963</v>
+        <v>272076</v>
       </c>
       <c r="G121" s="2">
-        <v>88116</v>
+        <v>269485</v>
       </c>
       <c r="H121" s="2">
-        <v>87269</v>
+        <v>266894</v>
       </c>
       <c r="I121" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="1">
         <v>121</v>
       </c>
       <c r="B122" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D122" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="C122" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E122" s="2">
-        <v>98466</v>
+        <v>290850</v>
       </c>
       <c r="F122" s="2">
-        <v>97537</v>
+        <v>288106</v>
       </c>
       <c r="G122" s="2">
-        <v>96608</v>
+        <v>285362</v>
       </c>
       <c r="H122" s="2">
-        <v>95679</v>
+        <v>282619</v>
       </c>
       <c r="I122" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="1">
         <v>122</v>
       </c>
       <c r="B123" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D123" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="C123" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E123" s="2">
-        <v>98929</v>
+        <v>296778</v>
       </c>
       <c r="F123" s="2">
-        <v>97995</v>
+        <v>293978</v>
       </c>
       <c r="G123" s="2">
-        <v>97062</v>
+        <v>291178</v>
       </c>
       <c r="H123" s="2">
-        <v>96129</v>
+        <v>288378</v>
       </c>
       <c r="I123" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="1">
         <v>123</v>
       </c>
       <c r="B124" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D124" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="C124" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E124" s="2">
-        <v>106340</v>
+        <v>300037</v>
       </c>
       <c r="F124" s="2">
-        <v>105337</v>
+        <v>297207</v>
       </c>
       <c r="G124" s="2">
-        <v>104334</v>
+        <v>294376</v>
       </c>
       <c r="H124" s="2">
-        <v>103331</v>
+        <v>291546</v>
       </c>
       <c r="I124" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="1">
         <v>124</v>
       </c>
       <c r="B125" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D125" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="C125" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E125" s="2">
-        <v>106702</v>
+        <v>301825</v>
       </c>
       <c r="F125" s="2">
-        <v>105695</v>
+        <v>298978</v>
       </c>
       <c r="G125" s="2">
-        <v>104688</v>
+        <v>296131</v>
       </c>
       <c r="H125" s="2">
-        <v>103682</v>
+        <v>293283</v>
       </c>
       <c r="I125" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="1">
         <v>125</v>
       </c>
       <c r="B126" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D126" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="C126" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E126" s="2">
-        <v>108309</v>
+        <v>303641</v>
       </c>
       <c r="F126" s="2">
-        <v>107287</v>
+        <v>300777</v>
       </c>
       <c r="G126" s="2">
-        <v>106265</v>
+        <v>297912</v>
       </c>
       <c r="H126" s="2">
-        <v>105243</v>
+        <v>295048</v>
       </c>
       <c r="I126" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="1">
         <v>126</v>
       </c>
       <c r="B127" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D127" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="C127" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E127" s="2">
-        <v>118153</v>
+        <v>306176</v>
       </c>
       <c r="F127" s="2">
-        <v>117038</v>
+        <v>303287</v>
       </c>
       <c r="G127" s="2">
-        <v>115924</v>
+        <v>300399</v>
       </c>
       <c r="H127" s="2">
-        <v>114809</v>
+        <v>297510</v>
       </c>
       <c r="I127" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="1">
         <v>127</v>
       </c>
       <c r="B128" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D128" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="C128" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E128" s="2">
-        <v>124091</v>
+        <v>313347</v>
       </c>
       <c r="F128" s="2">
-        <v>122920</v>
+        <v>310391</v>
       </c>
       <c r="G128" s="2">
-        <v>121750</v>
+        <v>307434</v>
       </c>
       <c r="H128" s="2">
-        <v>120579</v>
+        <v>304478</v>
       </c>
       <c r="I128" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="1">
         <v>128</v>
       </c>
       <c r="B129" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D129" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="C129" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E129" s="2">
-        <v>127996</v>
+        <v>321917</v>
       </c>
       <c r="F129" s="2">
-        <v>126789</v>
+        <v>318880</v>
       </c>
       <c r="G129" s="2">
-        <v>125581</v>
+        <v>315843</v>
       </c>
       <c r="H129" s="2">
-        <v>124374</v>
+        <v>312806</v>
       </c>
       <c r="I129" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="1">
         <v>129</v>
       </c>
       <c r="B130" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D130" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="C130" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E130" s="2">
-        <v>137840</v>
+        <v>330025</v>
       </c>
       <c r="F130" s="2">
-        <v>136540</v>
+        <v>326911</v>
       </c>
       <c r="G130" s="2">
-        <v>135240</v>
+        <v>323798</v>
       </c>
       <c r="H130" s="2">
-        <v>133939</v>
+        <v>320684</v>
       </c>
       <c r="I130" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="1">
         <v>130</v>
       </c>
       <c r="B131" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D131" s="1" t="s">
         <v>275</v>
       </c>
-      <c r="C131" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E131" s="2">
-        <v>143086</v>
+        <v>354743</v>
       </c>
       <c r="F131" s="2">
-        <v>141736</v>
+        <v>351396</v>
       </c>
       <c r="G131" s="2">
-        <v>140386</v>
+        <v>348050</v>
       </c>
       <c r="H131" s="2">
-        <v>139037</v>
+        <v>344703</v>
       </c>
       <c r="I131" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="1">
         <v>131</v>
       </c>
       <c r="B132" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D132" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="C132" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E132" s="2">
-        <v>144273</v>
+        <v>373054</v>
       </c>
       <c r="F132" s="2">
-        <v>142912</v>
+        <v>369535</v>
       </c>
       <c r="G132" s="2">
-        <v>141551</v>
+        <v>366016</v>
       </c>
       <c r="H132" s="2">
-        <v>140190</v>
+        <v>362496</v>
       </c>
       <c r="I132" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="1">
         <v>132</v>
       </c>
       <c r="B133" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D133" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="C133" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E133" s="2">
-        <v>147244</v>
+        <v>378591</v>
       </c>
       <c r="F133" s="2">
-        <v>145854</v>
+        <v>375019</v>
       </c>
       <c r="G133" s="2">
-        <v>144465</v>
+        <v>371447</v>
       </c>
       <c r="H133" s="2">
-        <v>143076</v>
+        <v>367876</v>
       </c>
       <c r="I133" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="1">
         <v>133</v>
       </c>
       <c r="B134" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D134" s="1" t="s">
         <v>281</v>
       </c>
-      <c r="C134" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E134" s="2">
-        <v>162497</v>
+        <v>413087</v>
       </c>
       <c r="F134" s="2">
-        <v>160964</v>
+        <v>409190</v>
       </c>
       <c r="G134" s="2">
-        <v>159431</v>
+        <v>405293</v>
       </c>
       <c r="H134" s="2">
-        <v>157898</v>
+        <v>401396</v>
       </c>
       <c r="I134" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="1">
         <v>134</v>
       </c>
       <c r="B135" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D135" s="1" t="s">
         <v>283</v>
       </c>
-      <c r="C135" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E135" s="2">
-        <v>166506</v>
+        <v>455407</v>
       </c>
       <c r="F135" s="2">
-        <v>164935</v>
+        <v>451110</v>
       </c>
       <c r="G135" s="2">
-        <v>163364</v>
+        <v>446814</v>
       </c>
       <c r="H135" s="2">
-        <v>161793</v>
+        <v>442518</v>
       </c>
       <c r="I135" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="1">
         <v>135</v>
       </c>
       <c r="B136" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D136" s="1" t="s">
         <v>285</v>
       </c>
-      <c r="C136" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E136" s="2">
-        <v>174041</v>
+        <v>492214</v>
       </c>
       <c r="F136" s="2">
-        <v>172400</v>
+        <v>487571</v>
       </c>
       <c r="G136" s="2">
-        <v>170758</v>
+        <v>482927</v>
       </c>
       <c r="H136" s="2">
-        <v>169116</v>
+        <v>478284</v>
       </c>
       <c r="I136" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="1">
         <v>136</v>
       </c>
       <c r="B137" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D137" s="1" t="s">
         <v>287</v>
       </c>
-      <c r="C137" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E137" s="2">
-        <v>196901</v>
+        <v>504481</v>
       </c>
       <c r="F137" s="2">
-        <v>195044</v>
+        <v>499721</v>
       </c>
       <c r="G137" s="2">
-        <v>193186</v>
+        <v>494962</v>
       </c>
       <c r="H137" s="2">
-        <v>191329</v>
+        <v>490203</v>
       </c>
       <c r="I137" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="1">
         <v>137</v>
       </c>
       <c r="B138" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D138" s="1" t="s">
         <v>289</v>
       </c>
-      <c r="C138" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E138" s="2">
-        <v>196901</v>
+        <v>521624</v>
       </c>
       <c r="F138" s="2">
-        <v>195044</v>
+        <v>516703</v>
       </c>
       <c r="G138" s="2">
-        <v>193186</v>
+        <v>511782</v>
       </c>
       <c r="H138" s="2">
-        <v>191329</v>
+        <v>506861</v>
       </c>
       <c r="I138" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="1">
         <v>138</v>
       </c>
       <c r="B139" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D139" s="1" t="s">
         <v>291</v>
       </c>
-      <c r="C139" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E139" s="2">
-        <v>205593</v>
+        <v>542417</v>
       </c>
       <c r="F139" s="2">
-        <v>203654</v>
+        <v>537300</v>
       </c>
       <c r="G139" s="2">
-        <v>201714</v>
+        <v>532183</v>
       </c>
       <c r="H139" s="2">
-        <v>199775</v>
+        <v>527065</v>
       </c>
       <c r="I139" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="1">
         <v>139</v>
       </c>
       <c r="B140" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D140" s="1" t="s">
         <v>293</v>
       </c>
-      <c r="C140" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E140" s="2">
-        <v>208201</v>
+        <v>555690</v>
       </c>
       <c r="F140" s="2">
-        <v>206237</v>
+        <v>550448</v>
       </c>
       <c r="G140" s="2">
-        <v>204273</v>
+        <v>545205</v>
       </c>
       <c r="H140" s="2">
-        <v>202308</v>
+        <v>539963</v>
       </c>
       <c r="I140" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="1">
         <v>140</v>
       </c>
       <c r="B141" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D141" s="1" t="s">
         <v>295</v>
       </c>
-      <c r="C141" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E141" s="2">
-        <v>217979</v>
+        <v>597140</v>
       </c>
       <c r="F141" s="2">
-        <v>215923</v>
+        <v>591507</v>
       </c>
       <c r="G141" s="2">
-        <v>213867</v>
+        <v>585874</v>
       </c>
       <c r="H141" s="2">
-        <v>211810</v>
+        <v>580240</v>
       </c>
       <c r="I141" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="1">
         <v>141</v>
       </c>
       <c r="B142" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D142" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="C142" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E142" s="2">
-        <v>248456</v>
+        <v>610500</v>
       </c>
       <c r="F142" s="2">
-        <v>246112</v>
+        <v>604740</v>
       </c>
       <c r="G142" s="2">
-        <v>243768</v>
+        <v>598981</v>
       </c>
       <c r="H142" s="2">
-        <v>241424</v>
+        <v>593221</v>
       </c>
       <c r="I142" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="1">
         <v>142</v>
       </c>
       <c r="B143" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D143" s="1" t="s">
         <v>299</v>
       </c>
-      <c r="C143" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E143" s="2">
-        <v>258832</v>
+        <v>648260</v>
       </c>
       <c r="F143" s="2">
-        <v>256390</v>
+        <v>642144</v>
       </c>
       <c r="G143" s="2">
-        <v>253948</v>
+        <v>636029</v>
       </c>
       <c r="H143" s="2">
-        <v>251506</v>
+        <v>629913</v>
       </c>
       <c r="I143" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="1">
         <v>143</v>
       </c>
       <c r="B144" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D144" s="1" t="s">
         <v>301</v>
       </c>
-      <c r="C144" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E144" s="2">
-        <v>273174</v>
+        <v>659799</v>
       </c>
       <c r="F144" s="2">
-        <v>270597</v>
+        <v>653575</v>
       </c>
       <c r="G144" s="2">
-        <v>268019</v>
+        <v>647350</v>
       </c>
       <c r="H144" s="2">
-        <v>265442</v>
+        <v>641126</v>
       </c>
       <c r="I144" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="1">
         <v>144</v>
       </c>
       <c r="B145" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D145" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="C145" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E145" s="2">
-        <v>274667</v>
+        <v>664938</v>
       </c>
       <c r="F145" s="2">
-        <v>272076</v>
+        <v>658665</v>
       </c>
       <c r="G145" s="2">
-        <v>269485</v>
+        <v>652392</v>
       </c>
       <c r="H145" s="2">
-        <v>266894</v>
+        <v>646119</v>
       </c>
       <c r="I145" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="1">
         <v>145</v>
       </c>
       <c r="B146" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D146" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="C146" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E146" s="2">
-        <v>290850</v>
+        <v>889757</v>
       </c>
       <c r="F146" s="2">
-        <v>288106</v>
+        <v>881363</v>
       </c>
       <c r="G146" s="2">
-        <v>285362</v>
+        <v>872969</v>
       </c>
       <c r="H146" s="2">
-        <v>282619</v>
+        <v>864575</v>
       </c>
       <c r="I146" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="1">
         <v>146</v>
       </c>
       <c r="B147" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D147" s="1" t="s">
         <v>307</v>
       </c>
-      <c r="C147" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E147" s="2">
-        <v>296778</v>
+        <v>893159</v>
       </c>
       <c r="F147" s="2">
-        <v>293978</v>
+        <v>884733</v>
       </c>
       <c r="G147" s="2">
-        <v>291178</v>
+        <v>876307</v>
       </c>
       <c r="H147" s="2">
-        <v>288378</v>
+        <v>867881</v>
       </c>
       <c r="I147" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="1">
         <v>147</v>
       </c>
       <c r="B148" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D148" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="C148" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E148" s="2">
-        <v>300037</v>
+        <v>857749</v>
       </c>
       <c r="F148" s="2">
-        <v>297207</v>
+        <v>849657</v>
       </c>
       <c r="G148" s="2">
-        <v>294376</v>
+        <v>841565</v>
       </c>
       <c r="H148" s="2">
-        <v>291546</v>
+        <v>833473</v>
       </c>
       <c r="I148" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="1">
         <v>148</v>
       </c>
       <c r="B149" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D149" s="1" t="s">
         <v>311</v>
       </c>
-      <c r="C149" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E149" s="2">
-        <v>301825</v>
+        <v>940378</v>
       </c>
       <c r="F149" s="2">
-        <v>298978</v>
+        <v>931506</v>
       </c>
       <c r="G149" s="2">
-        <v>296131</v>
+        <v>922635</v>
       </c>
       <c r="H149" s="2">
-        <v>293283</v>
+        <v>913763</v>
       </c>
       <c r="I149" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="1">
         <v>149</v>
       </c>
       <c r="B150" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D150" s="1" t="s">
         <v>313</v>
       </c>
-      <c r="C150" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E150" s="2">
-        <v>303641</v>
+        <v>943747</v>
       </c>
       <c r="F150" s="2">
-        <v>300777</v>
+        <v>934843</v>
       </c>
       <c r="G150" s="2">
-        <v>297912</v>
+        <v>925940</v>
       </c>
       <c r="H150" s="2">
-        <v>295048</v>
+        <v>917037</v>
       </c>
       <c r="I150" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="1">
         <v>150</v>
       </c>
       <c r="B151" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D151" s="1" t="s">
         <v>315</v>
       </c>
-      <c r="C151" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E151" s="2">
-        <v>306176</v>
+        <v>946037</v>
       </c>
       <c r="F151" s="2">
-        <v>303287</v>
+        <v>937112</v>
       </c>
       <c r="G151" s="2">
-        <v>300399</v>
+        <v>928188</v>
       </c>
       <c r="H151" s="2">
-        <v>297510</v>
+        <v>919263</v>
       </c>
       <c r="I151" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="1">
         <v>151</v>
       </c>
       <c r="B152" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D152" s="1" t="s">
         <v>317</v>
       </c>
-      <c r="C152" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E152" s="2">
-        <v>313347</v>
+        <v>955148</v>
       </c>
       <c r="F152" s="2">
-        <v>310391</v>
+        <v>946137</v>
       </c>
       <c r="G152" s="2">
-        <v>307434</v>
+        <v>937126</v>
       </c>
       <c r="H152" s="2">
-        <v>304478</v>
+        <v>928115</v>
       </c>
       <c r="I152" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="1">
         <v>152</v>
       </c>
       <c r="B153" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D153" s="1" t="s">
         <v>319</v>
       </c>
-      <c r="C153" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E153" s="2">
-        <v>321917</v>
+        <v>986369</v>
       </c>
       <c r="F153" s="2">
-        <v>318880</v>
+        <v>977064</v>
       </c>
       <c r="G153" s="2">
-        <v>315843</v>
+        <v>967758</v>
       </c>
       <c r="H153" s="2">
-        <v>312806</v>
+        <v>958453</v>
       </c>
       <c r="I153" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="1">
         <v>153</v>
       </c>
       <c r="B154" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D154" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="C154" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E154" s="2">
-        <v>330025</v>
+        <v>982476</v>
       </c>
       <c r="F154" s="2">
-        <v>326911</v>
+        <v>973207</v>
       </c>
       <c r="G154" s="2">
-        <v>323798</v>
+        <v>963939</v>
       </c>
       <c r="H154" s="2">
-        <v>320684</v>
+        <v>954670</v>
       </c>
       <c r="I154" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="1">
         <v>154</v>
       </c>
       <c r="B155" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D155" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="C155" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E155" s="2">
-        <v>354743</v>
+        <v>983339</v>
       </c>
       <c r="F155" s="2">
-        <v>351396</v>
+        <v>974062</v>
       </c>
       <c r="G155" s="2">
-        <v>348050</v>
+        <v>964785</v>
       </c>
       <c r="H155" s="2">
-        <v>344703</v>
+        <v>955508</v>
       </c>
       <c r="I155" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="1">
         <v>155</v>
       </c>
       <c r="B156" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D156" s="1" t="s">
         <v>325</v>
       </c>
-      <c r="C156" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E156" s="2">
-        <v>375792</v>
+        <v>1028026</v>
       </c>
       <c r="F156" s="2">
-        <v>372247</v>
+        <v>1018328</v>
       </c>
       <c r="G156" s="2">
-        <v>368702</v>
+        <v>1008629</v>
       </c>
       <c r="H156" s="2">
-        <v>365157</v>
+        <v>998931</v>
       </c>
       <c r="I156" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="1">
         <v>156</v>
       </c>
       <c r="B157" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D157" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="C157" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E157" s="2">
-        <v>378591</v>
+        <v>1192302</v>
       </c>
       <c r="F157" s="2">
-        <v>375019</v>
+        <v>1181054</v>
       </c>
       <c r="G157" s="2">
-        <v>371447</v>
+        <v>1169806</v>
       </c>
       <c r="H157" s="2">
-        <v>367876</v>
+        <v>1158557</v>
       </c>
       <c r="I157" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="1">
         <v>157</v>
       </c>
       <c r="B158" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D158" s="1" t="s">
         <v>329</v>
       </c>
-      <c r="C158" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E158" s="2">
-        <v>413087</v>
+        <v>1255775</v>
       </c>
       <c r="F158" s="2">
-        <v>409190</v>
+        <v>1243928</v>
       </c>
       <c r="G158" s="2">
-        <v>405293</v>
+        <v>1232081</v>
       </c>
       <c r="H158" s="2">
-        <v>401396</v>
+        <v>1220234</v>
       </c>
       <c r="I158" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="1">
         <v>158</v>
       </c>
       <c r="B159" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D159" s="1" t="s">
         <v>331</v>
       </c>
-      <c r="C159" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E159" s="2">
-        <v>455407</v>
+        <v>1873827</v>
       </c>
       <c r="F159" s="2">
-        <v>451110</v>
+        <v>1856149</v>
       </c>
       <c r="G159" s="2">
-        <v>446814</v>
+        <v>1838471</v>
       </c>
       <c r="H159" s="2">
-        <v>442518</v>
+        <v>1820794</v>
       </c>
       <c r="I159" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="1">
         <v>159</v>
       </c>
       <c r="B160" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D160" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="C160" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E160" s="2">
-        <v>492214</v>
+        <v>4755978</v>
       </c>
       <c r="F160" s="2">
-        <v>487571</v>
+        <v>4711111</v>
       </c>
       <c r="G160" s="2">
-        <v>482927</v>
+        <v>4666243</v>
       </c>
       <c r="H160" s="2">
-        <v>478284</v>
+        <v>4621375</v>
       </c>
       <c r="I160" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="1">
         <v>160</v>
       </c>
       <c r="B161" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D161" s="1" t="s">
         <v>335</v>
       </c>
-      <c r="C161" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E161" s="2">
-        <v>504481</v>
+        <v>4947487</v>
       </c>
       <c r="F161" s="2">
-        <v>499721</v>
+        <v>4900813</v>
       </c>
       <c r="G161" s="2">
-        <v>494962</v>
+        <v>4854139</v>
       </c>
       <c r="H161" s="2">
-        <v>490203</v>
+        <v>4807464</v>
       </c>
       <c r="I161" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="1">
         <v>161</v>
       </c>
       <c r="B162" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D162" s="1" t="s">
         <v>337</v>
       </c>
-      <c r="C162" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E162" s="2">
-        <v>521624</v>
+        <v>9905776</v>
       </c>
       <c r="F162" s="2">
-        <v>516703</v>
+        <v>9812326</v>
       </c>
       <c r="G162" s="2">
-        <v>511782</v>
+        <v>9718875</v>
       </c>
       <c r="H162" s="2">
-        <v>506861</v>
+        <v>9625424</v>
       </c>
       <c r="I162" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="1">
         <v>162</v>
       </c>
       <c r="B163" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="C163" s="1" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>340</v>
       </c>
       <c r="E163" s="2">
-        <v>542417</v>
+        <v>1534</v>
       </c>
       <c r="F163" s="2">
-        <v>537300</v>
+        <v>1519</v>
       </c>
       <c r="G163" s="2">
-        <v>532183</v>
+        <v>1505</v>
       </c>
       <c r="H163" s="2">
-        <v>527065</v>
+        <v>1490</v>
       </c>
       <c r="I163" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="1">
         <v>163</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>341</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>155</v>
+        <v>339</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>342</v>
       </c>
       <c r="E164" s="2">
-        <v>555690</v>
+        <v>3078</v>
       </c>
       <c r="F164" s="2">
-        <v>550448</v>
+        <v>3049</v>
       </c>
       <c r="G164" s="2">
-        <v>545205</v>
+        <v>3020</v>
       </c>
       <c r="H164" s="2">
-        <v>539963</v>
+        <v>2991</v>
       </c>
       <c r="I164" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="1">
         <v>164</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>343</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>155</v>
+        <v>339</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>344</v>
       </c>
       <c r="E165" s="2">
-        <v>597140</v>
+        <v>3571</v>
       </c>
       <c r="F165" s="2">
-        <v>591507</v>
+        <v>3537</v>
       </c>
       <c r="G165" s="2">
-        <v>585874</v>
+        <v>3504</v>
       </c>
       <c r="H165" s="2">
-        <v>580240</v>
+        <v>3470</v>
       </c>
       <c r="I165" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="1">
         <v>165</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>345</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>155</v>
+        <v>339</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>346</v>
       </c>
       <c r="E166" s="2">
-        <v>610500</v>
+        <v>4608</v>
       </c>
       <c r="F166" s="2">
-        <v>604740</v>
+        <v>4564</v>
       </c>
       <c r="G166" s="2">
-        <v>598981</v>
+        <v>4521</v>
       </c>
       <c r="H166" s="2">
-        <v>593221</v>
+        <v>4477</v>
       </c>
       <c r="I166" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="1">
         <v>166</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>347</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>155</v>
+        <v>339</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>348</v>
       </c>
       <c r="E167" s="2">
-        <v>648260</v>
+        <v>4853</v>
       </c>
       <c r="F167" s="2">
-        <v>642144</v>
+        <v>4807</v>
       </c>
       <c r="G167" s="2">
-        <v>636029</v>
+        <v>4761</v>
       </c>
       <c r="H167" s="2">
-        <v>629913</v>
+        <v>4715</v>
       </c>
       <c r="I167" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="1">
         <v>167</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>349</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>155</v>
+        <v>339</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>350</v>
       </c>
       <c r="E168" s="2">
-        <v>659799</v>
+        <v>5607</v>
       </c>
       <c r="F168" s="2">
-        <v>653575</v>
+        <v>5555</v>
       </c>
       <c r="G168" s="2">
-        <v>647350</v>
+        <v>5502</v>
       </c>
       <c r="H168" s="2">
-        <v>641126</v>
+        <v>5449</v>
       </c>
       <c r="I168" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="1">
         <v>168</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>351</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>155</v>
+        <v>339</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>352</v>
       </c>
       <c r="E169" s="2">
-        <v>664938</v>
+        <v>6647</v>
       </c>
       <c r="F169" s="2">
-        <v>658665</v>
+        <v>6585</v>
       </c>
       <c r="G169" s="2">
-        <v>652392</v>
+        <v>6522</v>
       </c>
       <c r="H169" s="2">
-        <v>646119</v>
+        <v>6459</v>
       </c>
       <c r="I169" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="1">
         <v>169</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>353</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>155</v>
+        <v>339</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>354</v>
       </c>
       <c r="E170" s="2">
-        <v>889757</v>
+        <v>8157</v>
       </c>
       <c r="F170" s="2">
-        <v>881363</v>
+        <v>8080</v>
       </c>
       <c r="G170" s="2">
-        <v>872969</v>
+        <v>8003</v>
       </c>
       <c r="H170" s="2">
-        <v>864575</v>
+        <v>7926</v>
       </c>
       <c r="I170" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="1">
         <v>170</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>355</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>155</v>
+        <v>339</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>356</v>
       </c>
       <c r="E171" s="2">
-        <v>893159</v>
+        <v>10262</v>
       </c>
       <c r="F171" s="2">
-        <v>884733</v>
+        <v>10165</v>
       </c>
       <c r="G171" s="2">
-        <v>876307</v>
+        <v>10068</v>
       </c>
       <c r="H171" s="2">
-        <v>867881</v>
+        <v>9971</v>
       </c>
       <c r="I171" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="1">
         <v>171</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>357</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>155</v>
+        <v>339</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>358</v>
       </c>
       <c r="E172" s="2">
-        <v>909333</v>
+        <v>12237</v>
       </c>
       <c r="F172" s="2">
-        <v>900754</v>
+        <v>12121</v>
       </c>
       <c r="G172" s="2">
-        <v>892175</v>
+        <v>12006</v>
       </c>
       <c r="H172" s="2">
-        <v>883597</v>
+        <v>11890</v>
       </c>
       <c r="I172" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="1">
         <v>172</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>359</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>155</v>
+        <v>339</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>360</v>
       </c>
       <c r="E173" s="2">
-        <v>976782</v>
+        <v>16308</v>
       </c>
       <c r="F173" s="2">
-        <v>967567</v>
+        <v>16154</v>
       </c>
       <c r="G173" s="2">
-        <v>958352</v>
+        <v>16000</v>
       </c>
       <c r="H173" s="2">
-        <v>949137</v>
+        <v>15847</v>
       </c>
       <c r="I173" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="1">
         <v>173</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>361</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>155</v>
+        <v>339</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>362</v>
       </c>
       <c r="E174" s="2">
-        <v>980223</v>
+        <v>17841</v>
       </c>
       <c r="F174" s="2">
-        <v>970976</v>
+        <v>17673</v>
       </c>
       <c r="G174" s="2">
-        <v>961729</v>
+        <v>17504</v>
       </c>
       <c r="H174" s="2">
-        <v>952481</v>
+        <v>17336</v>
       </c>
       <c r="I174" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="1">
         <v>174</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>363</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>155</v>
+        <v>339</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>364</v>
       </c>
       <c r="E175" s="2">
-        <v>982791</v>
+        <v>19896</v>
       </c>
       <c r="F175" s="2">
-        <v>973519</v>
+        <v>19709</v>
       </c>
       <c r="G175" s="2">
-        <v>964247</v>
+        <v>19521</v>
       </c>
       <c r="H175" s="2">
-        <v>954976</v>
+        <v>19333</v>
       </c>
       <c r="I175" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="1">
         <v>175</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>365</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>155</v>
+        <v>339</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>366</v>
       </c>
       <c r="E176" s="2">
-        <v>992327</v>
+        <v>23439</v>
       </c>
       <c r="F176" s="2">
-        <v>982966</v>
+        <v>23218</v>
       </c>
       <c r="G176" s="2">
-        <v>973604</v>
+        <v>22996</v>
       </c>
       <c r="H176" s="2">
-        <v>964243</v>
+        <v>22775</v>
       </c>
       <c r="I176" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="1">
         <v>176</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>367</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>155</v>
+        <v>339</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>368</v>
       </c>
       <c r="E177" s="2">
-        <v>986369</v>
+        <v>29619</v>
       </c>
       <c r="F177" s="2">
-        <v>977064</v>
+        <v>29339</v>
       </c>
       <c r="G177" s="2">
-        <v>967758</v>
+        <v>29060</v>
       </c>
       <c r="H177" s="2">
-        <v>958453</v>
+        <v>28780</v>
       </c>
       <c r="I177" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="1">
         <v>177</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>369</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>155</v>
+        <v>339</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>370</v>
       </c>
       <c r="E178" s="2">
-        <v>1020939</v>
+        <v>31543</v>
       </c>
       <c r="F178" s="2">
-        <v>1011308</v>
+        <v>31246</v>
       </c>
       <c r="G178" s="2">
-        <v>1001676</v>
+        <v>30948</v>
       </c>
       <c r="H178" s="2">
-        <v>992045</v>
+        <v>30651</v>
       </c>
       <c r="I178" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="1">
         <v>178</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>371</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>155</v>
+        <v>339</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>372</v>
       </c>
       <c r="E179" s="2">
-        <v>1021822</v>
+        <v>35699</v>
       </c>
       <c r="F179" s="2">
-        <v>1012182</v>
+        <v>35362</v>
       </c>
       <c r="G179" s="2">
-        <v>1002542</v>
+        <v>35025</v>
       </c>
       <c r="H179" s="2">
-        <v>992902</v>
+        <v>34688</v>
       </c>
       <c r="I179" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="1">
         <v>179</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>373</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>155</v>
+        <v>339</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>374</v>
       </c>
       <c r="E180" s="2">
-        <v>1068626</v>
+        <v>40741</v>
       </c>
       <c r="F180" s="2">
-        <v>1058545</v>
+        <v>40357</v>
       </c>
       <c r="G180" s="2">
-        <v>1048464</v>
+        <v>39972</v>
       </c>
       <c r="H180" s="2">
-        <v>1038382</v>
+        <v>39588</v>
       </c>
       <c r="I180" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="1">
         <v>180</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>375</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>155</v>
+        <v>339</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>376</v>
       </c>
       <c r="E181" s="2">
-        <v>1241035</v>
+        <v>46883</v>
       </c>
       <c r="F181" s="2">
-        <v>1229327</v>
+        <v>46440</v>
       </c>
       <c r="G181" s="2">
-        <v>1217620</v>
+        <v>45998</v>
       </c>
       <c r="H181" s="2">
-        <v>1205912</v>
+        <v>45556</v>
       </c>
       <c r="I181" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="1">
         <v>181</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>377</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>155</v>
+        <v>339</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>378</v>
       </c>
       <c r="E182" s="2">
-        <v>1309114</v>
+        <v>48929</v>
       </c>
       <c r="F182" s="2">
-        <v>1296764</v>
+        <v>48467</v>
       </c>
       <c r="G182" s="2">
-        <v>1284414</v>
+        <v>48005</v>
       </c>
       <c r="H182" s="2">
-        <v>1272063</v>
+        <v>47544</v>
       </c>
       <c r="I182" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="1">
         <v>182</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>379</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>155</v>
+        <v>339</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>380</v>
       </c>
       <c r="E183" s="2">
-        <v>1946479</v>
+        <v>50897</v>
       </c>
       <c r="F183" s="2">
-        <v>1928116</v>
+        <v>50417</v>
       </c>
       <c r="G183" s="2">
-        <v>1909753</v>
+        <v>49937</v>
       </c>
       <c r="H183" s="2">
-        <v>1891390</v>
+        <v>49456</v>
       </c>
       <c r="I183" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="1">
         <v>183</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>381</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>155</v>
+        <v>339</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>382</v>
       </c>
       <c r="E184" s="2">
-        <v>4945817</v>
+        <v>58135</v>
       </c>
       <c r="F184" s="2">
-        <v>4899158</v>
+        <v>57586</v>
       </c>
       <c r="G184" s="2">
-        <v>4852500</v>
+        <v>57038</v>
       </c>
       <c r="H184" s="2">
-        <v>4805841</v>
+        <v>56489</v>
       </c>
       <c r="I184" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="1">
         <v>184</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>383</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>155</v>
+        <v>339</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>384</v>
       </c>
       <c r="E185" s="2">
-        <v>4947487</v>
+        <v>60947</v>
       </c>
       <c r="F185" s="2">
-        <v>4900813</v>
+        <v>60372</v>
       </c>
       <c r="G185" s="2">
-        <v>4854139</v>
+        <v>59797</v>
       </c>
       <c r="H185" s="2">
-        <v>4807464</v>
+        <v>59222</v>
       </c>
       <c r="I185" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="1">
         <v>185</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>385</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>155</v>
+        <v>339</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>386</v>
       </c>
       <c r="E186" s="2">
-        <v>9905776</v>
+        <v>61475</v>
       </c>
       <c r="F186" s="2">
-        <v>9812326</v>
+        <v>60895</v>
       </c>
       <c r="G186" s="2">
-        <v>9718875</v>
+        <v>60315</v>
       </c>
       <c r="H186" s="2">
-        <v>9625424</v>
+        <v>59735</v>
       </c>
       <c r="I186" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="1">
         <v>186</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>387</v>
       </c>
       <c r="C187" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D187" s="1" t="s">
         <v>388</v>
       </c>
-      <c r="D187" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E187" s="2">
-        <v>1092</v>
+        <v>66070</v>
       </c>
       <c r="F187" s="2">
-        <v>1082</v>
+        <v>65447</v>
       </c>
       <c r="G187" s="2">
-        <v>1071</v>
+        <v>64823</v>
       </c>
       <c r="H187" s="2">
-        <v>1061</v>
+        <v>64200</v>
       </c>
       <c r="I187" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="1">
         <v>187</v>
       </c>
       <c r="B188" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D188" s="1" t="s">
         <v>390</v>
       </c>
-      <c r="C188" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E188" s="2">
-        <v>1539</v>
+        <v>76299</v>
       </c>
       <c r="F188" s="2">
-        <v>1525</v>
+        <v>75579</v>
       </c>
       <c r="G188" s="2">
-        <v>1510</v>
+        <v>74859</v>
       </c>
       <c r="H188" s="2">
-        <v>1496</v>
+        <v>74139</v>
       </c>
       <c r="I188" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="1">
         <v>188</v>
       </c>
       <c r="B189" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D189" s="1" t="s">
         <v>392</v>
       </c>
-      <c r="C189" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E189" s="2">
-        <v>3078</v>
+        <v>78276</v>
       </c>
       <c r="F189" s="2">
-        <v>3049</v>
+        <v>77537</v>
       </c>
       <c r="G189" s="2">
-        <v>3020</v>
+        <v>76799</v>
       </c>
       <c r="H189" s="2">
-        <v>2991</v>
+        <v>76060</v>
       </c>
       <c r="I189" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="1">
         <v>189</v>
       </c>
       <c r="B190" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D190" s="1" t="s">
         <v>394</v>
       </c>
-      <c r="C190" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E190" s="2">
-        <v>3590</v>
+        <v>81241</v>
       </c>
       <c r="F190" s="2">
-        <v>3556</v>
+        <v>80474</v>
       </c>
       <c r="G190" s="2">
-        <v>3522</v>
+        <v>79708</v>
       </c>
       <c r="H190" s="2">
-        <v>3489</v>
+        <v>78941</v>
       </c>
       <c r="I190" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="1">
         <v>190</v>
       </c>
       <c r="B191" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D191" s="1" t="s">
         <v>396</v>
       </c>
-      <c r="C191" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E191" s="2">
-        <v>4614</v>
+        <v>82783</v>
       </c>
       <c r="F191" s="2">
-        <v>4571</v>
+        <v>82002</v>
       </c>
       <c r="G191" s="2">
-        <v>4527</v>
+        <v>81221</v>
       </c>
       <c r="H191" s="2">
-        <v>4484</v>
+        <v>80440</v>
       </c>
       <c r="I191" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="1">
         <v>191</v>
       </c>
       <c r="B192" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D192" s="1" t="s">
         <v>398</v>
       </c>
-      <c r="C192" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E192" s="2">
-        <v>4853</v>
+        <v>91511</v>
       </c>
       <c r="F192" s="2">
-        <v>4807</v>
+        <v>90648</v>
       </c>
       <c r="G192" s="2">
-        <v>4761</v>
+        <v>89784</v>
       </c>
       <c r="H192" s="2">
-        <v>4715</v>
+        <v>88921</v>
       </c>
       <c r="I192" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="1">
         <v>192</v>
       </c>
       <c r="B193" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D193" s="1" t="s">
         <v>400</v>
       </c>
-      <c r="C193" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E193" s="2">
-        <v>5633</v>
+        <v>93735</v>
       </c>
       <c r="F193" s="2">
-        <v>5580</v>
+        <v>92850</v>
       </c>
       <c r="G193" s="2">
-        <v>5527</v>
+        <v>91966</v>
       </c>
       <c r="H193" s="2">
-        <v>5473</v>
+        <v>91082</v>
       </c>
       <c r="I193" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="1">
         <v>193</v>
       </c>
       <c r="B194" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D194" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="C194" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E194" s="2">
-        <v>6674</v>
+        <v>97814</v>
       </c>
       <c r="F194" s="2">
-        <v>6611</v>
+        <v>96891</v>
       </c>
       <c r="G194" s="2">
-        <v>6548</v>
+        <v>95968</v>
       </c>
       <c r="H194" s="2">
-        <v>6485</v>
+        <v>95045</v>
       </c>
       <c r="I194" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="1">
         <v>194</v>
       </c>
       <c r="B195" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D195" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="C195" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E195" s="2">
-        <v>8187</v>
+        <v>101561</v>
       </c>
       <c r="F195" s="2">
-        <v>8110</v>
+        <v>100603</v>
       </c>
       <c r="G195" s="2">
-        <v>8033</v>
+        <v>99644</v>
       </c>
       <c r="H195" s="2">
-        <v>7956</v>
+        <v>98686</v>
       </c>
       <c r="I195" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="1">
         <v>195</v>
       </c>
       <c r="B196" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D196" s="1" t="s">
         <v>406</v>
       </c>
-      <c r="C196" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E196" s="2">
-        <v>10271</v>
+        <v>105650</v>
       </c>
       <c r="F196" s="2">
-        <v>10175</v>
+        <v>104654</v>
       </c>
       <c r="G196" s="2">
-        <v>10078</v>
+        <v>103657</v>
       </c>
       <c r="H196" s="2">
-        <v>9981</v>
+        <v>102660</v>
       </c>
       <c r="I196" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="1">
         <v>196</v>
       </c>
       <c r="B197" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D197" s="1" t="s">
         <v>408</v>
       </c>
-      <c r="C197" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E197" s="2">
-        <v>12228</v>
+        <v>125243</v>
       </c>
       <c r="F197" s="2">
-        <v>12113</v>
+        <v>124062</v>
       </c>
       <c r="G197" s="2">
-        <v>11997</v>
+        <v>122880</v>
       </c>
       <c r="H197" s="2">
-        <v>11882</v>
+        <v>121699</v>
       </c>
       <c r="I197" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="1">
         <v>197</v>
       </c>
       <c r="B198" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D198" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="C198" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E198" s="2">
-        <v>16376</v>
+        <v>152819</v>
       </c>
       <c r="F198" s="2">
-        <v>16221</v>
+        <v>151377</v>
       </c>
       <c r="G198" s="2">
-        <v>16067</v>
+        <v>149936</v>
       </c>
       <c r="H198" s="2">
-        <v>15912</v>
+        <v>148494</v>
       </c>
       <c r="I198" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="1">
         <v>198</v>
       </c>
       <c r="B199" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D199" s="1" t="s">
         <v>412</v>
       </c>
-      <c r="C199" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E199" s="2">
-        <v>17835</v>
+        <v>173212</v>
       </c>
       <c r="F199" s="2">
-        <v>17666</v>
+        <v>171578</v>
       </c>
       <c r="G199" s="2">
-        <v>17498</v>
+        <v>169944</v>
       </c>
       <c r="H199" s="2">
-        <v>17330</v>
+        <v>168310</v>
       </c>
       <c r="I199" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="1">
         <v>199</v>
       </c>
       <c r="B200" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D200" s="1" t="s">
         <v>414</v>
       </c>
-      <c r="C200" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E200" s="2">
-        <v>19936</v>
+        <v>193575</v>
       </c>
       <c r="F200" s="2">
-        <v>19748</v>
+        <v>191749</v>
       </c>
       <c r="G200" s="2">
-        <v>19560</v>
+        <v>189923</v>
       </c>
       <c r="H200" s="2">
-        <v>19372</v>
+        <v>188097</v>
       </c>
       <c r="I200" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="1">
         <v>200</v>
       </c>
       <c r="B201" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D201" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="C201" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E201" s="2">
-        <v>23530</v>
+        <v>214997</v>
       </c>
       <c r="F201" s="2">
-        <v>23308</v>
+        <v>212968</v>
       </c>
       <c r="G201" s="2">
-        <v>23086</v>
+        <v>210940</v>
       </c>
       <c r="H201" s="2">
-        <v>22864</v>
+        <v>208912</v>
       </c>
       <c r="I201" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="1">
         <v>201</v>
       </c>
       <c r="B202" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D202" s="1" t="s">
         <v>418</v>
       </c>
-      <c r="C202" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E202" s="2">
-        <v>29645</v>
+        <v>234308</v>
       </c>
       <c r="F202" s="2">
-        <v>29365</v>
+        <v>232097</v>
       </c>
       <c r="G202" s="2">
-        <v>29086</v>
+        <v>229887</v>
       </c>
       <c r="H202" s="2">
-        <v>28806</v>
+        <v>227676</v>
       </c>
       <c r="I202" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="1">
         <v>202</v>
       </c>
       <c r="B203" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D203" s="1" t="s">
         <v>420</v>
       </c>
-      <c r="C203" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E203" s="2">
-        <v>31612</v>
+        <v>253855</v>
       </c>
       <c r="F203" s="2">
-        <v>31314</v>
+        <v>251460</v>
       </c>
       <c r="G203" s="2">
-        <v>31016</v>
+        <v>249065</v>
       </c>
       <c r="H203" s="2">
-        <v>30718</v>
+        <v>246671</v>
       </c>
       <c r="I203" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="1">
         <v>203</v>
       </c>
       <c r="B204" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D204" s="1" t="s">
         <v>422</v>
       </c>
-      <c r="C204" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E204" s="2">
-        <v>35633</v>
+        <v>264168</v>
       </c>
       <c r="F204" s="2">
-        <v>35297</v>
+        <v>261676</v>
       </c>
       <c r="G204" s="2">
-        <v>34961</v>
+        <v>259184</v>
       </c>
       <c r="H204" s="2">
-        <v>34624</v>
+        <v>256691</v>
       </c>
       <c r="I204" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="1">
         <v>204</v>
       </c>
       <c r="B205" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D205" s="1" t="s">
         <v>424</v>
       </c>
-      <c r="C205" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E205" s="2">
-        <v>40606</v>
+        <v>301574</v>
       </c>
       <c r="F205" s="2">
-        <v>40223</v>
+        <v>298729</v>
       </c>
       <c r="G205" s="2">
-        <v>39840</v>
+        <v>295884</v>
       </c>
       <c r="H205" s="2">
-        <v>39457</v>
+        <v>293039</v>
       </c>
       <c r="I205" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="1">
         <v>205</v>
       </c>
       <c r="B206" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D206" s="1" t="s">
         <v>426</v>
       </c>
-      <c r="C206" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E206" s="2">
-        <v>46883</v>
+        <v>307993</v>
       </c>
       <c r="F206" s="2">
-        <v>46440</v>
+        <v>305087</v>
       </c>
       <c r="G206" s="2">
-        <v>45998</v>
+        <v>302181</v>
       </c>
       <c r="H206" s="2">
-        <v>45556</v>
+        <v>299276</v>
       </c>
       <c r="I206" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="1">
         <v>206</v>
       </c>
       <c r="B207" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D207" s="1" t="s">
         <v>428</v>
       </c>
-      <c r="C207" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E207" s="2">
-        <v>48969</v>
+        <v>324820</v>
       </c>
       <c r="F207" s="2">
-        <v>48507</v>
+        <v>321756</v>
       </c>
       <c r="G207" s="2">
-        <v>48045</v>
+        <v>318691</v>
       </c>
       <c r="H207" s="2">
-        <v>47583</v>
+        <v>315627</v>
       </c>
       <c r="I207" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="1">
         <v>207</v>
       </c>
       <c r="B208" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D208" s="1" t="s">
         <v>430</v>
       </c>
-      <c r="C208" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E208" s="2">
-        <v>50948</v>
+        <v>402253</v>
       </c>
       <c r="F208" s="2">
-        <v>50467</v>
+        <v>398458</v>
       </c>
       <c r="G208" s="2">
-        <v>49987</v>
+        <v>394663</v>
       </c>
       <c r="H208" s="2">
-        <v>49506</v>
+        <v>390869</v>
       </c>
       <c r="I208" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="1">
         <v>208</v>
       </c>
       <c r="B209" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D209" s="1" t="s">
         <v>432</v>
       </c>
-      <c r="C209" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E209" s="2">
-        <v>58144</v>
+        <v>454615</v>
       </c>
       <c r="F209" s="2">
-        <v>57596</v>
+        <v>450326</v>
       </c>
       <c r="G209" s="2">
-        <v>57047</v>
+        <v>446037</v>
       </c>
       <c r="H209" s="2">
-        <v>56499</v>
+        <v>441748</v>
       </c>
       <c r="I209" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="1">
         <v>209</v>
       </c>
       <c r="B210" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D210" s="1" t="s">
         <v>434</v>
       </c>
-      <c r="C210" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E210" s="2">
-        <v>61008</v>
+        <v>507467</v>
       </c>
       <c r="F210" s="2">
-        <v>60433</v>
+        <v>502679</v>
       </c>
       <c r="G210" s="2">
-        <v>59857</v>
+        <v>497892</v>
       </c>
       <c r="H210" s="2">
-        <v>59282</v>
+        <v>493104</v>
       </c>
       <c r="I210" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="1">
         <v>210</v>
       </c>
       <c r="B211" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="C211" s="1" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
       <c r="D211" s="1" t="s">
         <v>437</v>
       </c>
       <c r="E211" s="2">
-        <v>61475</v>
+        <v>17409</v>
       </c>
       <c r="F211" s="2">
-        <v>60895</v>
+        <v>17245</v>
       </c>
       <c r="G211" s="2">
-        <v>60315</v>
+        <v>17081</v>
       </c>
       <c r="H211" s="2">
-        <v>59735</v>
+        <v>16917</v>
       </c>
       <c r="I211" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="1">
         <v>211</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>438</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>388</v>
+        <v>436</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>439</v>
       </c>
       <c r="E212" s="2">
-        <v>66070</v>
+        <v>35718</v>
       </c>
       <c r="F212" s="2">
-        <v>65447</v>
+        <v>35381</v>
       </c>
       <c r="G212" s="2">
-        <v>64823</v>
+        <v>35044</v>
       </c>
       <c r="H212" s="2">
-        <v>64200</v>
+        <v>34707</v>
       </c>
       <c r="I212" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="1">
         <v>212</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>440</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>388</v>
+        <v>436</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>441</v>
       </c>
       <c r="E213" s="2">
-        <v>76339</v>
+        <v>53577</v>
       </c>
       <c r="F213" s="2">
-        <v>75619</v>
+        <v>53071</v>
       </c>
       <c r="G213" s="2">
-        <v>74899</v>
+        <v>52566</v>
       </c>
       <c r="H213" s="2">
-        <v>74179</v>
+        <v>52060</v>
       </c>
       <c r="I213" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="1">
         <v>213</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>442</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>388</v>
+        <v>436</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>443</v>
       </c>
       <c r="E214" s="2">
-        <v>78276</v>
+        <v>107153</v>
       </c>
       <c r="F214" s="2">
-        <v>77537</v>
+        <v>106142</v>
       </c>
       <c r="G214" s="2">
-        <v>76799</v>
+        <v>105132</v>
       </c>
       <c r="H214" s="2">
-        <v>76060</v>
+        <v>104121</v>
       </c>
       <c r="I214" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="1">
         <v>214</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>444</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>388</v>
+        <v>436</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>445</v>
       </c>
       <c r="E215" s="2">
-        <v>81241</v>
+        <v>125012</v>
       </c>
       <c r="F215" s="2">
-        <v>80474</v>
+        <v>123833</v>
       </c>
       <c r="G215" s="2">
-        <v>79708</v>
+        <v>122653</v>
       </c>
       <c r="H215" s="2">
-        <v>78941</v>
+        <v>121474</v>
       </c>
       <c r="I215" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="1">
         <v>215</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>446</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>388</v>
+        <v>436</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>447</v>
       </c>
       <c r="E216" s="2">
-        <v>82890</v>
+        <v>142871</v>
       </c>
       <c r="F216" s="2">
-        <v>82108</v>
+        <v>141523</v>
       </c>
       <c r="G216" s="2">
-        <v>81326</v>
+        <v>140175</v>
       </c>
       <c r="H216" s="2">
-        <v>80544</v>
+        <v>138828</v>
       </c>
       <c r="I216" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="1">
         <v>216</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>448</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>388</v>
+        <v>436</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>449</v>
       </c>
       <c r="E217" s="2">
-        <v>91602</v>
+        <v>178589</v>
       </c>
       <c r="F217" s="2">
-        <v>90738</v>
+        <v>176904</v>
       </c>
       <c r="G217" s="2">
-        <v>89874</v>
+        <v>175219</v>
       </c>
       <c r="H217" s="2">
-        <v>89010</v>
+        <v>173534</v>
       </c>
       <c r="I217" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="1">
         <v>217</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>450</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>388</v>
+        <v>436</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>451</v>
       </c>
       <c r="E218" s="2">
-        <v>93928</v>
+        <v>196448</v>
       </c>
       <c r="F218" s="2">
-        <v>93042</v>
+        <v>194594</v>
       </c>
       <c r="G218" s="2">
-        <v>92155</v>
+        <v>192741</v>
       </c>
       <c r="H218" s="2">
-        <v>91269</v>
+        <v>190888</v>
       </c>
       <c r="I218" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="1">
         <v>218</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>452</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>388</v>
+        <v>436</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>453</v>
       </c>
       <c r="E219" s="2">
-        <v>97827</v>
+        <v>267883</v>
       </c>
       <c r="F219" s="2">
-        <v>96905</v>
+        <v>265356</v>
       </c>
       <c r="G219" s="2">
-        <v>95982</v>
+        <v>262829</v>
       </c>
       <c r="H219" s="2">
-        <v>95059</v>
+        <v>260302</v>
       </c>
       <c r="I219" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="1">
         <v>219</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>454</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>388</v>
+        <v>436</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>455</v>
       </c>
       <c r="E220" s="2">
-        <v>101661</v>
+        <v>267883</v>
       </c>
       <c r="F220" s="2">
-        <v>100702</v>
+        <v>265356</v>
       </c>
       <c r="G220" s="2">
-        <v>99743</v>
+        <v>262829</v>
       </c>
       <c r="H220" s="2">
-        <v>98784</v>
+        <v>260302</v>
       </c>
       <c r="I220" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="1">
         <v>220</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>456</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>388</v>
+        <v>436</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>457</v>
       </c>
       <c r="E221" s="2">
-        <v>105650</v>
+        <v>285742</v>
       </c>
       <c r="F221" s="2">
-        <v>104654</v>
+        <v>283046</v>
       </c>
       <c r="G221" s="2">
-        <v>103657</v>
+        <v>280351</v>
       </c>
       <c r="H221" s="2">
-        <v>102660</v>
+        <v>277655</v>
       </c>
       <c r="I221" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="1">
         <v>221</v>
       </c>
       <c r="B222" s="1" t="s">
         <v>458</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>388</v>
+        <v>436</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>459</v>
       </c>
       <c r="E222" s="2">
-        <v>124820</v>
+        <v>357178</v>
       </c>
       <c r="F222" s="2">
-        <v>123643</v>
+        <v>353808</v>
       </c>
       <c r="G222" s="2">
-        <v>122465</v>
+        <v>350438</v>
       </c>
       <c r="H222" s="2">
-        <v>121288</v>
+        <v>347069</v>
       </c>
       <c r="I222" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="1">
         <v>222</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>460</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>388</v>
+        <v>436</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>461</v>
       </c>
       <c r="E223" s="2">
-        <v>153378</v>
+        <v>464331</v>
       </c>
       <c r="F223" s="2">
-        <v>151931</v>
+        <v>459950</v>
       </c>
       <c r="G223" s="2">
-        <v>150484</v>
+        <v>455570</v>
       </c>
       <c r="H223" s="2">
-        <v>149037</v>
+        <v>451189</v>
       </c>
       <c r="I223" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="1">
         <v>223</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>462</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>388</v>
+        <v>436</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>463</v>
       </c>
       <c r="E224" s="2">
-        <v>173132</v>
+        <v>535766</v>
       </c>
       <c r="F224" s="2">
-        <v>171499</v>
+        <v>530712</v>
       </c>
       <c r="G224" s="2">
-        <v>169865</v>
+        <v>525658</v>
       </c>
       <c r="H224" s="2">
-        <v>168232</v>
+        <v>520603</v>
       </c>
       <c r="I224" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="1">
         <v>224</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>464</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>388</v>
+        <v>436</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>465</v>
       </c>
       <c r="E225" s="2">
-        <v>193520</v>
+        <v>625061</v>
       </c>
       <c r="F225" s="2">
-        <v>191694</v>
+        <v>619164</v>
       </c>
       <c r="G225" s="2">
-        <v>189869</v>
+        <v>613267</v>
       </c>
       <c r="H225" s="2">
-        <v>188043</v>
+        <v>607370</v>
       </c>
       <c r="I225" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="1">
         <v>225</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>466</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>388</v>
+        <v>436</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>467</v>
       </c>
       <c r="E226" s="2">
-        <v>215076</v>
+        <v>714355</v>
       </c>
       <c r="F226" s="2">
-        <v>213047</v>
+        <v>707616</v>
       </c>
       <c r="G226" s="2">
-        <v>211018</v>
+        <v>700877</v>
       </c>
       <c r="H226" s="2">
-        <v>208989</v>
+        <v>694138</v>
       </c>
       <c r="I226" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="1">
         <v>226</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>468</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>388</v>
+        <v>436</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>469</v>
       </c>
       <c r="E227" s="2">
-        <v>235150</v>
+        <v>982238</v>
       </c>
       <c r="F227" s="2">
-        <v>232932</v>
+        <v>972972</v>
       </c>
       <c r="G227" s="2">
-        <v>230714</v>
+        <v>963706</v>
       </c>
       <c r="H227" s="2">
-        <v>228495</v>
+        <v>954439</v>
       </c>
       <c r="I227" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="1">
         <v>227</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>470</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>388</v>
+        <v>436</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>471</v>
       </c>
       <c r="E228" s="2">
-        <v>254110</v>
+        <v>1071533</v>
       </c>
       <c r="F228" s="2">
-        <v>251712</v>
+        <v>1061424</v>
       </c>
       <c r="G228" s="2">
-        <v>249315</v>
+        <v>1051315</v>
       </c>
       <c r="H228" s="2">
-        <v>246918</v>
+        <v>1041206</v>
       </c>
       <c r="I228" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="1">
         <v>228</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>472</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>388</v>
+        <v>436</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>473</v>
       </c>
       <c r="E229" s="2">
-        <v>263342</v>
+        <v>1339416</v>
       </c>
       <c r="F229" s="2">
-        <v>260858</v>
+        <v>1326780</v>
       </c>
       <c r="G229" s="2">
-        <v>258373</v>
+        <v>1314144</v>
       </c>
       <c r="H229" s="2">
-        <v>255889</v>
+        <v>1301508</v>
       </c>
       <c r="I229" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="1">
         <v>229</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>474</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>388</v>
+        <v>436</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>475</v>
       </c>
       <c r="E230" s="2">
-        <v>300633</v>
+        <v>1518005</v>
       </c>
       <c r="F230" s="2">
-        <v>297797</v>
+        <v>1503684</v>
       </c>
       <c r="G230" s="2">
-        <v>294961</v>
+        <v>1489363</v>
       </c>
       <c r="H230" s="2">
-        <v>292124</v>
+        <v>1475042</v>
       </c>
       <c r="I230" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="1">
         <v>230</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>476</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>388</v>
+        <v>477</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="E231" s="2">
-        <v>307133</v>
+        <v>15582</v>
       </c>
       <c r="F231" s="2">
-        <v>304235</v>
+        <v>15435</v>
       </c>
       <c r="G231" s="2">
-        <v>301338</v>
+        <v>15288</v>
       </c>
       <c r="H231" s="2">
-        <v>298440</v>
+        <v>15141</v>
       </c>
       <c r="I231" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="1">
         <v>231</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>388</v>
+        <v>477</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E232" s="2">
-        <v>323736</v>
+        <v>17765</v>
       </c>
       <c r="F232" s="2">
-        <v>320682</v>
+        <v>17597</v>
       </c>
       <c r="G232" s="2">
-        <v>317627</v>
+        <v>17429</v>
       </c>
       <c r="H232" s="2">
-        <v>314573</v>
+        <v>17262</v>
       </c>
       <c r="I232" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="1">
         <v>232</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>388</v>
+        <v>477</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E233" s="2">
-        <v>402082</v>
+        <v>45951</v>
       </c>
       <c r="F233" s="2">
-        <v>398289</v>
+        <v>45518</v>
       </c>
       <c r="G233" s="2">
-        <v>394496</v>
+        <v>45084</v>
       </c>
       <c r="H233" s="2">
-        <v>390703</v>
+        <v>44651</v>
       </c>
       <c r="I233" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="1">
         <v>233</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>388</v>
+        <v>477</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="E234" s="2">
-        <v>453903</v>
+        <v>54560</v>
       </c>
       <c r="F234" s="2">
-        <v>449621</v>
+        <v>54046</v>
       </c>
       <c r="G234" s="2">
-        <v>445338</v>
+        <v>53531</v>
       </c>
       <c r="H234" s="2">
-        <v>441056</v>
+        <v>53016</v>
       </c>
       <c r="I234" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="1">
         <v>234</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>388</v>
+        <v>477</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="E235" s="2">
-        <v>507467</v>
+        <v>78228</v>
       </c>
       <c r="F235" s="2">
-        <v>502679</v>
+        <v>77490</v>
       </c>
       <c r="G235" s="2">
-        <v>497892</v>
+        <v>76752</v>
       </c>
       <c r="H235" s="2">
-        <v>493104</v>
+        <v>76014</v>
       </c>
       <c r="I235" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="1">
         <v>235</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>487</v>
+        <v>477</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>488</v>
       </c>
       <c r="E236" s="2">
-        <v>32080</v>
+        <v>106689</v>
       </c>
       <c r="F236" s="2">
-        <v>31777</v>
+        <v>105683</v>
       </c>
       <c r="G236" s="2">
-        <v>31475</v>
+        <v>104676</v>
       </c>
       <c r="H236" s="2">
-        <v>31172</v>
+        <v>103670</v>
       </c>
       <c r="I236" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="1">
         <v>236</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>489</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>487</v>
+        <v>477</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>490</v>
       </c>
       <c r="E237" s="2">
-        <v>48120</v>
+        <v>156456</v>
       </c>
       <c r="F237" s="2">
-        <v>47666</v>
+        <v>154980</v>
       </c>
       <c r="G237" s="2">
-        <v>47212</v>
+        <v>153504</v>
       </c>
       <c r="H237" s="2">
-        <v>46758</v>
+        <v>152028</v>
       </c>
       <c r="I237" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="1">
         <v>237</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>491</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>487</v>
+        <v>477</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>492</v>
       </c>
       <c r="E238" s="2">
-        <v>80034</v>
+        <v>229914</v>
       </c>
       <c r="F238" s="2">
-        <v>79279</v>
+        <v>227745</v>
       </c>
       <c r="G238" s="2">
-        <v>78524</v>
+        <v>225576</v>
       </c>
       <c r="H238" s="2">
-        <v>77769</v>
+        <v>223407</v>
       </c>
       <c r="I238" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="1">
         <v>238</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>493</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>487</v>
+        <v>477</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>494</v>
       </c>
       <c r="E239" s="2">
-        <v>96074</v>
+        <v>469527</v>
       </c>
       <c r="F239" s="2">
-        <v>95168</v>
+        <v>465098</v>
       </c>
       <c r="G239" s="2">
-        <v>94261</v>
+        <v>460668</v>
       </c>
       <c r="H239" s="2">
-        <v>93355</v>
+        <v>456239</v>
       </c>
       <c r="I239" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="1">
         <v>239</v>
       </c>
       <c r="B240" s="1" t="s">
         <v>495</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>487</v>
+        <v>477</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>496</v>
       </c>
       <c r="E240" s="2">
-        <v>112114</v>
+        <v>1563924</v>
       </c>
       <c r="F240" s="2">
-        <v>111056</v>
+        <v>1549170</v>
       </c>
       <c r="G240" s="2">
-        <v>109999</v>
+        <v>1534416</v>
       </c>
       <c r="H240" s="2">
-        <v>108941</v>
+        <v>1519662</v>
       </c>
       <c r="I240" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="1">
         <v>240</v>
       </c>
       <c r="B241" s="1" t="s">
         <v>497</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>487</v>
+        <v>498</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E241" s="2">
-        <v>128154</v>
+        <v>4551</v>
       </c>
       <c r="F241" s="2">
-        <v>126945</v>
+        <v>4508</v>
       </c>
       <c r="G241" s="2">
-        <v>125736</v>
+        <v>4465</v>
       </c>
       <c r="H241" s="2">
-        <v>124527</v>
+        <v>4422</v>
       </c>
       <c r="I241" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="1">
         <v>241</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>487</v>
+        <v>498</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="E242" s="2">
-        <v>160068</v>
+        <v>13696</v>
       </c>
       <c r="F242" s="2">
-        <v>158558</v>
+        <v>13567</v>
       </c>
       <c r="G242" s="2">
-        <v>157048</v>
+        <v>13438</v>
       </c>
       <c r="H242" s="2">
-        <v>155538</v>
+        <v>13309</v>
       </c>
       <c r="I242" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="1">
         <v>242</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>487</v>
+        <v>498</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="E243" s="2">
-        <v>160068</v>
+        <v>17702</v>
       </c>
       <c r="F243" s="2">
-        <v>158558</v>
+        <v>17535</v>
       </c>
       <c r="G243" s="2">
-        <v>157048</v>
+        <v>17368</v>
       </c>
       <c r="H243" s="2">
-        <v>155538</v>
+        <v>17201</v>
       </c>
       <c r="I243" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="1">
         <v>243</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>487</v>
+        <v>498</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="E244" s="2">
-        <v>176108</v>
+        <v>22566</v>
       </c>
       <c r="F244" s="2">
-        <v>174447</v>
+        <v>22353</v>
       </c>
       <c r="G244" s="2">
-        <v>172786</v>
+        <v>22141</v>
       </c>
       <c r="H244" s="2">
-        <v>171124</v>
+        <v>21928</v>
       </c>
       <c r="I244" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="1">
         <v>244</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>487</v>
+        <v>498</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="E245" s="2">
-        <v>240103</v>
+        <v>35056</v>
       </c>
       <c r="F245" s="2">
-        <v>237838</v>
+        <v>34726</v>
       </c>
       <c r="G245" s="2">
-        <v>235572</v>
+        <v>34395</v>
       </c>
       <c r="H245" s="2">
-        <v>233307</v>
+        <v>34064</v>
       </c>
       <c r="I245" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="1">
         <v>245</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>487</v>
+        <v>498</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E246" s="2">
-        <v>240103</v>
+        <v>40249</v>
       </c>
       <c r="F246" s="2">
-        <v>237838</v>
+        <v>39870</v>
       </c>
       <c r="G246" s="2">
-        <v>235572</v>
+        <v>39490</v>
       </c>
       <c r="H246" s="2">
-        <v>233307</v>
+        <v>39110</v>
       </c>
       <c r="I246" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="1">
         <v>246</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>487</v>
+        <v>498</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="E247" s="2">
-        <v>256143</v>
+        <v>45138</v>
       </c>
       <c r="F247" s="2">
-        <v>253726</v>
+        <v>44712</v>
       </c>
       <c r="G247" s="2">
-        <v>251310</v>
+        <v>44286</v>
       </c>
       <c r="H247" s="2">
-        <v>248893</v>
+        <v>43860</v>
       </c>
       <c r="I247" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="1">
         <v>247</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>487</v>
+        <v>498</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="E248" s="2">
-        <v>320137</v>
+        <v>52471</v>
       </c>
       <c r="F248" s="2">
-        <v>317117</v>
+        <v>51976</v>
       </c>
       <c r="G248" s="2">
-        <v>314097</v>
+        <v>51481</v>
       </c>
       <c r="H248" s="2">
-        <v>311076</v>
+        <v>50986</v>
       </c>
       <c r="I248" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="1">
         <v>248</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>487</v>
+        <v>498</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="E249" s="2">
-        <v>400337</v>
+        <v>87104</v>
       </c>
       <c r="F249" s="2">
-        <v>396560</v>
+        <v>86283</v>
       </c>
       <c r="G249" s="2">
-        <v>392783</v>
+        <v>85461</v>
       </c>
       <c r="H249" s="2">
-        <v>389006</v>
+        <v>84639</v>
       </c>
       <c r="I249" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="1">
         <v>249</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>487</v>
+        <v>498</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="E250" s="2">
-        <v>416376</v>
+        <v>87321</v>
       </c>
       <c r="F250" s="2">
-        <v>412448</v>
+        <v>86497</v>
       </c>
       <c r="G250" s="2">
-        <v>408520</v>
+        <v>85673</v>
       </c>
       <c r="H250" s="2">
-        <v>404592</v>
+        <v>84849</v>
       </c>
       <c r="I250" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="1">
         <v>250</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>487</v>
+        <v>498</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="E251" s="2">
-        <v>480371</v>
+        <v>113826</v>
       </c>
       <c r="F251" s="2">
-        <v>475839</v>
+        <v>112752</v>
       </c>
       <c r="G251" s="2">
-        <v>471307</v>
+        <v>111678</v>
       </c>
       <c r="H251" s="2">
-        <v>466775</v>
+        <v>110604</v>
       </c>
       <c r="I251" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="1">
         <v>251</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>487</v>
+        <v>498</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="E252" s="2">
-        <v>560405</v>
+        <v>136570</v>
       </c>
       <c r="F252" s="2">
-        <v>555118</v>
+        <v>135282</v>
       </c>
       <c r="G252" s="2">
-        <v>549831</v>
+        <v>133994</v>
       </c>
       <c r="H252" s="2">
-        <v>544545</v>
+        <v>132705</v>
       </c>
       <c r="I252" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="1">
         <v>252</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>487</v>
+        <v>498</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="E253" s="2">
-        <v>640439</v>
+        <v>177756</v>
       </c>
       <c r="F253" s="2">
-        <v>634397</v>
+        <v>176079</v>
       </c>
       <c r="G253" s="2">
-        <v>628356</v>
+        <v>174402</v>
       </c>
       <c r="H253" s="2">
-        <v>622314</v>
+        <v>172725</v>
       </c>
       <c r="I253" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="1">
         <v>253</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>487</v>
+        <v>498</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="E254" s="2">
-        <v>800673</v>
+        <v>197633</v>
       </c>
       <c r="F254" s="2">
-        <v>793120</v>
+        <v>195768</v>
       </c>
       <c r="G254" s="2">
-        <v>785566</v>
+        <v>193904</v>
       </c>
       <c r="H254" s="2">
-        <v>778013</v>
+        <v>192039</v>
       </c>
       <c r="I254" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="1">
         <v>254</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>487</v>
+        <v>498</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="E255" s="2">
-        <v>880707</v>
+        <v>201750</v>
       </c>
       <c r="F255" s="2">
-        <v>872399</v>
+        <v>199847</v>
       </c>
       <c r="G255" s="2">
-        <v>864090</v>
+        <v>197943</v>
       </c>
       <c r="H255" s="2">
-        <v>855782</v>
+        <v>196040</v>
       </c>
       <c r="I255" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="1">
         <v>255</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>487</v>
+        <v>498</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="E256" s="2">
-        <v>960742</v>
+        <v>226259</v>
       </c>
       <c r="F256" s="2">
-        <v>951678</v>
+        <v>224125</v>
       </c>
       <c r="G256" s="2">
-        <v>942614</v>
+        <v>221990</v>
       </c>
       <c r="H256" s="2">
-        <v>933551</v>
+        <v>219856</v>
       </c>
       <c r="I256" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="1">
         <v>256</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>487</v>
+        <v>498</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="E257" s="2">
-        <v>1201010</v>
+        <v>451177</v>
       </c>
       <c r="F257" s="2">
-        <v>1189679</v>
+        <v>446921</v>
       </c>
       <c r="G257" s="2">
-        <v>1178349</v>
+        <v>442665</v>
       </c>
       <c r="H257" s="2">
-        <v>1167019</v>
+        <v>438408</v>
       </c>
       <c r="I257" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="1">
         <v>257</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>487</v>
+        <v>498</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="E258" s="2">
-        <v>1361078</v>
+        <v>904905</v>
       </c>
       <c r="F258" s="2">
-        <v>1348238</v>
+        <v>896368</v>
       </c>
       <c r="G258" s="2">
-        <v>1335397</v>
+        <v>887831</v>
       </c>
       <c r="H258" s="2">
-        <v>1322557</v>
+        <v>879295</v>
       </c>
       <c r="I258" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="1">
         <v>258</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>487</v>
+        <v>498</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="E259" s="2">
-        <v>1601346</v>
+        <v>2257965</v>
       </c>
       <c r="F259" s="2">
-        <v>1586239</v>
+        <v>2236664</v>
       </c>
       <c r="G259" s="2">
-        <v>1571132</v>
+        <v>2215362</v>
       </c>
       <c r="H259" s="2">
-        <v>1556025</v>
+        <v>2194061</v>
       </c>
       <c r="I259" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="1">
         <v>259</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>537</v>
+        <v>503</v>
       </c>
       <c r="E260" s="2">
-        <v>15582</v>
+        <v>14735</v>
       </c>
       <c r="F260" s="2">
-        <v>15435</v>
+        <v>14596</v>
       </c>
       <c r="G260" s="2">
-        <v>15288</v>
+        <v>14457</v>
       </c>
       <c r="H260" s="2">
-        <v>15141</v>
+        <v>14318</v>
       </c>
       <c r="I260" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="1">
         <v>260</v>
       </c>
       <c r="B261" s="1" t="s">
         <v>538</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>539</v>
       </c>
       <c r="E261" s="2">
-        <v>17765</v>
+        <v>23235</v>
       </c>
       <c r="F261" s="2">
-        <v>17597</v>
+        <v>23016</v>
       </c>
       <c r="G261" s="2">
-        <v>17429</v>
+        <v>22797</v>
       </c>
       <c r="H261" s="2">
-        <v>17262</v>
+        <v>22578</v>
       </c>
       <c r="I261" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="1">
         <v>261</v>
       </c>
       <c r="B262" s="1" t="s">
         <v>540</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>541</v>
+        <v>368</v>
       </c>
       <c r="E262" s="2">
-        <v>45951</v>
+        <v>28713</v>
       </c>
       <c r="F262" s="2">
-        <v>45518</v>
+        <v>28442</v>
       </c>
       <c r="G262" s="2">
-        <v>45084</v>
+        <v>28172</v>
       </c>
       <c r="H262" s="2">
-        <v>44651</v>
+        <v>27901</v>
       </c>
       <c r="I262" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="1">
         <v>262</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>543</v>
+        <v>513</v>
       </c>
       <c r="E263" s="2">
-        <v>54561</v>
+        <v>44164</v>
       </c>
       <c r="F263" s="2">
-        <v>54047</v>
+        <v>43747</v>
       </c>
       <c r="G263" s="2">
-        <v>53532</v>
+        <v>43331</v>
       </c>
       <c r="H263" s="2">
-        <v>53017</v>
+        <v>42914</v>
       </c>
       <c r="I263" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="1">
         <v>263</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="E264" s="2">
-        <v>78228</v>
+        <v>46091</v>
       </c>
       <c r="F264" s="2">
-        <v>77490</v>
+        <v>45656</v>
       </c>
       <c r="G264" s="2">
-        <v>76752</v>
+        <v>45221</v>
       </c>
       <c r="H264" s="2">
-        <v>76014</v>
+        <v>44786</v>
       </c>
       <c r="I264" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="1">
         <v>264</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="E265" s="2">
-        <v>106689</v>
+        <v>66757</v>
       </c>
       <c r="F265" s="2">
-        <v>105683</v>
+        <v>66127</v>
       </c>
       <c r="G265" s="2">
-        <v>104676</v>
+        <v>65497</v>
       </c>
       <c r="H265" s="2">
-        <v>103670</v>
+        <v>64867</v>
       </c>
       <c r="I265" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="1">
         <v>265</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>549</v>
+        <v>517</v>
       </c>
       <c r="E266" s="2">
-        <v>156456</v>
+        <v>70837</v>
       </c>
       <c r="F266" s="2">
-        <v>154980</v>
+        <v>70168</v>
       </c>
       <c r="G266" s="2">
-        <v>153504</v>
+        <v>69500</v>
       </c>
       <c r="H266" s="2">
-        <v>152028</v>
+        <v>68832</v>
       </c>
       <c r="I266" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="1">
         <v>266</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>551</v>
+        <v>523</v>
       </c>
       <c r="E267" s="2">
-        <v>229914</v>
+        <v>145451</v>
       </c>
       <c r="F267" s="2">
-        <v>227745</v>
+        <v>144079</v>
       </c>
       <c r="G267" s="2">
-        <v>225576</v>
+        <v>142707</v>
       </c>
       <c r="H267" s="2">
-        <v>223407</v>
+        <v>141335</v>
       </c>
       <c r="I267" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="1">
         <v>267</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>553</v>
+        <v>525</v>
       </c>
       <c r="E268" s="2">
-        <v>469527</v>
+        <v>152061</v>
       </c>
       <c r="F268" s="2">
-        <v>465098</v>
+        <v>150627</v>
       </c>
       <c r="G268" s="2">
-        <v>460668</v>
+        <v>149192</v>
       </c>
       <c r="H268" s="2">
-        <v>456239</v>
+        <v>147758</v>
       </c>
       <c r="I268" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="1">
         <v>268</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="E269" s="2">
-        <v>1563924</v>
+        <v>181341</v>
       </c>
       <c r="F269" s="2">
-        <v>1549170</v>
+        <v>179630</v>
       </c>
       <c r="G269" s="2">
-        <v>1534416</v>
+        <v>177919</v>
       </c>
       <c r="H269" s="2">
-        <v>1519662</v>
+        <v>176208</v>
       </c>
       <c r="I269" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="1">
         <v>269</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>557</v>
+        <v>537</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
       <c r="E270" s="2">
-        <v>4424</v>
+        <v>548934</v>
       </c>
       <c r="F270" s="2">
-        <v>4383</v>
+        <v>543755</v>
       </c>
       <c r="G270" s="2">
-        <v>4341</v>
+        <v>538576</v>
       </c>
       <c r="H270" s="2">
-        <v>4299</v>
+        <v>533398</v>
       </c>
       <c r="I270" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="1">
         <v>270</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>557</v>
+        <v>537</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="E271" s="2">
-        <v>13318</v>
+        <v>915769</v>
       </c>
       <c r="F271" s="2">
-        <v>13192</v>
+        <v>907130</v>
       </c>
       <c r="G271" s="2">
-        <v>13067</v>
+        <v>898490</v>
       </c>
       <c r="H271" s="2">
-        <v>12941</v>
+        <v>889851</v>
       </c>
       <c r="I271" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="1">
         <v>271</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>557</v>
+        <v>537</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="E272" s="2">
-        <v>17248</v>
+        <v>1382720</v>
       </c>
       <c r="F272" s="2">
-        <v>17086</v>
+        <v>1369676</v>
       </c>
       <c r="G272" s="2">
-        <v>16923</v>
+        <v>1356631</v>
       </c>
       <c r="H272" s="2">
-        <v>16760</v>
+        <v>1343587</v>
       </c>
       <c r="I272" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="1">
         <v>272</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>557</v>
+        <v>537</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
       <c r="E273" s="2">
-        <v>21988</v>
+        <v>2296601</v>
       </c>
       <c r="F273" s="2">
-        <v>21780</v>
+        <v>2274935</v>
       </c>
       <c r="G273" s="2">
-        <v>21573</v>
+        <v>2253269</v>
       </c>
       <c r="H273" s="2">
-        <v>21365</v>
+        <v>2231603</v>
       </c>
       <c r="I273" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="1">
         <v>273</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>566</v>
+        <v>561</v>
       </c>
       <c r="E274" s="2">
-        <v>37680</v>
+        <v>1433</v>
       </c>
       <c r="F274" s="2">
-        <v>37324</v>
+        <v>1420</v>
       </c>
       <c r="G274" s="2">
-        <v>36969</v>
+        <v>1406</v>
       </c>
       <c r="H274" s="2">
-        <v>36613</v>
+        <v>1393</v>
       </c>
       <c r="I274" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="1">
         <v>274</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>567</v>
+        <v>562</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>568</v>
+        <v>563</v>
       </c>
       <c r="E275" s="2">
-        <v>40249</v>
+        <v>3218</v>
       </c>
       <c r="F275" s="2">
-        <v>39870</v>
+        <v>3188</v>
       </c>
       <c r="G275" s="2">
-        <v>39490</v>
+        <v>3157</v>
       </c>
       <c r="H275" s="2">
-        <v>39110</v>
+        <v>3127</v>
       </c>
       <c r="I275" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="1">
         <v>275</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>570</v>
+        <v>350</v>
       </c>
       <c r="E276" s="2">
-        <v>43979</v>
+        <v>4972</v>
       </c>
       <c r="F276" s="2">
-        <v>43565</v>
+        <v>4926</v>
       </c>
       <c r="G276" s="2">
-        <v>43150</v>
+        <v>4879</v>
       </c>
       <c r="H276" s="2">
-        <v>42735</v>
+        <v>4832</v>
       </c>
       <c r="I276" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="1">
         <v>276</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>571</v>
+        <v>565</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>572</v>
+        <v>354</v>
       </c>
       <c r="E277" s="2">
-        <v>51126</v>
+        <v>7275</v>
       </c>
       <c r="F277" s="2">
-        <v>50644</v>
+        <v>7206</v>
       </c>
       <c r="G277" s="2">
-        <v>50161</v>
+        <v>7138</v>
       </c>
       <c r="H277" s="2">
-        <v>49679</v>
+        <v>7069</v>
       </c>
       <c r="I277" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="1">
         <v>277</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>574</v>
+        <v>358</v>
       </c>
       <c r="E278" s="2">
-        <v>84967</v>
+        <v>11684</v>
       </c>
       <c r="F278" s="2">
-        <v>84166</v>
+        <v>11574</v>
       </c>
       <c r="G278" s="2">
-        <v>83364</v>
+        <v>11464</v>
       </c>
       <c r="H278" s="2">
-        <v>82563</v>
+        <v>11354</v>
       </c>
       <c r="I278" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="1">
         <v>278</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="E279" s="2">
-        <v>85083</v>
+        <v>14402</v>
       </c>
       <c r="F279" s="2">
-        <v>84280</v>
+        <v>14266</v>
       </c>
       <c r="G279" s="2">
-        <v>83478</v>
+        <v>14130</v>
       </c>
       <c r="H279" s="2">
-        <v>82675</v>
+        <v>13995</v>
       </c>
       <c r="I279" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="1">
         <v>279</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
       <c r="E280" s="2">
-        <v>110688</v>
+        <v>15522</v>
       </c>
       <c r="F280" s="2">
-        <v>109644</v>
+        <v>15375</v>
       </c>
       <c r="G280" s="2">
-        <v>108600</v>
+        <v>15229</v>
       </c>
       <c r="H280" s="2">
-        <v>107556</v>
+        <v>15082</v>
       </c>
       <c r="I280" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="1">
         <v>280</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>580</v>
+        <v>366</v>
       </c>
       <c r="E281" s="2">
-        <v>132806</v>
+        <v>22253</v>
       </c>
       <c r="F281" s="2">
-        <v>131553</v>
+        <v>22043</v>
       </c>
       <c r="G281" s="2">
-        <v>130301</v>
+        <v>21833</v>
       </c>
       <c r="H281" s="2">
-        <v>129048</v>
+        <v>21623</v>
       </c>
       <c r="I281" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="1">
         <v>281</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>581</v>
+        <v>572</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>582</v>
+        <v>480</v>
       </c>
       <c r="E282" s="2">
-        <v>173198</v>
+        <v>31414</v>
       </c>
       <c r="F282" s="2">
-        <v>171564</v>
+        <v>31118</v>
       </c>
       <c r="G282" s="2">
-        <v>169930</v>
+        <v>30821</v>
       </c>
       <c r="H282" s="2">
-        <v>168296</v>
+        <v>30525</v>
       </c>
       <c r="I282" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="1">
         <v>282</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>583</v>
+        <v>573</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>584</v>
+        <v>574</v>
       </c>
       <c r="E283" s="2">
-        <v>194123</v>
+        <v>42959</v>
       </c>
       <c r="F283" s="2">
-        <v>192292</v>
+        <v>42553</v>
       </c>
       <c r="G283" s="2">
-        <v>190460</v>
+        <v>42148</v>
       </c>
       <c r="H283" s="2">
-        <v>188629</v>
+        <v>41743</v>
       </c>
       <c r="I283" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="1">
         <v>283</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>585</v>
+        <v>575</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>586</v>
+        <v>376</v>
       </c>
       <c r="E284" s="2">
-        <v>201750</v>
+        <v>45096</v>
       </c>
       <c r="F284" s="2">
-        <v>199847</v>
+        <v>44670</v>
       </c>
       <c r="G284" s="2">
-        <v>197943</v>
+        <v>44245</v>
       </c>
       <c r="H284" s="2">
-        <v>196040</v>
+        <v>43819</v>
       </c>
       <c r="I284" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="1">
         <v>284</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>587</v>
+        <v>576</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>588</v>
+        <v>388</v>
       </c>
       <c r="E285" s="2">
-        <v>220446</v>
+        <v>62714</v>
       </c>
       <c r="F285" s="2">
-        <v>218366</v>
+        <v>62122</v>
       </c>
       <c r="G285" s="2">
-        <v>216287</v>
+        <v>61531</v>
       </c>
       <c r="H285" s="2">
-        <v>214207</v>
+        <v>60939</v>
       </c>
       <c r="I285" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="1">
         <v>285</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>589</v>
+        <v>577</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>590</v>
+        <v>578</v>
       </c>
       <c r="E286" s="2">
-        <v>327813</v>
+        <v>71624</v>
       </c>
       <c r="F286" s="2">
-        <v>324721</v>
+        <v>70949</v>
       </c>
       <c r="G286" s="2">
-        <v>321628</v>
+        <v>70273</v>
       </c>
       <c r="H286" s="2">
-        <v>318536</v>
+        <v>69597</v>
       </c>
       <c r="I286" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="1">
         <v>286</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>591</v>
+        <v>579</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>592</v>
+        <v>394</v>
       </c>
       <c r="E287" s="2">
-        <v>439588</v>
+        <v>74945</v>
       </c>
       <c r="F287" s="2">
-        <v>435441</v>
+        <v>74238</v>
       </c>
       <c r="G287" s="2">
-        <v>431294</v>
+        <v>73531</v>
       </c>
       <c r="H287" s="2">
-        <v>427147</v>
+        <v>72824</v>
       </c>
       <c r="I287" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="1">
         <v>287</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>593</v>
+        <v>580</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>594</v>
+        <v>581</v>
       </c>
       <c r="E288" s="2">
-        <v>881659</v>
+        <v>113001</v>
       </c>
       <c r="F288" s="2">
-        <v>873342</v>
+        <v>111935</v>
       </c>
       <c r="G288" s="2">
-        <v>865024</v>
+        <v>110869</v>
       </c>
       <c r="H288" s="2">
-        <v>856707</v>
+        <v>109803</v>
       </c>
       <c r="I288" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="1">
         <v>288</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>595</v>
+        <v>582</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>596</v>
+        <v>583</v>
       </c>
       <c r="E289" s="2">
-        <v>2199959</v>
+        <v>144018</v>
       </c>
       <c r="F289" s="2">
-        <v>2179205</v>
+        <v>142659</v>
       </c>
       <c r="G289" s="2">
-        <v>2158450</v>
+        <v>141301</v>
       </c>
       <c r="H289" s="2">
-        <v>2137696</v>
+        <v>139942</v>
       </c>
       <c r="I289" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="1">
         <v>289</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>597</v>
+        <v>584</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>598</v>
+        <v>560</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>562</v>
+        <v>410</v>
       </c>
       <c r="E290" s="2">
-        <v>14334</v>
+        <v>154766</v>
       </c>
       <c r="F290" s="2">
-        <v>14199</v>
+        <v>153306</v>
       </c>
       <c r="G290" s="2">
-        <v>14064</v>
+        <v>151846</v>
       </c>
       <c r="H290" s="2">
-        <v>13929</v>
+        <v>150386</v>
       </c>
       <c r="I290" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="1">
         <v>290</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>599</v>
+        <v>585</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>598</v>
+        <v>560</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>600</v>
+        <v>418</v>
       </c>
       <c r="E291" s="2">
-        <v>22605</v>
+        <v>225663</v>
       </c>
       <c r="F291" s="2">
-        <v>22391</v>
+        <v>223535</v>
       </c>
       <c r="G291" s="2">
-        <v>22178</v>
+        <v>221406</v>
       </c>
       <c r="H291" s="2">
-        <v>21965</v>
+        <v>219277</v>
       </c>
       <c r="I291" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="1">
         <v>291</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>601</v>
+        <v>586</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>598</v>
+        <v>560</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>419</v>
+        <v>434</v>
       </c>
       <c r="E292" s="2">
-        <v>27934</v>
+        <v>499870</v>
       </c>
       <c r="F292" s="2">
-        <v>27671</v>
+        <v>495154</v>
       </c>
       <c r="G292" s="2">
-        <v>27407</v>
+        <v>490438</v>
       </c>
       <c r="H292" s="2">
-        <v>27144</v>
+        <v>485722</v>
       </c>
       <c r="I292" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="1">
         <v>292</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>602</v>
+        <v>587</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>598</v>
+        <v>560</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>572</v>
+        <v>588</v>
       </c>
       <c r="E293" s="2">
-        <v>42966</v>
+        <v>1171493</v>
       </c>
       <c r="F293" s="2">
-        <v>42561</v>
+        <v>1160441</v>
       </c>
       <c r="G293" s="2">
-        <v>42155</v>
+        <v>1149389</v>
       </c>
       <c r="H293" s="2">
-        <v>41750</v>
+        <v>1138337</v>
       </c>
       <c r="I293" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="1">
         <v>293</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>603</v>
+        <v>589</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>604</v>
+        <v>591</v>
       </c>
       <c r="E294" s="2">
-        <v>44840</v>
+        <v>9350</v>
       </c>
       <c r="F294" s="2">
-        <v>44417</v>
+        <v>9262</v>
       </c>
       <c r="G294" s="2">
-        <v>43994</v>
+        <v>9174</v>
       </c>
       <c r="H294" s="2">
-        <v>43571</v>
+        <v>9086</v>
       </c>
       <c r="I294" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="1">
         <v>294</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>605</v>
+        <v>592</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>606</v>
+        <v>593</v>
       </c>
       <c r="E295" s="2">
-        <v>64944</v>
+        <v>18694</v>
       </c>
       <c r="F295" s="2">
-        <v>64331</v>
+        <v>18518</v>
       </c>
       <c r="G295" s="2">
-        <v>63719</v>
+        <v>18341</v>
       </c>
       <c r="H295" s="2">
-        <v>63106</v>
+        <v>18165</v>
       </c>
       <c r="I295" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="1">
         <v>295</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>607</v>
+        <v>594</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>576</v>
+        <v>595</v>
       </c>
       <c r="E296" s="2">
-        <v>68915</v>
+        <v>47229</v>
       </c>
       <c r="F296" s="2">
-        <v>68265</v>
+        <v>46784</v>
       </c>
       <c r="G296" s="2">
-        <v>67615</v>
+        <v>46338</v>
       </c>
       <c r="H296" s="2">
-        <v>66964</v>
+        <v>45893</v>
       </c>
       <c r="I296" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="1">
         <v>296</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>608</v>
+        <v>596</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
       <c r="D297" s="1" t="s">
-        <v>582</v>
+        <v>597</v>
       </c>
       <c r="E297" s="2">
-        <v>141503</v>
+        <v>93390</v>
       </c>
       <c r="F297" s="2">
-        <v>140168</v>
+        <v>92509</v>
       </c>
       <c r="G297" s="2">
-        <v>138833</v>
+        <v>91628</v>
       </c>
       <c r="H297" s="2">
-        <v>137498</v>
+        <v>90747</v>
       </c>
       <c r="I297" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="1">
         <v>297</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>609</v>
+        <v>598</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
       <c r="D298" s="1" t="s">
-        <v>584</v>
+        <v>599</v>
       </c>
       <c r="E298" s="2">
-        <v>147936</v>
+        <v>128533</v>
       </c>
       <c r="F298" s="2">
-        <v>146540</v>
+        <v>127321</v>
       </c>
       <c r="G298" s="2">
-        <v>145144</v>
+        <v>126108</v>
       </c>
       <c r="H298" s="2">
-        <v>143749</v>
+        <v>124896</v>
       </c>
       <c r="I298" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="1">
         <v>298</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>610</v>
+        <v>600</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>611</v>
+        <v>601</v>
       </c>
       <c r="E299" s="2">
-        <v>176419</v>
+        <v>148308</v>
       </c>
       <c r="F299" s="2">
-        <v>174755</v>
+        <v>146909</v>
       </c>
       <c r="G299" s="2">
-        <v>173090</v>
+        <v>145510</v>
       </c>
       <c r="H299" s="2">
-        <v>171426</v>
+        <v>144110</v>
       </c>
       <c r="I299" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="1">
         <v>299</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>612</v>
+        <v>602</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>613</v>
+        <v>603</v>
       </c>
       <c r="E300" s="2">
-        <v>534036</v>
+        <v>190373</v>
       </c>
       <c r="F300" s="2">
-        <v>528998</v>
+        <v>188577</v>
       </c>
       <c r="G300" s="2">
-        <v>523960</v>
+        <v>186781</v>
       </c>
       <c r="H300" s="2">
-        <v>518922</v>
+        <v>184985</v>
       </c>
       <c r="I300" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="1">
         <v>300</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>614</v>
+        <v>604</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>615</v>
+        <v>605</v>
       </c>
       <c r="E301" s="2">
-        <v>890917</v>
+        <v>217517</v>
       </c>
       <c r="F301" s="2">
-        <v>882512</v>
+        <v>215465</v>
       </c>
       <c r="G301" s="2">
-        <v>874108</v>
+        <v>213413</v>
       </c>
       <c r="H301" s="2">
-        <v>865703</v>
+        <v>211361</v>
       </c>
       <c r="I301" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="1">
         <v>301</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
       <c r="E302" s="2">
-        <v>1345197</v>
+        <v>290492</v>
       </c>
       <c r="F302" s="2">
-        <v>1332507</v>
+        <v>287751</v>
       </c>
       <c r="G302" s="2">
-        <v>1319816</v>
+        <v>285011</v>
       </c>
       <c r="H302" s="2">
-        <v>1307126</v>
+        <v>282270</v>
       </c>
       <c r="I302" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="1">
         <v>302</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>619</v>
+        <v>609</v>
       </c>
       <c r="E303" s="2">
-        <v>2234278</v>
+        <v>296615</v>
       </c>
       <c r="F303" s="2">
-        <v>2213199</v>
+        <v>293816</v>
       </c>
       <c r="G303" s="2">
-        <v>2192121</v>
+        <v>291018</v>
       </c>
       <c r="H303" s="2">
-        <v>2171043</v>
+        <v>288220</v>
       </c>
       <c r="I303" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="1">
         <v>303</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>620</v>
+        <v>610</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>621</v>
+        <v>590</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>622</v>
+        <v>611</v>
       </c>
       <c r="E304" s="2">
-        <v>1433</v>
+        <v>306502</v>
       </c>
       <c r="F304" s="2">
-        <v>1420</v>
+        <v>303611</v>
       </c>
       <c r="G304" s="2">
-        <v>1406</v>
+        <v>300719</v>
       </c>
       <c r="H304" s="2">
-        <v>1393</v>
+        <v>297828</v>
       </c>
       <c r="I304" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="1">
         <v>304</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>623</v>
+        <v>612</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>621</v>
+        <v>590</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>624</v>
+        <v>613</v>
       </c>
       <c r="E305" s="2">
-        <v>3218</v>
+        <v>484135</v>
       </c>
       <c r="F305" s="2">
-        <v>3188</v>
+        <v>479568</v>
       </c>
       <c r="G305" s="2">
-        <v>3157</v>
+        <v>475000</v>
       </c>
       <c r="H305" s="2">
-        <v>3127</v>
+        <v>470433</v>
       </c>
       <c r="I305" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="1">
         <v>305</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>625</v>
+        <v>614</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>621</v>
+        <v>590</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>401</v>
+        <v>615</v>
       </c>
       <c r="E306" s="2">
-        <v>4972</v>
+        <v>494358</v>
       </c>
       <c r="F306" s="2">
-        <v>4926</v>
+        <v>489694</v>
       </c>
       <c r="G306" s="2">
-        <v>4879</v>
+        <v>485030</v>
       </c>
       <c r="H306" s="2">
-        <v>4832</v>
+        <v>480366</v>
       </c>
       <c r="I306" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="1">
         <v>306</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>621</v>
+        <v>590</v>
       </c>
       <c r="D307" s="1" t="s">
-        <v>405</v>
+        <v>617</v>
       </c>
       <c r="E307" s="2">
-        <v>7275</v>
+        <v>504245</v>
       </c>
       <c r="F307" s="2">
-        <v>7206</v>
+        <v>499488</v>
       </c>
       <c r="G307" s="2">
-        <v>7138</v>
+        <v>494731</v>
       </c>
       <c r="H307" s="2">
-        <v>7069</v>
+        <v>489974</v>
       </c>
       <c r="I307" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="1">
         <v>307</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>627</v>
+        <v>618</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>621</v>
+        <v>590</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>409</v>
+        <v>619</v>
       </c>
       <c r="E308" s="2">
-        <v>11717</v>
+        <v>692101</v>
       </c>
       <c r="F308" s="2">
-        <v>11607</v>
+        <v>685571</v>
       </c>
       <c r="G308" s="2">
-        <v>11496</v>
+        <v>679042</v>
       </c>
       <c r="H308" s="2">
-        <v>11386</v>
+        <v>672513</v>
       </c>
       <c r="I308" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="1">
         <v>308</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>628</v>
+        <v>620</v>
       </c>
       <c r="C309" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="D309" s="1" t="s">
         <v>621</v>
       </c>
-      <c r="D309" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E309" s="2">
-        <v>14402</v>
+        <v>968242</v>
       </c>
       <c r="F309" s="2">
-        <v>14266</v>
+        <v>959108</v>
       </c>
       <c r="G309" s="2">
-        <v>14130</v>
+        <v>949973</v>
       </c>
       <c r="H309" s="2">
-        <v>13995</v>
+        <v>940839</v>
       </c>
       <c r="I309" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="1">
         <v>309</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>630</v>
+        <v>622</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>621</v>
+        <v>590</v>
       </c>
       <c r="D310" s="1" t="s">
-        <v>631</v>
+        <v>623</v>
       </c>
       <c r="E310" s="2">
-        <v>15522</v>
+        <v>1008489</v>
       </c>
       <c r="F310" s="2">
-        <v>15375</v>
+        <v>998975</v>
       </c>
       <c r="G310" s="2">
-        <v>15229</v>
+        <v>989461</v>
       </c>
       <c r="H310" s="2">
-        <v>15082</v>
+        <v>979947</v>
       </c>
       <c r="I310" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="1">
         <v>310</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>632</v>
+        <v>624</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>621</v>
+        <v>590</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>417</v>
+        <v>625</v>
       </c>
       <c r="E311" s="2">
-        <v>22253</v>
+        <v>1473186</v>
       </c>
       <c r="F311" s="2">
-        <v>22043</v>
+        <v>1459288</v>
       </c>
       <c r="G311" s="2">
-        <v>21833</v>
+        <v>1445390</v>
       </c>
       <c r="H311" s="2">
-        <v>21623</v>
+        <v>1431492</v>
       </c>
       <c r="I311" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="1">
         <v>311</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>633</v>
+        <v>626</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>621</v>
+        <v>590</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>539</v>
+        <v>627</v>
       </c>
       <c r="E312" s="2">
-        <v>30807</v>
+        <v>1967543</v>
       </c>
       <c r="F312" s="2">
-        <v>30516</v>
+        <v>1948982</v>
       </c>
       <c r="G312" s="2">
-        <v>30226</v>
+        <v>1930420</v>
       </c>
       <c r="H312" s="2">
-        <v>29935</v>
+        <v>1911858</v>
       </c>
       <c r="I312" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="1">
         <v>312</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>634</v>
+        <v>628</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>621</v>
+        <v>590</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>635</v>
+        <v>629</v>
       </c>
       <c r="E313" s="2">
-        <v>42959</v>
+        <v>4841100</v>
       </c>
       <c r="F313" s="2">
-        <v>42553</v>
+        <v>4795429</v>
       </c>
       <c r="G313" s="2">
-        <v>42148</v>
+        <v>4749758</v>
       </c>
       <c r="H313" s="2">
-        <v>41743</v>
+        <v>4704087</v>
       </c>
       <c r="I313" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="1">
         <v>313</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>621</v>
+        <v>590</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>427</v>
+        <v>631</v>
       </c>
       <c r="E314" s="2">
-        <v>45096</v>
+        <v>10121769</v>
       </c>
       <c r="F314" s="2">
-        <v>44670</v>
+        <v>10026281</v>
       </c>
       <c r="G314" s="2">
-        <v>44245</v>
+        <v>9930793</v>
       </c>
       <c r="H314" s="2">
-        <v>43819</v>
+        <v>9835304</v>
       </c>
       <c r="I314" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="1">
         <v>314</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>637</v>
+        <v>632</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>621</v>
+        <v>633</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>439</v>
+        <v>634</v>
       </c>
       <c r="E315" s="2">
-        <v>62714</v>
+        <v>19815</v>
       </c>
       <c r="F315" s="2">
-        <v>62122</v>
+        <v>19628</v>
       </c>
       <c r="G315" s="2">
-        <v>61531</v>
+        <v>19441</v>
       </c>
       <c r="H315" s="2">
-        <v>60939</v>
+        <v>19254</v>
       </c>
       <c r="I315" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="1">
         <v>315</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>621</v>
+        <v>636</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>639</v>
+        <v>637</v>
       </c>
       <c r="E316" s="2">
-        <v>71624</v>
+        <v>15688</v>
       </c>
       <c r="F316" s="2">
-        <v>70949</v>
+        <v>15540</v>
       </c>
       <c r="G316" s="2">
-        <v>70273</v>
+        <v>15392</v>
       </c>
       <c r="H316" s="2">
-        <v>69597</v>
+        <v>15244</v>
       </c>
       <c r="I316" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="1">
         <v>316</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>621</v>
+        <v>636</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>445</v>
+        <v>639</v>
       </c>
       <c r="E317" s="2">
-        <v>74945</v>
+        <v>31376</v>
       </c>
       <c r="F317" s="2">
-        <v>74238</v>
+        <v>31080</v>
       </c>
       <c r="G317" s="2">
-        <v>73531</v>
+        <v>30784</v>
       </c>
       <c r="H317" s="2">
-        <v>72824</v>
+        <v>30488</v>
       </c>
       <c r="I317" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="1">
         <v>317</v>
       </c>
       <c r="B318" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="C318" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="D318" s="1" t="s">
         <v>641</v>
       </c>
-      <c r="C318" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E318" s="2">
-        <v>107315</v>
+        <v>47064</v>
       </c>
       <c r="F318" s="2">
-        <v>106303</v>
+        <v>46620</v>
       </c>
       <c r="G318" s="2">
-        <v>105291</v>
+        <v>46176</v>
       </c>
       <c r="H318" s="2">
-        <v>104278</v>
+        <v>45732</v>
       </c>
       <c r="I318" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="1">
         <v>318</v>
       </c>
       <c r="B319" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="C319" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="D319" s="1" t="s">
         <v>643</v>
       </c>
-      <c r="C319" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E319" s="2">
-        <v>144018</v>
+        <v>61056</v>
       </c>
       <c r="F319" s="2">
-        <v>142659</v>
+        <v>60480</v>
       </c>
       <c r="G319" s="2">
-        <v>141301</v>
+        <v>59904</v>
       </c>
       <c r="H319" s="2">
-        <v>139942</v>
+        <v>59328</v>
       </c>
       <c r="I319" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="1">
         <v>319</v>
       </c>
       <c r="B320" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="D320" s="1" t="s">
         <v>645</v>
       </c>
-      <c r="C320" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E320" s="2">
-        <v>146706</v>
+        <v>78440</v>
       </c>
       <c r="F320" s="2">
-        <v>145322</v>
+        <v>77700</v>
       </c>
       <c r="G320" s="2">
-        <v>143938</v>
+        <v>76960</v>
       </c>
       <c r="H320" s="2">
-        <v>142554</v>
+        <v>76220</v>
       </c>
       <c r="I320" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="1">
         <v>320</v>
       </c>
       <c r="B321" s="1" t="s">
         <v>646</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>621</v>
+        <v>636</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>469</v>
+        <v>647</v>
       </c>
       <c r="E321" s="2">
-        <v>226536</v>
+        <v>156880</v>
       </c>
       <c r="F321" s="2">
-        <v>224399</v>
+        <v>155400</v>
       </c>
       <c r="G321" s="2">
-        <v>222262</v>
+        <v>153920</v>
       </c>
       <c r="H321" s="2">
-        <v>220124</v>
+        <v>152440</v>
       </c>
       <c r="I321" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="1">
         <v>321</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>621</v>
+        <v>636</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>485</v>
+        <v>649</v>
       </c>
       <c r="E322" s="2">
-        <v>499870</v>
+        <v>235320</v>
       </c>
       <c r="F322" s="2">
-        <v>495154</v>
+        <v>233100</v>
       </c>
       <c r="G322" s="2">
-        <v>490438</v>
+        <v>230880</v>
       </c>
       <c r="H322" s="2">
-        <v>485722</v>
+        <v>228660</v>
       </c>
       <c r="I322" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="1">
         <v>322</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>621</v>
+        <v>636</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="E323" s="2">
-        <v>1171493</v>
+        <v>313760</v>
       </c>
       <c r="F323" s="2">
-        <v>1160441</v>
+        <v>310800</v>
       </c>
       <c r="G323" s="2">
-        <v>1149389</v>
+        <v>307840</v>
       </c>
       <c r="H323" s="2">
-        <v>1138337</v>
+        <v>304880</v>
       </c>
       <c r="I323" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="1">
         <v>323</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>651</v>
+        <v>636</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="E324" s="2">
-        <v>9350</v>
+        <v>392200</v>
       </c>
       <c r="F324" s="2">
-        <v>9262</v>
+        <v>388500</v>
       </c>
       <c r="G324" s="2">
-        <v>9174</v>
+        <v>384800</v>
       </c>
       <c r="H324" s="2">
-        <v>9086</v>
+        <v>381100</v>
       </c>
       <c r="I324" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="1">
         <v>324</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>651</v>
+        <v>636</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="E325" s="2">
-        <v>18694</v>
+        <v>470640</v>
       </c>
       <c r="F325" s="2">
-        <v>18518</v>
+        <v>466200</v>
       </c>
       <c r="G325" s="2">
-        <v>18341</v>
+        <v>461760</v>
       </c>
       <c r="H325" s="2">
-        <v>18165</v>
+        <v>457320</v>
       </c>
       <c r="I325" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="1">
         <v>325</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>651</v>
+        <v>636</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="E326" s="2">
-        <v>47229</v>
+        <v>549080</v>
       </c>
       <c r="F326" s="2">
-        <v>46784</v>
+        <v>543900</v>
       </c>
       <c r="G326" s="2">
-        <v>46338</v>
+        <v>538720</v>
       </c>
       <c r="H326" s="2">
-        <v>45893</v>
+        <v>533540</v>
       </c>
       <c r="I326" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" s="1">
         <v>326</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>651</v>
+        <v>636</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E327" s="2">
-        <v>93390</v>
+        <v>627520</v>
       </c>
       <c r="F327" s="2">
-        <v>92509</v>
+        <v>621600</v>
       </c>
       <c r="G327" s="2">
-        <v>91628</v>
+        <v>615680</v>
       </c>
       <c r="H327" s="2">
-        <v>90747</v>
+        <v>609760</v>
       </c>
       <c r="I327" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="1">
         <v>327</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>651</v>
+        <v>636</v>
       </c>
       <c r="D328" s="1" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="E328" s="2">
-        <v>128533</v>
+        <v>705960</v>
       </c>
       <c r="F328" s="2">
-        <v>127321</v>
+        <v>699300</v>
       </c>
       <c r="G328" s="2">
-        <v>126108</v>
+        <v>692640</v>
       </c>
       <c r="H328" s="2">
-        <v>124896</v>
+        <v>685980</v>
       </c>
       <c r="I328" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="1">
         <v>328</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>651</v>
+        <v>636</v>
       </c>
       <c r="D329" s="1" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="E329" s="2">
-        <v>148308</v>
+        <v>784400</v>
       </c>
       <c r="F329" s="2">
-        <v>146909</v>
+        <v>777000</v>
       </c>
       <c r="G329" s="2">
-        <v>145510</v>
+        <v>769600</v>
       </c>
       <c r="H329" s="2">
-        <v>144110</v>
+        <v>762200</v>
       </c>
       <c r="I329" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="1">
         <v>329</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>651</v>
+        <v>636</v>
       </c>
       <c r="D330" s="1" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="E330" s="2">
-        <v>190373</v>
+        <v>862840</v>
       </c>
       <c r="F330" s="2">
-        <v>188577</v>
+        <v>854700</v>
       </c>
       <c r="G330" s="2">
-        <v>186781</v>
+        <v>846560</v>
       </c>
       <c r="H330" s="2">
-        <v>184985</v>
+        <v>838420</v>
       </c>
       <c r="I330" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="1">
         <v>330</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>651</v>
+        <v>667</v>
       </c>
       <c r="D331" s="1" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="E331" s="2">
-        <v>217517</v>
+        <v>9518</v>
       </c>
       <c r="F331" s="2">
-        <v>215465</v>
+        <v>9428</v>
       </c>
       <c r="G331" s="2">
-        <v>213413</v>
+        <v>9338</v>
       </c>
       <c r="H331" s="2">
-        <v>211361</v>
+        <v>9248</v>
       </c>
       <c r="I331" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" s="1">
         <v>331</v>
       </c>
       <c r="B332" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="C332" s="1" t="s">
         <v>667</v>
       </c>
-      <c r="C332" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D332" s="1" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E332" s="2">
-        <v>290492</v>
+        <v>19035</v>
       </c>
       <c r="F332" s="2">
-        <v>287751</v>
+        <v>18856</v>
       </c>
       <c r="G332" s="2">
-        <v>285011</v>
+        <v>18676</v>
       </c>
       <c r="H332" s="2">
-        <v>282270</v>
+        <v>18497</v>
       </c>
       <c r="I332" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="1">
         <v>332</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>651</v>
+        <v>667</v>
       </c>
       <c r="D333" s="1" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="E333" s="2">
-        <v>296615</v>
+        <v>47589</v>
       </c>
       <c r="F333" s="2">
-        <v>293816</v>
+        <v>47140</v>
       </c>
       <c r="G333" s="2">
-        <v>291018</v>
+        <v>46691</v>
       </c>
       <c r="H333" s="2">
-        <v>288220</v>
+        <v>46242</v>
       </c>
       <c r="I333" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="1">
         <v>333</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>651</v>
+        <v>667</v>
       </c>
       <c r="D334" s="1" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="E334" s="2">
-        <v>306502</v>
+        <v>95168</v>
       </c>
       <c r="F334" s="2">
-        <v>303611</v>
+        <v>94270</v>
       </c>
       <c r="G334" s="2">
-        <v>300719</v>
+        <v>93372</v>
       </c>
       <c r="H334" s="2">
-        <v>297828</v>
+        <v>92474</v>
       </c>
       <c r="I334" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="1">
         <v>334</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>651</v>
+        <v>667</v>
       </c>
       <c r="D335" s="1" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="E335" s="2">
-        <v>484135</v>
+        <v>285447</v>
       </c>
       <c r="F335" s="2">
-        <v>479568</v>
+        <v>282755</v>
       </c>
       <c r="G335" s="2">
-        <v>475000</v>
+        <v>280062</v>
       </c>
       <c r="H335" s="2">
-        <v>470433</v>
+        <v>277369</v>
       </c>
       <c r="I335" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" s="1">
         <v>335</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>651</v>
+        <v>667</v>
       </c>
       <c r="D336" s="1" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="E336" s="2">
-        <v>494358</v>
+        <v>475727</v>
       </c>
       <c r="F336" s="2">
-        <v>489694</v>
+        <v>471239</v>
       </c>
       <c r="G336" s="2">
-        <v>485030</v>
+        <v>466751</v>
       </c>
       <c r="H336" s="2">
-        <v>480366</v>
+        <v>462263</v>
       </c>
       <c r="I336" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="1">
         <v>336</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>651</v>
+        <v>680</v>
       </c>
       <c r="D337" s="1" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="E337" s="2">
-        <v>504245</v>
+        <v>6705</v>
       </c>
       <c r="F337" s="2">
-        <v>499488</v>
+        <v>6641</v>
       </c>
       <c r="G337" s="2">
-        <v>494731</v>
+        <v>6578</v>
       </c>
       <c r="H337" s="2">
-        <v>489974</v>
+        <v>6515</v>
       </c>
       <c r="I337" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" s="1">
         <v>337</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>651</v>
+        <v>680</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="E338" s="2">
-        <v>692101</v>
+        <v>6705</v>
       </c>
       <c r="F338" s="2">
-        <v>685571</v>
+        <v>6641</v>
       </c>
       <c r="G338" s="2">
-        <v>679042</v>
+        <v>6578</v>
       </c>
       <c r="H338" s="2">
-        <v>672513</v>
+        <v>6515</v>
       </c>
       <c r="I338" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" s="1">
         <v>338</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>651</v>
+        <v>680</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="E339" s="2">
-        <v>968242</v>
+        <v>16504</v>
       </c>
       <c r="F339" s="2">
-        <v>959108</v>
+        <v>16349</v>
       </c>
       <c r="G339" s="2">
-        <v>949973</v>
+        <v>16193</v>
       </c>
       <c r="H339" s="2">
-        <v>940839</v>
+        <v>16037</v>
       </c>
       <c r="I339" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" s="1">
         <v>339</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>651</v>
+        <v>680</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="E340" s="2">
-        <v>1008489</v>
+        <v>16504</v>
       </c>
       <c r="F340" s="2">
-        <v>998975</v>
+        <v>16349</v>
       </c>
       <c r="G340" s="2">
-        <v>989461</v>
+        <v>16193</v>
       </c>
       <c r="H340" s="2">
-        <v>979947</v>
+        <v>16037</v>
       </c>
       <c r="I340" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="1">
         <v>340</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>651</v>
+        <v>680</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="E341" s="2">
-        <v>1473186</v>
+        <v>81491</v>
       </c>
       <c r="F341" s="2">
-        <v>1459288</v>
+        <v>80722</v>
       </c>
       <c r="G341" s="2">
-        <v>1445390</v>
+        <v>79953</v>
       </c>
       <c r="H341" s="2">
-        <v>1431492</v>
+        <v>79184</v>
       </c>
       <c r="I341" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="1">
         <v>341</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>651</v>
+        <v>680</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="E342" s="2">
-        <v>1967543</v>
+        <v>81491</v>
       </c>
       <c r="F342" s="2">
-        <v>1948982</v>
+        <v>80722</v>
       </c>
       <c r="G342" s="2">
-        <v>1930420</v>
+        <v>79953</v>
       </c>
       <c r="H342" s="2">
-        <v>1911858</v>
+        <v>79184</v>
       </c>
       <c r="I342" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="1">
         <v>342</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>651</v>
+        <v>680</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="E343" s="2">
-        <v>4841100</v>
+        <v>164013</v>
       </c>
       <c r="F343" s="2">
-        <v>4795429</v>
+        <v>162465</v>
       </c>
       <c r="G343" s="2">
-        <v>4749758</v>
+        <v>160918</v>
       </c>
       <c r="H343" s="2">
-        <v>4704087</v>
+        <v>159371</v>
       </c>
       <c r="I343" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" s="1">
         <v>343</v>
       </c>
       <c r="B344" s="1" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>651</v>
+        <v>680</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="E344" s="2">
-        <v>10121769</v>
+        <v>164013</v>
       </c>
       <c r="F344" s="2">
-        <v>10026281</v>
+        <v>162465</v>
       </c>
       <c r="G344" s="2">
-        <v>9930793</v>
+        <v>160918</v>
       </c>
       <c r="H344" s="2">
-        <v>9835304</v>
+        <v>159371</v>
       </c>
       <c r="I344" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" s="1">
         <v>344</v>
       </c>
       <c r="B345" s="1" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>694</v>
+        <v>680</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="E345" s="2">
-        <v>20032</v>
+        <v>339372</v>
       </c>
       <c r="F345" s="2">
-        <v>19843</v>
+        <v>336170</v>
       </c>
       <c r="G345" s="2">
-        <v>19654</v>
+        <v>332968</v>
       </c>
       <c r="H345" s="2">
-        <v>19465</v>
+        <v>329767</v>
       </c>
       <c r="I345" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" s="1">
         <v>345</v>
       </c>
       <c r="B346" s="1" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>697</v>
+        <v>680</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="E346" s="2">
-        <v>14999</v>
+        <v>339372</v>
       </c>
       <c r="F346" s="2">
-        <v>14858</v>
+        <v>336170</v>
       </c>
       <c r="G346" s="2">
-        <v>14716</v>
+        <v>332968</v>
       </c>
       <c r="H346" s="2">
-        <v>14575</v>
+        <v>329767</v>
       </c>
       <c r="I346" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" s="1">
         <v>346</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>697</v>
+        <v>680</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E347" s="2">
-        <v>29998</v>
+        <v>824187</v>
       </c>
       <c r="F347" s="2">
-        <v>29715</v>
+        <v>816412</v>
       </c>
       <c r="G347" s="2">
-        <v>29432</v>
+        <v>808636</v>
       </c>
       <c r="H347" s="2">
-        <v>29149</v>
+        <v>800861</v>
       </c>
       <c r="I347" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" s="1">
         <v>347</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>697</v>
+        <v>680</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="E348" s="2">
-        <v>44997</v>
+        <v>824187</v>
       </c>
       <c r="F348" s="2">
-        <v>44573</v>
+        <v>816412</v>
       </c>
       <c r="G348" s="2">
-        <v>44148</v>
+        <v>808636</v>
       </c>
       <c r="H348" s="2">
-        <v>43724</v>
+        <v>800861</v>
       </c>
       <c r="I348" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" s="1">
         <v>348</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>697</v>
+        <v>680</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="E349" s="2">
-        <v>59996</v>
+        <v>1649406</v>
       </c>
       <c r="F349" s="2">
-        <v>59430</v>
+        <v>1633845</v>
       </c>
       <c r="G349" s="2">
-        <v>58864</v>
+        <v>1618285</v>
       </c>
       <c r="H349" s="2">
-        <v>58298</v>
+        <v>1602724</v>
       </c>
       <c r="I349" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" s="1">
         <v>349</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>697</v>
+        <v>680</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E350" s="2">
-        <v>74995</v>
+        <v>1649406</v>
       </c>
       <c r="F350" s="2">
-        <v>74288</v>
+        <v>1633845</v>
       </c>
       <c r="G350" s="2">
-        <v>73580</v>
+        <v>1618285</v>
       </c>
       <c r="H350" s="2">
-        <v>72873</v>
+        <v>1602724</v>
       </c>
       <c r="I350" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" s="1">
         <v>350</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>697</v>
+        <v>709</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="E351" s="2">
-        <v>149990</v>
+        <v>5493</v>
       </c>
       <c r="F351" s="2">
-        <v>148575</v>
+        <v>5441</v>
       </c>
       <c r="G351" s="2">
-        <v>147160</v>
+        <v>5389</v>
       </c>
       <c r="H351" s="2">
-        <v>145745</v>
+        <v>5337</v>
       </c>
       <c r="I351" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" s="1">
         <v>351</v>
       </c>
       <c r="B352" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="C352" s="1" t="s">
         <v>709</v>
       </c>
-      <c r="C352" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D352" s="1" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="E352" s="2">
-        <v>224985</v>
+        <v>8242</v>
       </c>
       <c r="F352" s="2">
-        <v>222863</v>
+        <v>8164</v>
       </c>
       <c r="G352" s="2">
-        <v>220740</v>
+        <v>8086</v>
       </c>
       <c r="H352" s="2">
-        <v>218618</v>
+        <v>8008</v>
       </c>
       <c r="I352" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" s="1">
         <v>352</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>697</v>
+        <v>709</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="E353" s="2">
-        <v>299980</v>
+        <v>16177</v>
       </c>
       <c r="F353" s="2">
-        <v>297150</v>
+        <v>16024</v>
       </c>
       <c r="G353" s="2">
-        <v>294320</v>
+        <v>15871</v>
       </c>
       <c r="H353" s="2">
-        <v>291490</v>
+        <v>15719</v>
       </c>
       <c r="I353" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" s="1">
         <v>353</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>697</v>
+        <v>709</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="E354" s="2">
-        <v>299980</v>
+        <v>80575</v>
       </c>
       <c r="F354" s="2">
-        <v>297150</v>
+        <v>79815</v>
       </c>
       <c r="G354" s="2">
-        <v>294320</v>
+        <v>79055</v>
       </c>
       <c r="H354" s="2">
-        <v>291490</v>
+        <v>78294</v>
       </c>
       <c r="I354" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" s="1">
         <v>354</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>697</v>
+        <v>709</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="E355" s="2">
-        <v>374975</v>
+        <v>88816</v>
       </c>
       <c r="F355" s="2">
-        <v>371438</v>
+        <v>87978</v>
       </c>
       <c r="G355" s="2">
-        <v>367900</v>
+        <v>87141</v>
       </c>
       <c r="H355" s="2">
-        <v>364363</v>
+        <v>86303</v>
       </c>
       <c r="I355" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" s="1">
         <v>355</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>697</v>
+        <v>709</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="E356" s="2">
-        <v>449970</v>
+        <v>88816</v>
       </c>
       <c r="F356" s="2">
-        <v>445725</v>
+        <v>87978</v>
       </c>
       <c r="G356" s="2">
-        <v>441480</v>
+        <v>87141</v>
       </c>
       <c r="H356" s="2">
-        <v>437235</v>
+        <v>86303</v>
       </c>
       <c r="I356" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" s="1">
         <v>356</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>697</v>
+        <v>709</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="E357" s="2">
-        <v>524965</v>
+        <v>110790</v>
       </c>
       <c r="F357" s="2">
-        <v>520013</v>
+        <v>109745</v>
       </c>
       <c r="G357" s="2">
-        <v>515060</v>
+        <v>108700</v>
       </c>
       <c r="H357" s="2">
-        <v>510108</v>
+        <v>107655</v>
       </c>
       <c r="I357" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" s="1">
         <v>357</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>697</v>
+        <v>709</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="E358" s="2">
-        <v>599960</v>
+        <v>116284</v>
       </c>
       <c r="F358" s="2">
-        <v>594300</v>
+        <v>115187</v>
       </c>
       <c r="G358" s="2">
-        <v>588640</v>
+        <v>114090</v>
       </c>
       <c r="H358" s="2">
-        <v>582980</v>
+        <v>112993</v>
       </c>
       <c r="I358" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" s="1">
         <v>358</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>697</v>
+        <v>709</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="E359" s="2">
-        <v>599960</v>
+        <v>155351</v>
       </c>
       <c r="F359" s="2">
-        <v>594300</v>
+        <v>153886</v>
       </c>
       <c r="G359" s="2">
-        <v>588640</v>
+        <v>152420</v>
       </c>
       <c r="H359" s="2">
-        <v>582980</v>
+        <v>150955</v>
       </c>
       <c r="I359" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" s="1">
         <v>359</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>697</v>
+        <v>709</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="E360" s="2">
-        <v>674955</v>
+        <v>310397</v>
       </c>
       <c r="F360" s="2">
-        <v>668588</v>
+        <v>307468</v>
       </c>
       <c r="G360" s="2">
-        <v>662220</v>
+        <v>304540</v>
       </c>
       <c r="H360" s="2">
-        <v>655853</v>
+        <v>301612</v>
       </c>
       <c r="I360" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="1">
         <v>360</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>697</v>
+        <v>709</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="E361" s="2">
-        <v>749950</v>
+        <v>387919</v>
       </c>
       <c r="F361" s="2">
-        <v>742875</v>
+        <v>384259</v>
       </c>
       <c r="G361" s="2">
-        <v>735800</v>
+        <v>380599</v>
       </c>
       <c r="H361" s="2">
-        <v>728725</v>
+        <v>376940</v>
       </c>
       <c r="I361" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="1">
         <v>361</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>697</v>
+        <v>709</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="E362" s="2">
-        <v>824945</v>
+        <v>775533</v>
       </c>
       <c r="F362" s="2">
-        <v>817163</v>
+        <v>768217</v>
       </c>
       <c r="G362" s="2">
-        <v>809380</v>
+        <v>760900</v>
       </c>
       <c r="H362" s="2">
-        <v>801598</v>
+        <v>753584</v>
       </c>
       <c r="I362" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" s="1">
         <v>362</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>697</v>
+        <v>709</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="E363" s="2">
-        <v>1499900</v>
+        <v>1551066</v>
       </c>
       <c r="F363" s="2">
-        <v>1485750</v>
+        <v>1536434</v>
       </c>
       <c r="G363" s="2">
-        <v>1471600</v>
+        <v>1521801</v>
       </c>
       <c r="H363" s="2">
-        <v>1457450</v>
+        <v>1507168</v>
       </c>
       <c r="I363" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" s="1">
         <v>363</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>697</v>
+        <v>709</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="E364" s="2">
-        <v>2249850</v>
+        <v>3102131</v>
       </c>
       <c r="F364" s="2">
-        <v>2228625</v>
+        <v>3072866</v>
       </c>
       <c r="G364" s="2">
-        <v>2207400</v>
+        <v>3043601</v>
       </c>
       <c r="H364" s="2">
-        <v>2186175</v>
+        <v>3014335</v>
       </c>
       <c r="I364" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="1">
         <v>364</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>697</v>
+        <v>709</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="E365" s="2">
-        <v>2999800</v>
+        <v>4653198</v>
       </c>
       <c r="F365" s="2">
-        <v>2971500</v>
+        <v>4609299</v>
       </c>
       <c r="G365" s="2">
-        <v>2943200</v>
+        <v>4565401</v>
       </c>
       <c r="H365" s="2">
-        <v>2914900</v>
+        <v>4521503</v>
       </c>
       <c r="I365" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" s="1">
         <v>365</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="E366" s="2">
-        <v>9518</v>
+        <v>3710</v>
       </c>
       <c r="F366" s="2">
-        <v>9428</v>
+        <v>3675</v>
       </c>
       <c r="G366" s="2">
-        <v>9338</v>
+        <v>3640</v>
       </c>
       <c r="H366" s="2">
-        <v>9248</v>
+        <v>3605</v>
       </c>
       <c r="I366" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" s="1">
         <v>366</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>738</v>
+        <v>743</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E367" s="2">
-        <v>19035</v>
+        <v>1378</v>
       </c>
       <c r="F367" s="2">
-        <v>18856</v>
+        <v>1365</v>
       </c>
       <c r="G367" s="2">
-        <v>18676</v>
+        <v>1352</v>
       </c>
       <c r="H367" s="2">
-        <v>18497</v>
+        <v>1339</v>
       </c>
       <c r="I367" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" s="1">
         <v>367</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>738</v>
+        <v>743</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="E368" s="2">
-        <v>47589</v>
+        <v>2650</v>
       </c>
       <c r="F368" s="2">
-        <v>47140</v>
+        <v>2625</v>
       </c>
       <c r="G368" s="2">
-        <v>46691</v>
+        <v>2600</v>
       </c>
       <c r="H368" s="2">
-        <v>46242</v>
+        <v>2575</v>
       </c>
       <c r="I368" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369" s="1">
         <v>368</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>738</v>
+        <v>748</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E369" s="2">
-        <v>95168</v>
+        <v>5300</v>
       </c>
       <c r="F369" s="2">
-        <v>94270</v>
+        <v>5250</v>
       </c>
       <c r="G369" s="2">
-        <v>93372</v>
+        <v>5200</v>
       </c>
       <c r="H369" s="2">
-        <v>92474</v>
+        <v>5150</v>
       </c>
       <c r="I369" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" s="1">
         <v>369</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>738</v>
+        <v>751</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>747</v>
+        <v>752</v>
       </c>
       <c r="E370" s="2">
-        <v>285447</v>
+        <v>10600</v>
       </c>
       <c r="F370" s="2">
-        <v>282755</v>
+        <v>10500</v>
       </c>
       <c r="G370" s="2">
-        <v>280062</v>
+        <v>10400</v>
       </c>
       <c r="H370" s="2">
-        <v>277369</v>
+        <v>10300</v>
       </c>
       <c r="I370" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="1">
         <v>370</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>748</v>
+        <v>753</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>738</v>
+        <v>754</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="E371" s="2">
-        <v>475727</v>
+        <v>3975</v>
       </c>
       <c r="F371" s="2">
-        <v>471239</v>
+        <v>3938</v>
       </c>
       <c r="G371" s="2">
-        <v>466751</v>
+        <v>3900</v>
       </c>
       <c r="H371" s="2">
-        <v>462263</v>
+        <v>3863</v>
       </c>
       <c r="I371" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="1">
         <v>371</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>750</v>
+        <v>756</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>752</v>
+        <v>757</v>
       </c>
       <c r="E372" s="2">
-        <v>6705</v>
+        <v>10865</v>
       </c>
       <c r="F372" s="2">
-        <v>6641</v>
+        <v>10763</v>
       </c>
       <c r="G372" s="2">
-        <v>6578</v>
+        <v>10660</v>
       </c>
       <c r="H372" s="2">
-        <v>6515</v>
+        <v>10558</v>
       </c>
       <c r="I372" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373" s="1">
         <v>372</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>753</v>
+        <v>758</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>751</v>
+        <v>759</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="E373" s="2">
-        <v>6705</v>
+        <v>26500</v>
       </c>
       <c r="F373" s="2">
-        <v>6641</v>
+        <v>26250</v>
       </c>
       <c r="G373" s="2">
-        <v>6578</v>
+        <v>26000</v>
       </c>
       <c r="H373" s="2">
-        <v>6515</v>
+        <v>25750</v>
       </c>
       <c r="I373" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374" s="1">
         <v>373</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>755</v>
+        <v>761</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>751</v>
+        <v>762</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>756</v>
+        <v>763</v>
       </c>
       <c r="E374" s="2">
-        <v>16504</v>
+        <v>4770</v>
       </c>
       <c r="F374" s="2">
-        <v>16349</v>
+        <v>4725</v>
       </c>
       <c r="G374" s="2">
-        <v>16193</v>
+        <v>4680</v>
       </c>
       <c r="H374" s="2">
-        <v>16037</v>
+        <v>4635</v>
       </c>
       <c r="I374" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375" s="1">
         <v>374</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>757</v>
+        <v>764</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>751</v>
+        <v>765</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>758</v>
+        <v>766</v>
       </c>
       <c r="E375" s="2">
-        <v>16504</v>
+        <v>6496</v>
       </c>
       <c r="F375" s="2">
-        <v>16349</v>
+        <v>6434</v>
       </c>
       <c r="G375" s="2">
-        <v>16193</v>
+        <v>6373</v>
       </c>
       <c r="H375" s="2">
-        <v>16037</v>
+        <v>6312</v>
       </c>
       <c r="I375" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376" s="1">
         <v>375</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>759</v>
+        <v>767</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>751</v>
+        <v>765</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>760</v>
+        <v>768</v>
       </c>
       <c r="E376" s="2">
-        <v>81491</v>
+        <v>8733</v>
       </c>
       <c r="F376" s="2">
-        <v>80722</v>
+        <v>8651</v>
       </c>
       <c r="G376" s="2">
-        <v>79953</v>
+        <v>8569</v>
       </c>
       <c r="H376" s="2">
-        <v>79184</v>
+        <v>8486</v>
       </c>
       <c r="I376" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377" s="1">
         <v>376</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>761</v>
+        <v>769</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>751</v>
+        <v>765</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>762</v>
+        <v>770</v>
       </c>
       <c r="E377" s="2">
-        <v>81491</v>
+        <v>12992</v>
       </c>
       <c r="F377" s="2">
-        <v>80722</v>
+        <v>12870</v>
       </c>
       <c r="G377" s="2">
-        <v>79953</v>
+        <v>12747</v>
       </c>
       <c r="H377" s="2">
-        <v>79184</v>
+        <v>12625</v>
       </c>
       <c r="I377" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378" s="1">
         <v>377</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>763</v>
+        <v>771</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>751</v>
+        <v>765</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>764</v>
+        <v>772</v>
       </c>
       <c r="E378" s="2">
-        <v>164013</v>
+        <v>15231</v>
       </c>
       <c r="F378" s="2">
-        <v>162465</v>
+        <v>15087</v>
       </c>
       <c r="G378" s="2">
-        <v>160918</v>
+        <v>14944</v>
       </c>
       <c r="H378" s="2">
-        <v>159371</v>
+        <v>14800</v>
       </c>
       <c r="I378" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379" s="1">
         <v>378</v>
       </c>
       <c r="B379" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="C379" s="1" t="s">
         <v>765</v>
       </c>
-      <c r="C379" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D379" s="1" t="s">
-        <v>766</v>
+        <v>774</v>
       </c>
       <c r="E379" s="2">
-        <v>164013</v>
+        <v>23416</v>
       </c>
       <c r="F379" s="2">
-        <v>162465</v>
+        <v>23196</v>
       </c>
       <c r="G379" s="2">
-        <v>160918</v>
+        <v>22975</v>
       </c>
       <c r="H379" s="2">
-        <v>159371</v>
+        <v>22754</v>
       </c>
       <c r="I379" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" s="1">
         <v>379</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>767</v>
+        <v>775</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>751</v>
+        <v>765</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>768</v>
+        <v>776</v>
       </c>
       <c r="E380" s="2">
-        <v>339372</v>
+        <v>30517</v>
       </c>
       <c r="F380" s="2">
-        <v>336170</v>
+        <v>30230</v>
       </c>
       <c r="G380" s="2">
-        <v>332968</v>
+        <v>29942</v>
       </c>
       <c r="H380" s="2">
-        <v>329767</v>
+        <v>29654</v>
       </c>
       <c r="I380" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" s="1">
         <v>380</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>769</v>
+        <v>777</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>751</v>
+        <v>765</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>770</v>
+        <v>778</v>
       </c>
       <c r="E381" s="2">
-        <v>339372</v>
+        <v>37425</v>
       </c>
       <c r="F381" s="2">
-        <v>336170</v>
+        <v>37072</v>
       </c>
       <c r="G381" s="2">
-        <v>332968</v>
+        <v>36719</v>
       </c>
       <c r="H381" s="2">
-        <v>329767</v>
+        <v>36366</v>
       </c>
       <c r="I381" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" s="1">
         <v>381</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>771</v>
+        <v>779</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>751</v>
+        <v>765</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>772</v>
+        <v>780</v>
       </c>
       <c r="E382" s="2">
-        <v>824187</v>
+        <v>38965</v>
       </c>
       <c r="F382" s="2">
-        <v>816412</v>
+        <v>38597</v>
       </c>
       <c r="G382" s="2">
-        <v>808636</v>
+        <v>38229</v>
       </c>
       <c r="H382" s="2">
-        <v>800861</v>
+        <v>37862</v>
       </c>
       <c r="I382" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383" s="1">
         <v>382</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>773</v>
+        <v>781</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>751</v>
+        <v>765</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>774</v>
+        <v>782</v>
       </c>
       <c r="E383" s="2">
-        <v>824187</v>
+        <v>46833</v>
       </c>
       <c r="F383" s="2">
-        <v>816412</v>
+        <v>46391</v>
       </c>
       <c r="G383" s="2">
-        <v>808636</v>
+        <v>45949</v>
       </c>
       <c r="H383" s="2">
-        <v>800861</v>
+        <v>45507</v>
       </c>
       <c r="I383" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384" s="1">
         <v>383</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>775</v>
+        <v>783</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>751</v>
+        <v>765</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>776</v>
+        <v>784</v>
       </c>
       <c r="E384" s="2">
-        <v>1649406</v>
+        <v>48722</v>
       </c>
       <c r="F384" s="2">
-        <v>1633845</v>
+        <v>48262</v>
       </c>
       <c r="G384" s="2">
-        <v>1618285</v>
+        <v>47803</v>
       </c>
       <c r="H384" s="2">
-        <v>1602724</v>
+        <v>47343</v>
       </c>
       <c r="I384" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" s="1">
         <v>384</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>777</v>
+        <v>785</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>751</v>
+        <v>765</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>778</v>
+        <v>786</v>
       </c>
       <c r="E385" s="2">
-        <v>1649406</v>
+        <v>54102</v>
       </c>
       <c r="F385" s="2">
-        <v>1633845</v>
+        <v>53592</v>
       </c>
       <c r="G385" s="2">
-        <v>1618285</v>
+        <v>53082</v>
       </c>
       <c r="H385" s="2">
-        <v>1602724</v>
+        <v>52571</v>
       </c>
       <c r="I385" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" s="1">
         <v>385</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>779</v>
+        <v>787</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>780</v>
+        <v>765</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>781</v>
+        <v>788</v>
       </c>
       <c r="E386" s="2">
-        <v>16536</v>
+        <v>56441</v>
       </c>
       <c r="F386" s="2">
-        <v>16380</v>
+        <v>55908</v>
       </c>
       <c r="G386" s="2">
-        <v>16224</v>
+        <v>55376</v>
       </c>
       <c r="H386" s="2">
-        <v>16068</v>
+        <v>54843</v>
       </c>
       <c r="I386" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" s="1">
         <v>386</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>782</v>
+        <v>789</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>780</v>
+        <v>765</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>492</v>
+        <v>790</v>
       </c>
       <c r="E387" s="2">
-        <v>82680</v>
+        <v>63524</v>
       </c>
       <c r="F387" s="2">
-        <v>81900</v>
+        <v>62924</v>
       </c>
       <c r="G387" s="2">
-        <v>81120</v>
+        <v>62325</v>
       </c>
       <c r="H387" s="2">
-        <v>80340</v>
+        <v>61726</v>
       </c>
       <c r="I387" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" s="1">
         <v>387</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>783</v>
+        <v>791</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>780</v>
+        <v>765</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>500</v>
+        <v>792</v>
       </c>
       <c r="E388" s="2">
-        <v>165360</v>
+        <v>71801</v>
       </c>
       <c r="F388" s="2">
-        <v>163800</v>
+        <v>71124</v>
       </c>
       <c r="G388" s="2">
-        <v>162240</v>
+        <v>70446</v>
       </c>
       <c r="H388" s="2">
-        <v>160680</v>
+        <v>69769</v>
       </c>
       <c r="I388" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" s="1">
         <v>388</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>784</v>
+        <v>793</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>780</v>
+        <v>765</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>514</v>
+        <v>794</v>
       </c>
       <c r="E389" s="2">
-        <v>413400</v>
+        <v>71428</v>
       </c>
       <c r="F389" s="2">
-        <v>409500</v>
+        <v>70754</v>
       </c>
       <c r="G389" s="2">
-        <v>405600</v>
+        <v>70080</v>
       </c>
       <c r="H389" s="2">
-        <v>401700</v>
+        <v>69407</v>
       </c>
       <c r="I389" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" s="1">
         <v>389</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>785</v>
+        <v>795</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>780</v>
+        <v>765</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>524</v>
+        <v>796</v>
       </c>
       <c r="E390" s="2">
-        <v>826800</v>
+        <v>75117</v>
       </c>
       <c r="F390" s="2">
-        <v>819000</v>
+        <v>74408</v>
       </c>
       <c r="G390" s="2">
-        <v>811200</v>
+        <v>73700</v>
       </c>
       <c r="H390" s="2">
-        <v>803400</v>
+        <v>72991</v>
       </c>
       <c r="I390" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" s="1">
         <v>390</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>786</v>
+        <v>797</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>780</v>
+        <v>765</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>534</v>
+        <v>798</v>
       </c>
       <c r="E391" s="2">
-        <v>1653600</v>
+        <v>86282</v>
       </c>
       <c r="F391" s="2">
-        <v>1638000</v>
+        <v>85468</v>
       </c>
       <c r="G391" s="2">
-        <v>1622400</v>
+        <v>84654</v>
       </c>
       <c r="H391" s="2">
-        <v>1606800</v>
+        <v>83840</v>
       </c>
       <c r="I391" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" s="1">
         <v>391</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>787</v>
+        <v>799</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>788</v>
+        <v>765</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>789</v>
+        <v>800</v>
       </c>
       <c r="E392" s="2">
-        <v>5493</v>
+        <v>95223</v>
       </c>
       <c r="F392" s="2">
-        <v>5441</v>
+        <v>94325</v>
       </c>
       <c r="G392" s="2">
-        <v>5389</v>
+        <v>93426</v>
       </c>
       <c r="H392" s="2">
-        <v>5337</v>
+        <v>92528</v>
       </c>
       <c r="I392" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" s="1">
         <v>392</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>790</v>
+        <v>801</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>788</v>
+        <v>765</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>791</v>
+        <v>802</v>
       </c>
       <c r="E393" s="2">
-        <v>8242</v>
+        <v>95593</v>
       </c>
       <c r="F393" s="2">
-        <v>8164</v>
+        <v>94691</v>
       </c>
       <c r="G393" s="2">
-        <v>8086</v>
+        <v>93789</v>
       </c>
       <c r="H393" s="2">
-        <v>8008</v>
+        <v>92887</v>
       </c>
       <c r="I393" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394" s="1">
         <v>393</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>792</v>
+        <v>803</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>788</v>
+        <v>765</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>793</v>
+        <v>804</v>
       </c>
       <c r="E394" s="2">
-        <v>16177</v>
+        <v>96630</v>
       </c>
       <c r="F394" s="2">
-        <v>16024</v>
+        <v>95718</v>
       </c>
       <c r="G394" s="2">
-        <v>15871</v>
+        <v>94806</v>
       </c>
       <c r="H394" s="2">
-        <v>15719</v>
+        <v>93895</v>
       </c>
       <c r="I394" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" s="1">
         <v>394</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>794</v>
+        <v>805</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>788</v>
+        <v>765</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>795</v>
+        <v>806</v>
       </c>
       <c r="E395" s="2">
-        <v>80575</v>
+        <v>99809</v>
       </c>
       <c r="F395" s="2">
-        <v>79815</v>
+        <v>98867</v>
       </c>
       <c r="G395" s="2">
-        <v>79055</v>
+        <v>97925</v>
       </c>
       <c r="H395" s="2">
-        <v>78294</v>
+        <v>96984</v>
       </c>
       <c r="I395" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" s="1">
         <v>395</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>796</v>
+        <v>807</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>788</v>
+        <v>765</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>797</v>
+        <v>808</v>
       </c>
       <c r="E396" s="2">
-        <v>88816</v>
+        <v>107756</v>
       </c>
       <c r="F396" s="2">
-        <v>87978</v>
+        <v>106740</v>
       </c>
       <c r="G396" s="2">
-        <v>87141</v>
+        <v>105723</v>
       </c>
       <c r="H396" s="2">
-        <v>86303</v>
+        <v>104707</v>
       </c>
       <c r="I396" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397" s="1">
         <v>396</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>798</v>
+        <v>809</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>788</v>
+        <v>765</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>799</v>
+        <v>810</v>
       </c>
       <c r="E397" s="2">
-        <v>88816</v>
+        <v>112677</v>
       </c>
       <c r="F397" s="2">
-        <v>87978</v>
+        <v>111614</v>
       </c>
       <c r="G397" s="2">
-        <v>87141</v>
+        <v>110551</v>
       </c>
       <c r="H397" s="2">
-        <v>86303</v>
+        <v>109488</v>
       </c>
       <c r="I397" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" s="1">
         <v>397</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>800</v>
+        <v>811</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>788</v>
+        <v>765</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>801</v>
+        <v>812</v>
       </c>
       <c r="E398" s="2">
-        <v>110790</v>
+        <v>116345</v>
       </c>
       <c r="F398" s="2">
-        <v>109745</v>
+        <v>115247</v>
       </c>
       <c r="G398" s="2">
-        <v>108700</v>
+        <v>114149</v>
       </c>
       <c r="H398" s="2">
-        <v>107655</v>
+        <v>113052</v>
       </c>
       <c r="I398" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" s="1">
         <v>398</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>802</v>
+        <v>813</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>788</v>
+        <v>765</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>803</v>
+        <v>814</v>
       </c>
       <c r="E399" s="2">
-        <v>116284</v>
+        <v>112962</v>
       </c>
       <c r="F399" s="2">
-        <v>115187</v>
+        <v>111896</v>
       </c>
       <c r="G399" s="2">
-        <v>114090</v>
+        <v>110831</v>
       </c>
       <c r="H399" s="2">
-        <v>112993</v>
+        <v>109765</v>
       </c>
       <c r="I399" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" s="1">
         <v>399</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>804</v>
+        <v>815</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>788</v>
+        <v>765</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>805</v>
+        <v>816</v>
       </c>
       <c r="E400" s="2">
-        <v>155351</v>
+        <v>143803</v>
       </c>
       <c r="F400" s="2">
-        <v>153886</v>
+        <v>142446</v>
       </c>
       <c r="G400" s="2">
-        <v>152420</v>
+        <v>141090</v>
       </c>
       <c r="H400" s="2">
-        <v>150955</v>
+        <v>139733</v>
       </c>
       <c r="I400" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" s="1">
         <v>400</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>806</v>
+        <v>817</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>788</v>
+        <v>765</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>807</v>
+        <v>818</v>
       </c>
       <c r="E401" s="2">
-        <v>310397</v>
+        <v>191185</v>
       </c>
       <c r="F401" s="2">
-        <v>307468</v>
+        <v>189381</v>
       </c>
       <c r="G401" s="2">
-        <v>304540</v>
+        <v>187578</v>
       </c>
       <c r="H401" s="2">
-        <v>301612</v>
+        <v>185774</v>
       </c>
       <c r="I401" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" s="1">
         <v>401</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>808</v>
+        <v>819</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>788</v>
+        <v>765</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>809</v>
+        <v>820</v>
       </c>
       <c r="E402" s="2">
-        <v>387919</v>
+        <v>204927</v>
       </c>
       <c r="F402" s="2">
-        <v>384259</v>
+        <v>202993</v>
       </c>
       <c r="G402" s="2">
-        <v>380599</v>
+        <v>201060</v>
       </c>
       <c r="H402" s="2">
-        <v>376940</v>
+        <v>199127</v>
       </c>
       <c r="I402" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" s="1">
         <v>402</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>810</v>
+        <v>821</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>788</v>
+        <v>765</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>811</v>
+        <v>822</v>
       </c>
       <c r="E403" s="2">
-        <v>775533</v>
+        <v>202589</v>
       </c>
       <c r="F403" s="2">
-        <v>768217</v>
+        <v>200678</v>
       </c>
       <c r="G403" s="2">
-        <v>760900</v>
+        <v>198767</v>
       </c>
       <c r="H403" s="2">
-        <v>753584</v>
+        <v>196856</v>
       </c>
       <c r="I403" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" s="1">
         <v>403</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>812</v>
+        <v>823</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>788</v>
+        <v>765</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>813</v>
+        <v>824</v>
       </c>
       <c r="E404" s="2">
-        <v>1551066</v>
+        <v>227139</v>
       </c>
       <c r="F404" s="2">
-        <v>1536434</v>
+        <v>224996</v>
       </c>
       <c r="G404" s="2">
-        <v>1521801</v>
+        <v>222853</v>
       </c>
       <c r="H404" s="2">
-        <v>1507168</v>
+        <v>220710</v>
       </c>
       <c r="I404" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" s="1">
         <v>404</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>814</v>
+        <v>825</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>788</v>
+        <v>765</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>815</v>
+        <v>826</v>
       </c>
       <c r="E405" s="2">
-        <v>3102131</v>
+        <v>224692</v>
       </c>
       <c r="F405" s="2">
-        <v>3072866</v>
+        <v>222573</v>
       </c>
       <c r="G405" s="2">
-        <v>3043601</v>
+        <v>220453</v>
       </c>
       <c r="H405" s="2">
-        <v>3014335</v>
+        <v>218333</v>
       </c>
       <c r="I405" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" s="1">
         <v>405</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>816</v>
+        <v>827</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>788</v>
+        <v>765</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>817</v>
+        <v>828</v>
       </c>
       <c r="E406" s="2">
-        <v>4653198</v>
+        <v>242218</v>
       </c>
       <c r="F406" s="2">
-        <v>4609299</v>
+        <v>239933</v>
       </c>
       <c r="G406" s="2">
-        <v>4565401</v>
+        <v>237648</v>
       </c>
       <c r="H406" s="2">
-        <v>4521503</v>
+        <v>235363</v>
       </c>
       <c r="I406" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" s="1">
         <v>406</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>818</v>
+        <v>829</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>819</v>
+        <v>765</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="E407" s="2">
-        <v>3710</v>
+        <v>359607</v>
       </c>
       <c r="F407" s="2">
-        <v>3675</v>
+        <v>356215</v>
       </c>
       <c r="G407" s="2">
-        <v>3640</v>
+        <v>352822</v>
       </c>
       <c r="H407" s="2">
-        <v>3605</v>
+        <v>349430</v>
       </c>
       <c r="I407" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" s="1">
         <v>407</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>822</v>
+        <v>765</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>823</v>
+        <v>832</v>
       </c>
       <c r="E408" s="2">
-        <v>1378</v>
+        <v>378267</v>
       </c>
       <c r="F408" s="2">
-        <v>1365</v>
+        <v>374699</v>
       </c>
       <c r="G408" s="2">
-        <v>1352</v>
+        <v>371130</v>
       </c>
       <c r="H408" s="2">
-        <v>1339</v>
+        <v>367562</v>
       </c>
       <c r="I408" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" s="1">
         <v>408</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>824</v>
+        <v>833</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>822</v>
+        <v>765</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>825</v>
+        <v>834</v>
       </c>
       <c r="E409" s="2">
-        <v>2650</v>
+        <v>399606</v>
       </c>
       <c r="F409" s="2">
-        <v>2625</v>
+        <v>395836</v>
       </c>
       <c r="G409" s="2">
-        <v>2600</v>
+        <v>392066</v>
       </c>
       <c r="H409" s="2">
-        <v>2575</v>
+        <v>388297</v>
       </c>
       <c r="I409" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" s="1">
         <v>409</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>826</v>
+        <v>835</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>827</v>
+        <v>765</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>828</v>
+        <v>836</v>
       </c>
       <c r="E410" s="2">
-        <v>5300</v>
+        <v>428765</v>
       </c>
       <c r="F410" s="2">
-        <v>5250</v>
+        <v>424720</v>
       </c>
       <c r="G410" s="2">
-        <v>5200</v>
+        <v>420675</v>
       </c>
       <c r="H410" s="2">
-        <v>5150</v>
+        <v>416630</v>
       </c>
       <c r="I410" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" s="1">
         <v>410</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>829</v>
+        <v>837</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>830</v>
+        <v>765</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>831</v>
+        <v>838</v>
       </c>
       <c r="E411" s="2">
-        <v>10600</v>
+        <v>443310</v>
       </c>
       <c r="F411" s="2">
-        <v>10500</v>
+        <v>439128</v>
       </c>
       <c r="G411" s="2">
-        <v>10400</v>
+        <v>434946</v>
       </c>
       <c r="H411" s="2">
-        <v>10300</v>
+        <v>430764</v>
       </c>
       <c r="I411" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" s="1">
         <v>411</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>832</v>
+        <v>839</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>833</v>
+        <v>765</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>834</v>
+        <v>840</v>
       </c>
       <c r="E412" s="2">
-        <v>3975</v>
+        <v>566252</v>
       </c>
       <c r="F412" s="2">
-        <v>3938</v>
+        <v>560910</v>
       </c>
       <c r="G412" s="2">
-        <v>3900</v>
+        <v>555568</v>
       </c>
       <c r="H412" s="2">
-        <v>3863</v>
+        <v>550226</v>
       </c>
       <c r="I412" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" s="1">
         <v>412</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>835</v>
+        <v>841</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>833</v>
+        <v>765</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>836</v>
+        <v>842</v>
       </c>
       <c r="E413" s="2">
-        <v>10865</v>
+        <v>610012</v>
       </c>
       <c r="F413" s="2">
-        <v>10763</v>
+        <v>604257</v>
       </c>
       <c r="G413" s="2">
-        <v>10660</v>
+        <v>598502</v>
       </c>
       <c r="H413" s="2">
-        <v>10558</v>
+        <v>592747</v>
       </c>
       <c r="I413" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" s="1">
         <v>413</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>837</v>
+        <v>843</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>838</v>
+        <v>765</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>839</v>
+        <v>844</v>
       </c>
       <c r="E414" s="2">
-        <v>26500</v>
+        <v>642622</v>
       </c>
       <c r="F414" s="2">
-        <v>26250</v>
+        <v>636559</v>
       </c>
       <c r="G414" s="2">
-        <v>26000</v>
+        <v>630497</v>
       </c>
       <c r="H414" s="2">
-        <v>25750</v>
+        <v>624434</v>
       </c>
       <c r="I414" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" s="1">
         <v>414</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>840</v>
+        <v>845</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>841</v>
+        <v>765</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="E415" s="2">
-        <v>4770</v>
+        <v>635232</v>
       </c>
       <c r="F415" s="2">
-        <v>4725</v>
+        <v>629239</v>
       </c>
       <c r="G415" s="2">
-        <v>4680</v>
+        <v>623246</v>
       </c>
       <c r="H415" s="2">
-        <v>4635</v>
+        <v>617253</v>
       </c>
       <c r="I415" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" s="1">
         <v>415</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>844</v>
+        <v>765</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>845</v>
+        <v>848</v>
       </c>
       <c r="E416" s="2">
-        <v>14961</v>
+        <v>671384</v>
       </c>
       <c r="F416" s="2">
-        <v>14820</v>
+        <v>665050</v>
       </c>
       <c r="G416" s="2">
-        <v>14679</v>
+        <v>658716</v>
       </c>
       <c r="H416" s="2">
-        <v>14537</v>
+        <v>652382</v>
       </c>
       <c r="I416" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" s="1">
         <v>416</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>844</v>
+        <v>765</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>847</v>
+        <v>850</v>
       </c>
       <c r="E417" s="2">
-        <v>22768</v>
+        <v>688553</v>
       </c>
       <c r="F417" s="2">
-        <v>22553</v>
+        <v>682057</v>
       </c>
       <c r="G417" s="2">
-        <v>22338</v>
+        <v>675561</v>
       </c>
       <c r="H417" s="2">
-        <v>22123</v>
+        <v>669065</v>
       </c>
       <c r="I417" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" s="1">
         <v>417</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>844</v>
+        <v>765</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>849</v>
+        <v>852</v>
       </c>
       <c r="E418" s="2">
-        <v>29869</v>
+        <v>1020812</v>
       </c>
       <c r="F418" s="2">
-        <v>29587</v>
+        <v>1011182</v>
       </c>
       <c r="G418" s="2">
-        <v>29305</v>
+        <v>1001551</v>
       </c>
       <c r="H418" s="2">
-        <v>29023</v>
+        <v>991921</v>
       </c>
       <c r="I418" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" s="1">
         <v>418</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>844</v>
+        <v>765</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>851</v>
+        <v>854</v>
       </c>
       <c r="E419" s="2">
-        <v>33523</v>
+        <v>1162809</v>
       </c>
       <c r="F419" s="2">
-        <v>33206</v>
+        <v>1151840</v>
       </c>
       <c r="G419" s="2">
-        <v>32890</v>
+        <v>1140870</v>
       </c>
       <c r="H419" s="2">
-        <v>32574</v>
+        <v>1129900</v>
       </c>
       <c r="I419" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" s="1">
         <v>419</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>844</v>
+        <v>765</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
       <c r="E420" s="2">
-        <v>36733</v>
+        <v>1134447</v>
       </c>
       <c r="F420" s="2">
-        <v>36387</v>
+        <v>1123745</v>
       </c>
       <c r="G420" s="2">
-        <v>36040</v>
+        <v>1113042</v>
       </c>
       <c r="H420" s="2">
-        <v>35694</v>
+        <v>1102340</v>
       </c>
       <c r="I420" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" s="1">
         <v>420</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>854</v>
+        <v>857</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>844</v>
+        <v>858</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
       <c r="E421" s="2">
-        <v>38491</v>
+        <v>9010</v>
       </c>
       <c r="F421" s="2">
-        <v>38128</v>
+        <v>8925</v>
       </c>
       <c r="G421" s="2">
-        <v>37764</v>
+        <v>8840</v>
       </c>
       <c r="H421" s="2">
-        <v>37401</v>
+        <v>8755</v>
       </c>
       <c r="I421" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" s="1">
         <v>421</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>844</v>
+        <v>861</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>857</v>
+        <v>862</v>
       </c>
       <c r="E422" s="2">
-        <v>45535</v>
+        <v>9714</v>
       </c>
       <c r="F422" s="2">
-        <v>45106</v>
+        <v>9622</v>
       </c>
       <c r="G422" s="2">
-        <v>44676</v>
+        <v>9531</v>
       </c>
       <c r="H422" s="2">
-        <v>44247</v>
+        <v>9439</v>
       </c>
       <c r="I422" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" s="1">
         <v>422</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>858</v>
+        <v>863</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>844</v>
+        <v>861</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>859</v>
+        <v>864</v>
       </c>
       <c r="E423" s="2">
-        <v>47549</v>
+        <v>47507</v>
       </c>
       <c r="F423" s="2">
-        <v>47101</v>
+        <v>47059</v>
       </c>
       <c r="G423" s="2">
-        <v>46652</v>
+        <v>46611</v>
       </c>
       <c r="H423" s="2">
-        <v>46204</v>
+        <v>46163</v>
       </c>
       <c r="I423" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" s="1">
         <v>423</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>860</v>
+        <v>865</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>844</v>
+        <v>866</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>861</v>
+        <v>867</v>
       </c>
       <c r="E424" s="2">
-        <v>52952</v>
+        <v>180905</v>
       </c>
       <c r="F424" s="2">
-        <v>52453</v>
+        <v>179198</v>
       </c>
       <c r="G424" s="2">
-        <v>51953</v>
+        <v>177492</v>
       </c>
       <c r="H424" s="2">
-        <v>51454</v>
+        <v>175785</v>
       </c>
       <c r="I424" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" s="1">
         <v>424</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>862</v>
+        <v>868</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>844</v>
+        <v>866</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>863</v>
+        <v>869</v>
       </c>
       <c r="E425" s="2">
-        <v>55755</v>
+        <v>452263</v>
       </c>
       <c r="F425" s="2">
-        <v>55229</v>
+        <v>447996</v>
       </c>
       <c r="G425" s="2">
-        <v>54703</v>
+        <v>443730</v>
       </c>
       <c r="H425" s="2">
-        <v>54177</v>
+        <v>439463</v>
       </c>
       <c r="I425" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" s="1">
         <v>425</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>864</v>
+        <v>870</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>844</v>
+        <v>866</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>865</v>
+        <v>871</v>
       </c>
       <c r="E426" s="2">
-        <v>63462</v>
+        <v>904525</v>
       </c>
       <c r="F426" s="2">
-        <v>62864</v>
+        <v>895991</v>
       </c>
       <c r="G426" s="2">
-        <v>62265</v>
+        <v>887458</v>
       </c>
       <c r="H426" s="2">
-        <v>61666</v>
+        <v>878925</v>
       </c>
       <c r="I426" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="427" spans="1:9">
       <c r="A427" s="1">
         <v>426</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>844</v>
+        <v>873</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>867</v>
+        <v>874</v>
       </c>
       <c r="E427" s="2">
-        <v>70429</v>
+        <v>10425</v>
       </c>
       <c r="F427" s="2">
-        <v>69764</v>
+        <v>10327</v>
       </c>
       <c r="G427" s="2">
-        <v>69100</v>
+        <v>10228</v>
       </c>
       <c r="H427" s="2">
-        <v>68435</v>
+        <v>10130</v>
       </c>
       <c r="I427" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" s="1">
         <v>427</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>868</v>
+        <v>875</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>844</v>
+        <v>873</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>869</v>
+        <v>876</v>
       </c>
       <c r="E428" s="2">
-        <v>70560</v>
+        <v>52121</v>
       </c>
       <c r="F428" s="2">
-        <v>69894</v>
+        <v>51630</v>
       </c>
       <c r="G428" s="2">
-        <v>69229</v>
+        <v>51138</v>
       </c>
       <c r="H428" s="2">
-        <v>68563</v>
+        <v>50646</v>
       </c>
       <c r="I428" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" s="1">
         <v>428</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>870</v>
+        <v>877</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>844</v>
+        <v>873</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>871</v>
+        <v>878</v>
       </c>
       <c r="E429" s="2">
-        <v>73468</v>
+        <v>104214</v>
       </c>
       <c r="F429" s="2">
-        <v>72774</v>
+        <v>103231</v>
       </c>
       <c r="G429" s="2">
-        <v>72081</v>
+        <v>102248</v>
       </c>
       <c r="H429" s="2">
-        <v>71388</v>
+        <v>101264</v>
       </c>
       <c r="I429" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" s="1">
         <v>429</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>872</v>
+        <v>879</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>844</v>
+        <v>873</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>873</v>
+        <v>880</v>
       </c>
       <c r="E430" s="2">
-        <v>82659</v>
+        <v>208400</v>
       </c>
       <c r="F430" s="2">
-        <v>81879</v>
+        <v>206434</v>
       </c>
       <c r="G430" s="2">
-        <v>81099</v>
+        <v>204468</v>
       </c>
       <c r="H430" s="2">
-        <v>80319</v>
+        <v>202502</v>
       </c>
       <c r="I430" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="A431" s="1">
         <v>430</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>874</v>
+        <v>881</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>844</v>
+        <v>873</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>875</v>
+        <v>882</v>
       </c>
       <c r="E431" s="2">
-        <v>91069</v>
+        <v>520959</v>
       </c>
       <c r="F431" s="2">
-        <v>90210</v>
+        <v>516045</v>
       </c>
       <c r="G431" s="2">
-        <v>89351</v>
+        <v>511130</v>
       </c>
       <c r="H431" s="2">
-        <v>88491</v>
+        <v>506215</v>
       </c>
       <c r="I431" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="432" spans="1:9">
       <c r="A432" s="1">
         <v>431</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>876</v>
+        <v>883</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>844</v>
+        <v>873</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>877</v>
+        <v>884</v>
       </c>
       <c r="E432" s="2">
-        <v>95099</v>
+        <v>1041892</v>
       </c>
       <c r="F432" s="2">
-        <v>94202</v>
+        <v>1032063</v>
       </c>
       <c r="G432" s="2">
-        <v>93305</v>
+        <v>1022234</v>
       </c>
       <c r="H432" s="2">
-        <v>92407</v>
+        <v>1012405</v>
       </c>
       <c r="I432" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="433" spans="1:9">
       <c r="A433" s="1">
         <v>432</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>878</v>
+        <v>885</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>844</v>
+        <v>886</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>879</v>
+        <v>668</v>
       </c>
       <c r="E433" s="2">
-        <v>98596</v>
+        <v>9638</v>
       </c>
       <c r="F433" s="2">
-        <v>97666</v>
+        <v>9547</v>
       </c>
       <c r="G433" s="2">
-        <v>96736</v>
+        <v>9456</v>
       </c>
       <c r="H433" s="2">
-        <v>95805</v>
+        <v>9365</v>
       </c>
       <c r="I433" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="A434" s="1">
         <v>433</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>880</v>
+        <v>887</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>844</v>
+        <v>886</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>881</v>
+        <v>670</v>
       </c>
       <c r="E434" s="2">
-        <v>105400</v>
+        <v>19340</v>
       </c>
       <c r="F434" s="2">
-        <v>104406</v>
+        <v>19157</v>
       </c>
       <c r="G434" s="2">
-        <v>103411</v>
+        <v>18975</v>
       </c>
       <c r="H434" s="2">
-        <v>102417</v>
+        <v>18792</v>
       </c>
       <c r="I434" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="A435" s="1">
         <v>434</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>882</v>
+        <v>888</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>844</v>
+        <v>886</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>883</v>
+        <v>672</v>
       </c>
       <c r="E435" s="2">
-        <v>110202</v>
+        <v>48241</v>
       </c>
       <c r="F435" s="2">
-        <v>109162</v>
+        <v>47786</v>
       </c>
       <c r="G435" s="2">
-        <v>108123</v>
+        <v>47330</v>
       </c>
       <c r="H435" s="2">
-        <v>107083</v>
+        <v>46875</v>
       </c>
       <c r="I435" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="A436" s="1">
         <v>435</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>884</v>
+        <v>889</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>844</v>
+        <v>886</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>885</v>
+        <v>674</v>
       </c>
       <c r="E436" s="2">
-        <v>111200</v>
+        <v>96373</v>
       </c>
       <c r="F436" s="2">
-        <v>110151</v>
+        <v>95464</v>
       </c>
       <c r="G436" s="2">
-        <v>109102</v>
+        <v>94555</v>
       </c>
       <c r="H436" s="2">
-        <v>108053</v>
+        <v>93646</v>
       </c>
       <c r="I436" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437" s="1">
         <v>436</v>
       </c>
       <c r="B437" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C437" s="1" t="s">
         <v>886</v>
       </c>
-      <c r="C437" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D437" s="1" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="E437" s="2">
-        <v>111590</v>
+        <v>192637</v>
       </c>
       <c r="F437" s="2">
-        <v>110538</v>
+        <v>190820</v>
       </c>
       <c r="G437" s="2">
-        <v>109485</v>
+        <v>189002</v>
       </c>
       <c r="H437" s="2">
-        <v>108432</v>
+        <v>187185</v>
       </c>
       <c r="I437" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" s="1">
         <v>437</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>844</v>
+        <v>886</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>889</v>
+        <v>676</v>
       </c>
       <c r="E438" s="2">
-        <v>136277</v>
+        <v>288901</v>
       </c>
       <c r="F438" s="2">
-        <v>134991</v>
+        <v>286175</v>
       </c>
       <c r="G438" s="2">
-        <v>133706</v>
+        <v>283450</v>
       </c>
       <c r="H438" s="2">
-        <v>132420</v>
+        <v>280724</v>
       </c>
       <c r="I438" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" s="1">
         <v>438</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>844</v>
+        <v>886</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>891</v>
+        <v>678</v>
       </c>
       <c r="E439" s="2">
-        <v>183614</v>
+        <v>481429</v>
       </c>
       <c r="F439" s="2">
-        <v>181882</v>
+        <v>476887</v>
       </c>
       <c r="G439" s="2">
-        <v>180150</v>
+        <v>472345</v>
       </c>
       <c r="H439" s="2">
-        <v>178418</v>
+        <v>467803</v>
       </c>
       <c r="I439" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440" s="1">
         <v>439</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>844</v>
+        <v>895</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>893</v>
+        <v>896</v>
       </c>
       <c r="E440" s="2">
-        <v>200923</v>
+        <v>19764</v>
       </c>
       <c r="F440" s="2">
-        <v>199028</v>
+        <v>19577</v>
       </c>
       <c r="G440" s="2">
-        <v>197132</v>
+        <v>19391</v>
       </c>
       <c r="H440" s="2">
-        <v>195237</v>
+        <v>19204</v>
       </c>
       <c r="I440" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="A441" s="1">
         <v>440</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>844</v>
+        <v>895</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="E441" s="2">
-        <v>200128</v>
+        <v>49545</v>
       </c>
       <c r="F441" s="2">
-        <v>198240</v>
+        <v>49078</v>
       </c>
       <c r="G441" s="2">
-        <v>196352</v>
+        <v>48611</v>
       </c>
       <c r="H441" s="2">
-        <v>194464</v>
+        <v>48143</v>
       </c>
       <c r="I441" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" s="1">
         <v>441</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>844</v>
+        <v>895</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>897</v>
+        <v>900</v>
       </c>
       <c r="E442" s="2">
-        <v>218682</v>
+        <v>101505</v>
       </c>
       <c r="F442" s="2">
-        <v>216619</v>
+        <v>100547</v>
       </c>
       <c r="G442" s="2">
-        <v>214556</v>
+        <v>99589</v>
       </c>
       <c r="H442" s="2">
-        <v>212493</v>
+        <v>98632</v>
       </c>
       <c r="I442" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="443" spans="1:9">
       <c r="A443" s="1">
         <v>442</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>844</v>
+        <v>895</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
       <c r="E443" s="2">
-        <v>221963</v>
+        <v>116541</v>
       </c>
       <c r="F443" s="2">
-        <v>219869</v>
+        <v>115441</v>
       </c>
       <c r="G443" s="2">
-        <v>217775</v>
+        <v>114342</v>
       </c>
       <c r="H443" s="2">
-        <v>215681</v>
+        <v>113242</v>
       </c>
       <c r="I443" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="A444" s="1">
         <v>443</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>844</v>
+        <v>895</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="E444" s="2">
-        <v>239002</v>
+        <v>127178</v>
       </c>
       <c r="F444" s="2">
-        <v>236748</v>
+        <v>125978</v>
       </c>
       <c r="G444" s="2">
-        <v>234493</v>
+        <v>124778</v>
       </c>
       <c r="H444" s="2">
-        <v>232238</v>
+        <v>123578</v>
       </c>
       <c r="I444" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="A445" s="1">
         <v>444</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>844</v>
+        <v>895</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>903</v>
+        <v>906</v>
       </c>
       <c r="E445" s="2">
-        <v>276213</v>
+        <v>143482</v>
       </c>
       <c r="F445" s="2">
-        <v>273607</v>
+        <v>142128</v>
       </c>
       <c r="G445" s="2">
-        <v>271001</v>
+        <v>140774</v>
       </c>
       <c r="H445" s="2">
-        <v>268395</v>
+        <v>139421</v>
       </c>
       <c r="I445" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="A446" s="1">
         <v>445</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>844</v>
+        <v>895</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="E446" s="2">
-        <v>340787</v>
+        <v>196411</v>
       </c>
       <c r="F446" s="2">
-        <v>337572</v>
+        <v>194558</v>
       </c>
       <c r="G446" s="2">
-        <v>334357</v>
+        <v>192705</v>
       </c>
       <c r="H446" s="2">
-        <v>331142</v>
+        <v>190852</v>
       </c>
       <c r="I446" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="A447" s="1">
         <v>446</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>906</v>
+        <v>909</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>844</v>
+        <v>895</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>907</v>
+        <v>910</v>
       </c>
       <c r="E447" s="2">
-        <v>378267</v>
+        <v>203007</v>
       </c>
       <c r="F447" s="2">
-        <v>374699</v>
+        <v>201092</v>
       </c>
       <c r="G447" s="2">
-        <v>371130</v>
+        <v>199177</v>
       </c>
       <c r="H447" s="2">
-        <v>367562</v>
+        <v>197261</v>
       </c>
       <c r="I447" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" s="1">
         <v>447</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>844</v>
+        <v>895</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="E448" s="2">
-        <v>394752</v>
+        <v>218784</v>
       </c>
       <c r="F448" s="2">
-        <v>391028</v>
+        <v>216720</v>
       </c>
       <c r="G448" s="2">
-        <v>387304</v>
+        <v>214656</v>
       </c>
       <c r="H448" s="2">
-        <v>383580</v>
+        <v>212592</v>
       </c>
       <c r="I448" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="A449" s="1">
         <v>448</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>844</v>
+        <v>895</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="E449" s="2">
-        <v>423557</v>
+        <v>222747</v>
       </c>
       <c r="F449" s="2">
-        <v>419561</v>
+        <v>220646</v>
       </c>
       <c r="G449" s="2">
-        <v>415565</v>
+        <v>218545</v>
       </c>
       <c r="H449" s="2">
-        <v>411569</v>
+        <v>216443</v>
       </c>
       <c r="I449" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="450" spans="1:9">
       <c r="A450" s="1">
         <v>449</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>844</v>
+        <v>895</v>
       </c>
       <c r="D450" s="1" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="E450" s="2">
-        <v>425884</v>
+        <v>228383</v>
       </c>
       <c r="F450" s="2">
-        <v>421866</v>
+        <v>226229</v>
       </c>
       <c r="G450" s="2">
-        <v>417848</v>
+        <v>224074</v>
       </c>
       <c r="H450" s="2">
-        <v>413830</v>
+        <v>221920</v>
       </c>
       <c r="I450" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="451" spans="1:9">
       <c r="A451" s="1">
         <v>450</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>844</v>
+        <v>895</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="E451" s="2">
-        <v>435709</v>
+        <v>233261</v>
       </c>
       <c r="F451" s="2">
-        <v>431598</v>
+        <v>231061</v>
       </c>
       <c r="G451" s="2">
-        <v>427488</v>
+        <v>228860</v>
       </c>
       <c r="H451" s="2">
-        <v>423377</v>
+        <v>226660</v>
       </c>
       <c r="I451" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="A452" s="1">
         <v>451</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>844</v>
+        <v>895</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
       <c r="E452" s="2">
-        <v>559374</v>
+        <v>293276</v>
       </c>
       <c r="F452" s="2">
-        <v>554097</v>
+        <v>290509</v>
       </c>
       <c r="G452" s="2">
-        <v>548819</v>
+        <v>287742</v>
       </c>
       <c r="H452" s="2">
-        <v>543542</v>
+        <v>284975</v>
       </c>
       <c r="I452" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="453" spans="1:9">
       <c r="A453" s="1">
         <v>452</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>844</v>
+        <v>895</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="E453" s="2">
-        <v>602603</v>
+        <v>304512</v>
       </c>
       <c r="F453" s="2">
-        <v>596918</v>
+        <v>301639</v>
       </c>
       <c r="G453" s="2">
-        <v>591233</v>
+        <v>298766</v>
       </c>
       <c r="H453" s="2">
-        <v>585548</v>
+        <v>295893</v>
       </c>
       <c r="I453" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="454" spans="1:9">
       <c r="A454" s="1">
         <v>453</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>844</v>
+        <v>895</v>
       </c>
       <c r="D454" s="1" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
       <c r="E454" s="2">
-        <v>634816</v>
+        <v>349648</v>
       </c>
       <c r="F454" s="2">
-        <v>628827</v>
+        <v>346350</v>
       </c>
       <c r="G454" s="2">
-        <v>622838</v>
+        <v>343051</v>
       </c>
       <c r="H454" s="2">
-        <v>616849</v>
+        <v>339753</v>
       </c>
       <c r="I454" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="455" spans="1:9">
       <c r="A455" s="1">
         <v>454</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>844</v>
+        <v>895</v>
       </c>
       <c r="D455" s="1" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
       <c r="E455" s="2">
-        <v>634623</v>
+        <v>356483</v>
       </c>
       <c r="F455" s="2">
-        <v>628636</v>
+        <v>353120</v>
       </c>
       <c r="G455" s="2">
-        <v>622649</v>
+        <v>349757</v>
       </c>
       <c r="H455" s="2">
-        <v>616662</v>
+        <v>346394</v>
       </c>
       <c r="I455" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="456" spans="1:9">
       <c r="A456" s="1">
         <v>455</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>924</v>
+        <v>927</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>844</v>
+        <v>895</v>
       </c>
       <c r="D456" s="1" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
       <c r="E456" s="2">
-        <v>657257</v>
+        <v>368246</v>
       </c>
       <c r="F456" s="2">
-        <v>651057</v>
+        <v>364772</v>
       </c>
       <c r="G456" s="2">
-        <v>644856</v>
+        <v>361298</v>
       </c>
       <c r="H456" s="2">
-        <v>638656</v>
+        <v>357824</v>
       </c>
       <c r="I456" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="A457" s="1">
         <v>456</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>844</v>
+        <v>895</v>
       </c>
       <c r="D457" s="1" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="E457" s="2">
-        <v>688553</v>
+        <v>391319</v>
       </c>
       <c r="F457" s="2">
-        <v>682057</v>
+        <v>387627</v>
       </c>
       <c r="G457" s="2">
-        <v>675561</v>
+        <v>383936</v>
       </c>
       <c r="H457" s="2">
-        <v>669065</v>
+        <v>380244</v>
       </c>
       <c r="I457" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="458" spans="1:9">
       <c r="A458" s="1">
         <v>457</v>
       </c>
       <c r="B458" s="1" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>844</v>
+        <v>895</v>
       </c>
       <c r="D458" s="1" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
       <c r="E458" s="2">
-        <v>1008412</v>
+        <v>465955</v>
       </c>
       <c r="F458" s="2">
-        <v>998899</v>
+        <v>461559</v>
       </c>
       <c r="G458" s="2">
-        <v>989385</v>
+        <v>457163</v>
       </c>
       <c r="H458" s="2">
-        <v>979872</v>
+        <v>452767</v>
       </c>
       <c r="I458" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="459" spans="1:9">
       <c r="A459" s="1">
         <v>458</v>
       </c>
       <c r="B459" s="1" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>844</v>
+        <v>895</v>
       </c>
       <c r="D459" s="1" t="s">
-        <v>931</v>
+        <v>934</v>
       </c>
       <c r="E459" s="2">
-        <v>1111999</v>
+        <v>490931</v>
       </c>
       <c r="F459" s="2">
-        <v>1101509</v>
+        <v>486299</v>
       </c>
       <c r="G459" s="2">
-        <v>1091018</v>
+        <v>481668</v>
       </c>
       <c r="H459" s="2">
-        <v>1080528</v>
+        <v>477036</v>
       </c>
       <c r="I459" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" s="1">
         <v>459</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>844</v>
+        <v>895</v>
       </c>
       <c r="D460" s="1" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="E460" s="2">
-        <v>1120667</v>
+        <v>609022</v>
       </c>
       <c r="F460" s="2">
-        <v>1110095</v>
+        <v>603276</v>
       </c>
       <c r="G460" s="2">
-        <v>1099522</v>
+        <v>597531</v>
       </c>
       <c r="H460" s="2">
-        <v>1088950</v>
+        <v>591785</v>
       </c>
       <c r="I460" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" s="1">
         <v>460</v>
       </c>
       <c r="B461" s="1" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>935</v>
+        <v>895</v>
       </c>
       <c r="D461" s="1" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="E461" s="2">
-        <v>9010</v>
+        <v>652197</v>
       </c>
       <c r="F461" s="2">
-        <v>8925</v>
+        <v>646044</v>
       </c>
       <c r="G461" s="2">
-        <v>8840</v>
+        <v>639891</v>
       </c>
       <c r="H461" s="2">
-        <v>8755</v>
+        <v>633738</v>
       </c>
       <c r="I461" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="462" spans="1:9">
       <c r="A462" s="1">
         <v>461</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>938</v>
+        <v>895</v>
       </c>
       <c r="D462" s="1" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="E462" s="2">
-        <v>9621</v>
+        <v>698503</v>
       </c>
       <c r="F462" s="2">
-        <v>9530</v>
+        <v>691913</v>
       </c>
       <c r="G462" s="2">
-        <v>9439</v>
+        <v>685324</v>
       </c>
       <c r="H462" s="2">
-        <v>9348</v>
+        <v>678734</v>
       </c>
       <c r="I462" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="463" spans="1:9">
       <c r="A463" s="1">
         <v>462</v>
       </c>
       <c r="B463" s="1" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>938</v>
+        <v>895</v>
       </c>
       <c r="D463" s="1" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="E463" s="2">
-        <v>47996</v>
+        <v>736297</v>
       </c>
       <c r="F463" s="2">
-        <v>47543</v>
+        <v>729351</v>
       </c>
       <c r="G463" s="2">
-        <v>47090</v>
+        <v>722405</v>
       </c>
       <c r="H463" s="2">
-        <v>46637</v>
+        <v>715459</v>
       </c>
       <c r="I463" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="464" spans="1:9">
       <c r="A464" s="1">
         <v>463</v>
       </c>
       <c r="B464" s="1" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>938</v>
+        <v>895</v>
       </c>
       <c r="D464" s="1" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="E464" s="2">
-        <v>98002</v>
+        <v>843739</v>
       </c>
       <c r="F464" s="2">
-        <v>97078</v>
+        <v>835779</v>
       </c>
       <c r="G464" s="2">
-        <v>96153</v>
+        <v>827819</v>
       </c>
       <c r="H464" s="2">
-        <v>95229</v>
+        <v>819859</v>
       </c>
       <c r="I464" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="465" spans="1:9">
       <c r="A465" s="1">
         <v>464</v>
       </c>
       <c r="B465" s="1" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>945</v>
+        <v>895</v>
       </c>
       <c r="D465" s="1" t="s">
         <v>946</v>
       </c>
       <c r="E465" s="2">
-        <v>168667</v>
+        <v>929464</v>
       </c>
       <c r="F465" s="2">
-        <v>167076</v>
+        <v>920696</v>
       </c>
       <c r="G465" s="2">
-        <v>165485</v>
+        <v>911927</v>
       </c>
       <c r="H465" s="2">
-        <v>163894</v>
+        <v>903159</v>
       </c>
       <c r="I465" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466" s="1">
         <v>465</v>
       </c>
       <c r="B466" s="1" t="s">
         <v>947</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>945</v>
+        <v>895</v>
       </c>
       <c r="D466" s="1" t="s">
         <v>948</v>
       </c>
       <c r="E466" s="2">
-        <v>417810</v>
+        <v>939272</v>
       </c>
       <c r="F466" s="2">
-        <v>413868</v>
+        <v>930411</v>
       </c>
       <c r="G466" s="2">
-        <v>409926</v>
+        <v>921550</v>
       </c>
       <c r="H466" s="2">
-        <v>405985</v>
+        <v>912689</v>
       </c>
       <c r="I466" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="A467" s="1">
         <v>466</v>
       </c>
       <c r="B467" s="1" t="s">
         <v>949</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>945</v>
+        <v>895</v>
       </c>
       <c r="D467" s="1" t="s">
         <v>950</v>
       </c>
       <c r="E467" s="2">
-        <v>843336</v>
+        <v>1015038</v>
       </c>
       <c r="F467" s="2">
-        <v>835380</v>
+        <v>1005462</v>
       </c>
       <c r="G467" s="2">
-        <v>827424</v>
+        <v>995886</v>
       </c>
       <c r="H467" s="2">
-        <v>819468</v>
+        <v>986310</v>
       </c>
       <c r="I467" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="468" spans="1:9">
       <c r="A468" s="1">
         <v>467</v>
       </c>
       <c r="B468" s="1" t="s">
         <v>951</v>
       </c>
       <c r="C468" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="D468" s="1" t="s">
         <v>952</v>
       </c>
-      <c r="D468" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E468" s="2">
-        <v>10425</v>
+        <v>1162779</v>
       </c>
       <c r="F468" s="2">
-        <v>10327</v>
+        <v>1151809</v>
       </c>
       <c r="G468" s="2">
-        <v>10228</v>
+        <v>1140839</v>
       </c>
       <c r="H468" s="2">
-        <v>10130</v>
+        <v>1129870</v>
       </c>
       <c r="I468" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="469" spans="1:9">
       <c r="A469" s="1">
         <v>468</v>
       </c>
       <c r="B469" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="C469" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="D469" s="1" t="s">
         <v>954</v>
       </c>
-      <c r="C469" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E469" s="2">
-        <v>52121</v>
+        <v>1279647</v>
       </c>
       <c r="F469" s="2">
-        <v>51630</v>
+        <v>1267575</v>
       </c>
       <c r="G469" s="2">
-        <v>51138</v>
+        <v>1255503</v>
       </c>
       <c r="H469" s="2">
-        <v>50646</v>
+        <v>1243430</v>
       </c>
       <c r="I469" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="470" spans="1:9">
       <c r="A470" s="1">
         <v>469</v>
       </c>
       <c r="B470" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="C470" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="D470" s="1" t="s">
         <v>956</v>
       </c>
-      <c r="C470" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E470" s="2">
-        <v>104214</v>
+        <v>1304394</v>
       </c>
       <c r="F470" s="2">
-        <v>103231</v>
+        <v>1292088</v>
       </c>
       <c r="G470" s="2">
-        <v>102248</v>
+        <v>1279782</v>
       </c>
       <c r="H470" s="2">
-        <v>101264</v>
+        <v>1267477</v>
       </c>
       <c r="I470" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="471" spans="1:9">
       <c r="A471" s="1">
         <v>470</v>
       </c>
       <c r="B471" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="C471" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="D471" s="1" t="s">
         <v>958</v>
       </c>
-      <c r="C471" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E471" s="2">
-        <v>208400</v>
+        <v>1421059</v>
       </c>
       <c r="F471" s="2">
-        <v>206434</v>
+        <v>1407653</v>
       </c>
       <c r="G471" s="2">
-        <v>204468</v>
+        <v>1394247</v>
       </c>
       <c r="H471" s="2">
-        <v>202502</v>
+        <v>1380841</v>
       </c>
       <c r="I471" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="472" spans="1:9">
       <c r="A472" s="1">
         <v>471</v>
       </c>
       <c r="B472" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="C472" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="D472" s="1" t="s">
         <v>960</v>
       </c>
-      <c r="C472" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E472" s="2">
-        <v>520959</v>
+        <v>1522556</v>
       </c>
       <c r="F472" s="2">
-        <v>516045</v>
+        <v>1508193</v>
       </c>
       <c r="G472" s="2">
-        <v>511130</v>
+        <v>1493829</v>
       </c>
       <c r="H472" s="2">
-        <v>506215</v>
+        <v>1479465</v>
       </c>
       <c r="I472" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="473" spans="1:9">
       <c r="A473" s="1">
         <v>472</v>
       </c>
       <c r="B473" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="C473" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="D473" s="1" t="s">
         <v>962</v>
       </c>
-      <c r="C473" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E473" s="2">
-        <v>1041892</v>
+        <v>1614613</v>
       </c>
       <c r="F473" s="2">
-        <v>1032063</v>
+        <v>1599381</v>
       </c>
       <c r="G473" s="2">
-        <v>1022234</v>
+        <v>1584149</v>
       </c>
       <c r="H473" s="2">
-        <v>1012405</v>
+        <v>1568917</v>
       </c>
       <c r="I473" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="474" spans="1:9">
       <c r="A474" s="1">
         <v>473</v>
       </c>
       <c r="B474" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="C474" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="D474" s="1" t="s">
         <v>964</v>
       </c>
-      <c r="C474" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E474" s="2">
-        <v>9638</v>
+        <v>1860464</v>
       </c>
       <c r="F474" s="2">
-        <v>9547</v>
+        <v>1842913</v>
       </c>
       <c r="G474" s="2">
-        <v>9456</v>
+        <v>1825361</v>
       </c>
       <c r="H474" s="2">
-        <v>9365</v>
+        <v>1807810</v>
       </c>
       <c r="I474" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="475" spans="1:9">
       <c r="A475" s="1">
         <v>474</v>
       </c>
       <c r="B475" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="C475" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="D475" s="1" t="s">
         <v>966</v>
       </c>
-      <c r="C475" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E475" s="2">
-        <v>19340</v>
+        <v>1834875</v>
       </c>
       <c r="F475" s="2">
-        <v>19157</v>
+        <v>1817565</v>
       </c>
       <c r="G475" s="2">
-        <v>18975</v>
+        <v>1800255</v>
       </c>
       <c r="H475" s="2">
-        <v>18792</v>
+        <v>1782944</v>
       </c>
       <c r="I475" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="476" spans="1:9">
       <c r="A476" s="1">
         <v>475</v>
       </c>
       <c r="B476" s="1" t="s">
         <v>967</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>965</v>
+        <v>895</v>
       </c>
       <c r="D476" s="1" t="s">
-        <v>743</v>
+        <v>968</v>
       </c>
       <c r="E476" s="2">
-        <v>48241</v>
+        <v>1861744</v>
       </c>
       <c r="F476" s="2">
-        <v>47786</v>
+        <v>1844180</v>
       </c>
       <c r="G476" s="2">
-        <v>47330</v>
+        <v>1826616</v>
       </c>
       <c r="H476" s="2">
-        <v>46875</v>
+        <v>1809053</v>
       </c>
       <c r="I476" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="477" spans="1:9">
       <c r="A477" s="1">
         <v>476</v>
       </c>
       <c r="B477" s="1" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>965</v>
+        <v>895</v>
       </c>
       <c r="D477" s="1" t="s">
-        <v>745</v>
+        <v>970</v>
       </c>
       <c r="E477" s="2">
-        <v>96373</v>
+        <v>1956589</v>
       </c>
       <c r="F477" s="2">
-        <v>95464</v>
+        <v>1938131</v>
       </c>
       <c r="G477" s="2">
-        <v>94555</v>
+        <v>1919673</v>
       </c>
       <c r="H477" s="2">
-        <v>93646</v>
+        <v>1901214</v>
       </c>
       <c r="I477" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="478" spans="1:9">
       <c r="A478" s="1">
         <v>477</v>
       </c>
       <c r="B478" s="1" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>965</v>
+        <v>895</v>
       </c>
       <c r="D478" s="1" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E478" s="2">
-        <v>192637</v>
+        <v>2231852</v>
       </c>
       <c r="F478" s="2">
-        <v>190820</v>
+        <v>2210797</v>
       </c>
       <c r="G478" s="2">
-        <v>189002</v>
+        <v>2189742</v>
       </c>
       <c r="H478" s="2">
-        <v>187185</v>
+        <v>2168687</v>
       </c>
       <c r="I478" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="479" spans="1:9">
       <c r="A479" s="1">
         <v>478</v>
       </c>
       <c r="B479" s="1" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>965</v>
+        <v>895</v>
       </c>
       <c r="D479" s="1" t="s">
-        <v>747</v>
+        <v>974</v>
       </c>
       <c r="E479" s="2">
-        <v>288901</v>
+        <v>2751038</v>
       </c>
       <c r="F479" s="2">
-        <v>286175</v>
+        <v>2725085</v>
       </c>
       <c r="G479" s="2">
-        <v>283450</v>
+        <v>2699132</v>
       </c>
       <c r="H479" s="2">
-        <v>280724</v>
+        <v>2673179</v>
       </c>
       <c r="I479" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="480" spans="1:9">
       <c r="A480" s="1">
         <v>479</v>
       </c>
       <c r="B480" s="1" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>965</v>
+        <v>976</v>
       </c>
       <c r="D480" s="1" t="s">
-        <v>749</v>
+        <v>977</v>
       </c>
       <c r="E480" s="2">
-        <v>481429</v>
+        <v>43823</v>
       </c>
       <c r="F480" s="2">
-        <v>476887</v>
+        <v>43409</v>
       </c>
       <c r="G480" s="2">
-        <v>472345</v>
+        <v>42996</v>
       </c>
       <c r="H480" s="2">
-        <v>467803</v>
+        <v>42582</v>
       </c>
       <c r="I480" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="481" spans="1:9">
       <c r="A481" s="1">
         <v>480</v>
       </c>
       <c r="B481" s="1" t="s">
-        <v>973</v>
+        <v>978</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="D481" s="1" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="E481" s="2">
-        <v>19568</v>
+        <v>56914</v>
       </c>
       <c r="F481" s="2">
-        <v>19383</v>
+        <v>56377</v>
       </c>
       <c r="G481" s="2">
-        <v>19198</v>
+        <v>55840</v>
       </c>
       <c r="H481" s="2">
-        <v>19014</v>
+        <v>55303</v>
       </c>
       <c r="I481" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="482" spans="1:9">
       <c r="A482" s="1">
         <v>481</v>
       </c>
       <c r="B482" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="C482" s="1" t="s">
         <v>976</v>
       </c>
-      <c r="C482" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D482" s="1" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="E482" s="2">
-        <v>48943</v>
+        <v>73033</v>
       </c>
       <c r="F482" s="2">
-        <v>48482</v>
+        <v>72344</v>
       </c>
       <c r="G482" s="2">
-        <v>48020</v>
+        <v>71655</v>
       </c>
       <c r="H482" s="2">
-        <v>47558</v>
+        <v>70966</v>
       </c>
       <c r="I482" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="483" spans="1:9">
       <c r="A483" s="1">
         <v>482</v>
       </c>
       <c r="B483" s="1" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="D483" s="1" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E483" s="2">
-        <v>97851</v>
+        <v>89935</v>
       </c>
       <c r="F483" s="2">
-        <v>96928</v>
+        <v>89086</v>
       </c>
       <c r="G483" s="2">
-        <v>96004</v>
+        <v>88238</v>
       </c>
       <c r="H483" s="2">
-        <v>95081</v>
+        <v>87389</v>
       </c>
       <c r="I483" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="484" spans="1:9">
       <c r="A484" s="1">
         <v>483</v>
       </c>
       <c r="B484" s="1" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="D484" s="1" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
       <c r="E484" s="2">
-        <v>101929</v>
+        <v>102980</v>
       </c>
       <c r="F484" s="2">
-        <v>100967</v>
+        <v>102009</v>
       </c>
       <c r="G484" s="2">
-        <v>100005</v>
+        <v>101037</v>
       </c>
       <c r="H484" s="2">
-        <v>99044</v>
+        <v>100066</v>
       </c>
       <c r="I484" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="485" spans="1:9">
       <c r="A485" s="1">
         <v>484</v>
       </c>
       <c r="B485" s="1" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="D485" s="1" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="E485" s="2">
-        <v>115124</v>
+        <v>145097</v>
       </c>
       <c r="F485" s="2">
-        <v>114038</v>
+        <v>143728</v>
       </c>
       <c r="G485" s="2">
-        <v>112952</v>
+        <v>142359</v>
       </c>
       <c r="H485" s="2">
-        <v>111866</v>
+        <v>140991</v>
       </c>
       <c r="I485" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="486" spans="1:9">
       <c r="A486" s="1">
         <v>485</v>
       </c>
       <c r="B486" s="1" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="D486" s="1" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="E486" s="2">
-        <v>125634</v>
+        <v>179871</v>
       </c>
       <c r="F486" s="2">
-        <v>124449</v>
+        <v>178175</v>
       </c>
       <c r="G486" s="2">
-        <v>123264</v>
+        <v>176478</v>
       </c>
       <c r="H486" s="2">
-        <v>122079</v>
+        <v>174781</v>
       </c>
       <c r="I486" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="487" spans="1:9">
       <c r="A487" s="1">
         <v>486</v>
       </c>
       <c r="B487" s="1" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="D487" s="1" t="s">
-        <v>987</v>
+        <v>991</v>
       </c>
       <c r="E487" s="2">
-        <v>141739</v>
+        <v>213272</v>
       </c>
       <c r="F487" s="2">
-        <v>140402</v>
+        <v>211260</v>
       </c>
       <c r="G487" s="2">
-        <v>139065</v>
+        <v>209248</v>
       </c>
       <c r="H487" s="2">
-        <v>137727</v>
+        <v>207236</v>
       </c>
       <c r="I487" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="488" spans="1:9">
       <c r="A488" s="1">
         <v>487</v>
       </c>
       <c r="B488" s="1" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="D488" s="1" t="s">
-        <v>989</v>
+        <v>993</v>
       </c>
       <c r="E488" s="2">
-        <v>194026</v>
+        <v>206007</v>
       </c>
       <c r="F488" s="2">
-        <v>192195</v>
+        <v>204063</v>
       </c>
       <c r="G488" s="2">
-        <v>190365</v>
+        <v>202120</v>
       </c>
       <c r="H488" s="2">
-        <v>188534</v>
+        <v>200176</v>
       </c>
       <c r="I488" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="489" spans="1:9">
       <c r="A489" s="1">
         <v>488</v>
       </c>
       <c r="B489" s="1" t="s">
-        <v>990</v>
+        <v>994</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="D489" s="1" t="s">
-        <v>991</v>
+        <v>995</v>
       </c>
       <c r="E489" s="2">
-        <v>203858</v>
+        <v>359742</v>
       </c>
       <c r="F489" s="2">
-        <v>201935</v>
+        <v>356348</v>
       </c>
       <c r="G489" s="2">
-        <v>200012</v>
+        <v>352954</v>
       </c>
       <c r="H489" s="2">
-        <v>198089</v>
+        <v>349560</v>
       </c>
       <c r="I489" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="490" spans="1:9">
       <c r="A490" s="1">
         <v>489</v>
       </c>
       <c r="B490" s="1" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="D490" s="1" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="E490" s="2">
-        <v>216127</v>
+        <v>349593</v>
       </c>
       <c r="F490" s="2">
-        <v>214088</v>
+        <v>346295</v>
       </c>
       <c r="G490" s="2">
-        <v>212049</v>
+        <v>342997</v>
       </c>
       <c r="H490" s="2">
-        <v>210010</v>
+        <v>339699</v>
       </c>
       <c r="I490" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="491" spans="1:9">
       <c r="A491" s="1">
         <v>490</v>
       </c>
       <c r="B491" s="1" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="D491" s="1" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="E491" s="2">
-        <v>220042</v>
+        <v>449677</v>
       </c>
       <c r="F491" s="2">
-        <v>217966</v>
+        <v>445435</v>
       </c>
       <c r="G491" s="2">
-        <v>215890</v>
+        <v>441193</v>
       </c>
       <c r="H491" s="2">
-        <v>213815</v>
+        <v>436951</v>
       </c>
       <c r="I491" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="492" spans="1:9">
       <c r="A492" s="1">
         <v>491</v>
       </c>
       <c r="B492" s="1" t="s">
-        <v>996</v>
+        <v>1000</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="D492" s="1" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="E492" s="2">
-        <v>229339</v>
+        <v>629548</v>
       </c>
       <c r="F492" s="2">
-        <v>227176</v>
+        <v>623609</v>
       </c>
       <c r="G492" s="2">
-        <v>225012</v>
+        <v>617670</v>
       </c>
       <c r="H492" s="2">
-        <v>222849</v>
+        <v>611730</v>
       </c>
       <c r="I492" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="493" spans="1:9">
       <c r="A493" s="1">
         <v>492</v>
       </c>
       <c r="B493" s="1" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="D493" s="1" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="E493" s="2">
-        <v>230428</v>
+        <v>719633</v>
       </c>
       <c r="F493" s="2">
-        <v>228254</v>
+        <v>712844</v>
       </c>
       <c r="G493" s="2">
-        <v>226080</v>
+        <v>706055</v>
       </c>
       <c r="H493" s="2">
-        <v>223907</v>
+        <v>699266</v>
       </c>
       <c r="I493" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="494" spans="1:9">
       <c r="A494" s="1">
         <v>493</v>
       </c>
       <c r="B494" s="1" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="D494" s="1" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="E494" s="2">
-        <v>289713</v>
+        <v>784967</v>
       </c>
       <c r="F494" s="2">
-        <v>286980</v>
+        <v>777562</v>
       </c>
       <c r="G494" s="2">
-        <v>284247</v>
+        <v>770156</v>
       </c>
       <c r="H494" s="2">
-        <v>281513</v>
+        <v>762751</v>
       </c>
       <c r="I494" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="495" spans="1:9">
       <c r="A495" s="1">
         <v>494</v>
       </c>
       <c r="B495" s="1" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="D495" s="1" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="E495" s="2">
-        <v>305787</v>
+        <v>899354</v>
       </c>
       <c r="F495" s="2">
-        <v>302902</v>
+        <v>890869</v>
       </c>
       <c r="G495" s="2">
-        <v>300017</v>
+        <v>882385</v>
       </c>
       <c r="H495" s="2">
-        <v>297132</v>
+        <v>873900</v>
       </c>
       <c r="I495" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="496" spans="1:9">
       <c r="A496" s="1">
         <v>495</v>
       </c>
       <c r="B496" s="1" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="D496" s="1" t="s">
-        <v>1005</v>
+        <v>1009</v>
       </c>
       <c r="E496" s="2">
-        <v>345402</v>
+        <v>1798708</v>
       </c>
       <c r="F496" s="2">
-        <v>342144</v>
+        <v>1781739</v>
       </c>
       <c r="G496" s="2">
-        <v>338885</v>
+        <v>1764770</v>
       </c>
       <c r="H496" s="2">
-        <v>335627</v>
+        <v>1747801</v>
       </c>
       <c r="I496" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="497" spans="1:9">
       <c r="A497" s="1">
         <v>496</v>
       </c>
       <c r="B497" s="1" t="s">
-        <v>1006</v>
+        <v>1010</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>974</v>
+        <v>1011</v>
       </c>
       <c r="D497" s="1" t="s">
-        <v>1007</v>
+        <v>1012</v>
       </c>
       <c r="E497" s="2">
-        <v>352152</v>
+        <v>12997</v>
       </c>
       <c r="F497" s="2">
-        <v>348830</v>
+        <v>12874</v>
       </c>
       <c r="G497" s="2">
-        <v>345508</v>
+        <v>12751</v>
       </c>
       <c r="H497" s="2">
-        <v>342186</v>
+        <v>12629</v>
       </c>
       <c r="I497" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="498" spans="1:9">
       <c r="A498" s="1">
         <v>497</v>
       </c>
       <c r="B498" s="1" t="s">
-        <v>1008</v>
+        <v>1013</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>974</v>
+        <v>1011</v>
       </c>
       <c r="D498" s="1" t="s">
-        <v>1009</v>
+        <v>1014</v>
       </c>
       <c r="E498" s="2">
-        <v>363774</v>
+        <v>52785</v>
       </c>
       <c r="F498" s="2">
-        <v>360342</v>
+        <v>52287</v>
       </c>
       <c r="G498" s="2">
-        <v>356910</v>
+        <v>51789</v>
       </c>
       <c r="H498" s="2">
-        <v>353478</v>
+        <v>51291</v>
       </c>
       <c r="I498" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="499" spans="1:9">
       <c r="A499" s="1">
         <v>498</v>
       </c>
       <c r="B499" s="1" t="s">
-        <v>1010</v>
+        <v>1015</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>974</v>
+        <v>1011</v>
       </c>
       <c r="D499" s="1" t="s">
-        <v>1011</v>
+        <v>1016</v>
       </c>
       <c r="E499" s="2">
-        <v>386566</v>
+        <v>132359</v>
       </c>
       <c r="F499" s="2">
-        <v>382919</v>
+        <v>131110</v>
       </c>
       <c r="G499" s="2">
-        <v>379272</v>
+        <v>129862</v>
       </c>
       <c r="H499" s="2">
-        <v>375626</v>
+        <v>128613</v>
       </c>
       <c r="I499" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="500" spans="1:9">
       <c r="A500" s="1">
         <v>499</v>
       </c>
       <c r="B500" s="1" t="s">
-        <v>1012</v>
+        <v>1017</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>974</v>
+        <v>1011</v>
       </c>
       <c r="D500" s="1" t="s">
-        <v>1013</v>
+        <v>1018</v>
       </c>
       <c r="E500" s="2">
-        <v>435024</v>
+        <v>238458</v>
       </c>
       <c r="F500" s="2">
-        <v>430920</v>
+        <v>236208</v>
       </c>
       <c r="G500" s="2">
-        <v>426816</v>
+        <v>233958</v>
       </c>
       <c r="H500" s="2">
-        <v>422712</v>
+        <v>231709</v>
       </c>
       <c r="I500" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="501" spans="1:9">
       <c r="A501" s="1">
         <v>500</v>
       </c>
       <c r="B501" s="1" t="s">
-        <v>1014</v>
+        <v>1019</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>974</v>
+        <v>1011</v>
       </c>
       <c r="D501" s="1" t="s">
-        <v>1015</v>
+        <v>1020</v>
       </c>
       <c r="E501" s="2">
-        <v>460294</v>
+        <v>607415</v>
       </c>
       <c r="F501" s="2">
-        <v>455952</v>
+        <v>601685</v>
       </c>
       <c r="G501" s="2">
-        <v>451610</v>
+        <v>595954</v>
       </c>
       <c r="H501" s="2">
-        <v>447267</v>
+        <v>590224</v>
       </c>
       <c r="I501" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="502" spans="1:9">
       <c r="A502" s="1">
         <v>501</v>
       </c>
       <c r="B502" s="1" t="s">
-        <v>1016</v>
+        <v>1021</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>974</v>
+        <v>1011</v>
       </c>
       <c r="D502" s="1" t="s">
-        <v>1017</v>
+        <v>1022</v>
       </c>
       <c r="E502" s="2">
-        <v>484967</v>
+        <v>1190960</v>
       </c>
       <c r="F502" s="2">
-        <v>480392</v>
+        <v>1179724</v>
       </c>
       <c r="G502" s="2">
-        <v>475817</v>
+        <v>1168489</v>
       </c>
       <c r="H502" s="2">
-        <v>471241</v>
+        <v>1157253</v>
       </c>
       <c r="I502" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="503" spans="1:9">
       <c r="A503" s="1">
         <v>502</v>
       </c>
       <c r="B503" s="1" t="s">
-        <v>1018</v>
+        <v>1023</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>974</v>
+        <v>1024</v>
       </c>
       <c r="D503" s="1" t="s">
-        <v>1019</v>
+        <v>1025</v>
       </c>
       <c r="E503" s="2">
-        <v>611572</v>
+        <v>13262</v>
       </c>
       <c r="F503" s="2">
-        <v>605803</v>
+        <v>13137</v>
       </c>
       <c r="G503" s="2">
-        <v>600033</v>
+        <v>13011</v>
       </c>
       <c r="H503" s="2">
-        <v>594264</v>
+        <v>12886</v>
       </c>
       <c r="I503" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="504" spans="1:9">
       <c r="A504" s="1">
         <v>503</v>
       </c>
       <c r="B504" s="1" t="s">
-        <v>1020</v>
+        <v>1026</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>974</v>
+        <v>1024</v>
       </c>
       <c r="D504" s="1" t="s">
-        <v>1021</v>
+        <v>1027</v>
       </c>
       <c r="E504" s="2">
-        <v>644275</v>
+        <v>18244</v>
       </c>
       <c r="F504" s="2">
-        <v>638197</v>
+        <v>18072</v>
       </c>
       <c r="G504" s="2">
-        <v>632119</v>
+        <v>17899</v>
       </c>
       <c r="H504" s="2">
-        <v>626041</v>
+        <v>17727</v>
       </c>
       <c r="I504" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="505" spans="1:9">
       <c r="A505" s="1">
         <v>504</v>
       </c>
       <c r="B505" s="1" t="s">
-        <v>1022</v>
+        <v>1028</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>974</v>
+        <v>1024</v>
       </c>
       <c r="D505" s="1" t="s">
-        <v>1023</v>
+        <v>1029</v>
       </c>
       <c r="E505" s="2">
-        <v>690019</v>
+        <v>53050</v>
       </c>
       <c r="F505" s="2">
-        <v>683509</v>
+        <v>52549</v>
       </c>
       <c r="G505" s="2">
-        <v>676999</v>
+        <v>52049</v>
       </c>
       <c r="H505" s="2">
-        <v>670490</v>
+        <v>51548</v>
       </c>
       <c r="I505" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="506" spans="1:9">
       <c r="A506" s="1">
         <v>505</v>
       </c>
       <c r="B506" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C506" s="1" t="s">
         <v>1024</v>
       </c>
-      <c r="C506" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D506" s="1" t="s">
-        <v>1025</v>
+        <v>1031</v>
       </c>
       <c r="E506" s="2">
-        <v>727353</v>
+        <v>109460</v>
       </c>
       <c r="F506" s="2">
-        <v>720491</v>
+        <v>108427</v>
       </c>
       <c r="G506" s="2">
-        <v>713629</v>
+        <v>107395</v>
       </c>
       <c r="H506" s="2">
-        <v>706767</v>
+        <v>106362</v>
       </c>
       <c r="I506" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="507" spans="1:9">
       <c r="A507" s="1">
         <v>506</v>
       </c>
       <c r="B507" s="1" t="s">
-        <v>1026</v>
+        <v>1032</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>974</v>
+        <v>1024</v>
       </c>
       <c r="D507" s="1" t="s">
-        <v>1027</v>
+        <v>1033</v>
       </c>
       <c r="E507" s="2">
-        <v>833490</v>
+        <v>182432</v>
       </c>
       <c r="F507" s="2">
-        <v>825627</v>
+        <v>180711</v>
       </c>
       <c r="G507" s="2">
-        <v>817763</v>
+        <v>178990</v>
       </c>
       <c r="H507" s="2">
-        <v>809900</v>
+        <v>177269</v>
       </c>
       <c r="I507" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="508" spans="1:9">
       <c r="A508" s="1">
         <v>507</v>
       </c>
       <c r="B508" s="1" t="s">
-        <v>1028</v>
+        <v>1034</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>974</v>
+        <v>1024</v>
       </c>
       <c r="D508" s="1" t="s">
-        <v>1029</v>
+        <v>1035</v>
       </c>
       <c r="E508" s="2">
-        <v>869863</v>
+        <v>198934</v>
       </c>
       <c r="F508" s="2">
-        <v>861656</v>
+        <v>197058</v>
       </c>
       <c r="G508" s="2">
-        <v>853450</v>
+        <v>195181</v>
       </c>
       <c r="H508" s="2">
-        <v>845244</v>
+        <v>193304</v>
       </c>
       <c r="I508" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="509" spans="1:9">
       <c r="A509" s="1">
         <v>508</v>
       </c>
       <c r="B509" s="1" t="s">
-        <v>1030</v>
+        <v>1036</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>974</v>
+        <v>1024</v>
       </c>
       <c r="D509" s="1" t="s">
-        <v>1031</v>
+        <v>1037</v>
       </c>
       <c r="E509" s="2">
-        <v>918174</v>
+        <v>198934</v>
       </c>
       <c r="F509" s="2">
-        <v>909512</v>
+        <v>197058</v>
       </c>
       <c r="G509" s="2">
-        <v>900850</v>
+        <v>195181</v>
       </c>
       <c r="H509" s="2">
-        <v>892188</v>
+        <v>193304</v>
       </c>
       <c r="I509" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="510" spans="1:9">
       <c r="A510" s="1">
         <v>509</v>
       </c>
       <c r="B510" s="1" t="s">
-        <v>1032</v>
+        <v>1038</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>974</v>
+        <v>1024</v>
       </c>
       <c r="D510" s="1" t="s">
-        <v>1033</v>
+        <v>1039</v>
       </c>
       <c r="E510" s="2">
-        <v>927864</v>
+        <v>265247</v>
       </c>
       <c r="F510" s="2">
-        <v>919110</v>
+        <v>262745</v>
       </c>
       <c r="G510" s="2">
-        <v>910357</v>
+        <v>260242</v>
       </c>
       <c r="H510" s="2">
-        <v>901603</v>
+        <v>257740</v>
       </c>
       <c r="I510" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="511" spans="1:9">
       <c r="A511" s="1">
         <v>510</v>
       </c>
       <c r="B511" s="1" t="s">
-        <v>1034</v>
+        <v>1040</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>974</v>
+        <v>1024</v>
       </c>
       <c r="D511" s="1" t="s">
-        <v>1035</v>
+        <v>1041</v>
       </c>
       <c r="E511" s="2">
-        <v>1019288</v>
+        <v>364864</v>
       </c>
       <c r="F511" s="2">
-        <v>1009672</v>
+        <v>361422</v>
       </c>
       <c r="G511" s="2">
-        <v>1000056</v>
+        <v>357979</v>
       </c>
       <c r="H511" s="2">
-        <v>990440</v>
+        <v>354537</v>
       </c>
       <c r="I511" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="512" spans="1:9">
       <c r="A512" s="1">
         <v>511</v>
       </c>
       <c r="B512" s="1" t="s">
-        <v>1036</v>
+        <v>1042</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>974</v>
+        <v>1024</v>
       </c>
       <c r="D512" s="1" t="s">
-        <v>1037</v>
+        <v>1043</v>
       </c>
       <c r="E512" s="2">
-        <v>1148654</v>
+        <v>397871</v>
       </c>
       <c r="F512" s="2">
-        <v>1137818</v>
+        <v>394118</v>
       </c>
       <c r="G512" s="2">
-        <v>1126981</v>
+        <v>390364</v>
       </c>
       <c r="H512" s="2">
-        <v>1116145</v>
+        <v>386611</v>
       </c>
       <c r="I512" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="513" spans="1:9">
       <c r="A513" s="1">
         <v>512</v>
       </c>
       <c r="B513" s="1" t="s">
-        <v>1038</v>
+        <v>1044</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>974</v>
+        <v>1024</v>
       </c>
       <c r="D513" s="1" t="s">
-        <v>1039</v>
+        <v>1045</v>
       </c>
       <c r="E513" s="2">
-        <v>1264104</v>
+        <v>663118</v>
       </c>
       <c r="F513" s="2">
-        <v>1252179</v>
+        <v>656862</v>
       </c>
       <c r="G513" s="2">
-        <v>1240253</v>
+        <v>650606</v>
       </c>
       <c r="H513" s="2">
-        <v>1228328</v>
+        <v>644350</v>
       </c>
       <c r="I513" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="514" spans="1:9">
       <c r="A514" s="1">
         <v>513</v>
       </c>
       <c r="B514" s="1" t="s">
-        <v>1040</v>
+        <v>1046</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>974</v>
+        <v>1024</v>
       </c>
       <c r="D514" s="1" t="s">
-        <v>1041</v>
+        <v>1047</v>
       </c>
       <c r="E514" s="2">
-        <v>1304887</v>
+        <v>1094593</v>
       </c>
       <c r="F514" s="2">
-        <v>1292576</v>
+        <v>1084267</v>
       </c>
       <c r="G514" s="2">
-        <v>1280266</v>
+        <v>1073940</v>
       </c>
       <c r="H514" s="2">
-        <v>1267956</v>
+        <v>1063614</v>
       </c>
       <c r="I514" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="515" spans="1:9">
       <c r="A515" s="1">
         <v>514</v>
       </c>
       <c r="B515" s="1" t="s">
-        <v>1042</v>
+        <v>1048</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>974</v>
+        <v>1024</v>
       </c>
       <c r="D515" s="1" t="s">
-        <v>1043</v>
+        <v>1049</v>
       </c>
       <c r="E515" s="2">
-        <v>1288549</v>
+        <v>1326236</v>
       </c>
       <c r="F515" s="2">
-        <v>1276393</v>
+        <v>1313724</v>
       </c>
       <c r="G515" s="2">
-        <v>1264236</v>
+        <v>1301213</v>
       </c>
       <c r="H515" s="2">
-        <v>1252080</v>
+        <v>1288701</v>
       </c>
       <c r="I515" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="516" spans="1:9">
       <c r="A516" s="1">
         <v>515</v>
       </c>
       <c r="B516" s="1" t="s">
-        <v>1044</v>
+        <v>1050</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>974</v>
+        <v>1024</v>
       </c>
       <c r="D516" s="1" t="s">
-        <v>1045</v>
+        <v>1051</v>
       </c>
       <c r="E516" s="2">
-        <v>1403798</v>
+        <v>1824323</v>
       </c>
       <c r="F516" s="2">
-        <v>1390555</v>
+        <v>1807112</v>
       </c>
       <c r="G516" s="2">
-        <v>1377312</v>
+        <v>1789901</v>
       </c>
       <c r="H516" s="2">
-        <v>1364068</v>
+        <v>1772691</v>
       </c>
       <c r="I516" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="517" spans="1:9">
       <c r="A517" s="1">
         <v>516</v>
       </c>
       <c r="B517" s="1" t="s">
-        <v>1046</v>
+        <v>1052</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>974</v>
+        <v>1024</v>
       </c>
       <c r="D517" s="1" t="s">
-        <v>1047</v>
+        <v>1053</v>
       </c>
       <c r="E517" s="2">
-        <v>1528931</v>
+        <v>2652471</v>
       </c>
       <c r="F517" s="2">
-        <v>1514507</v>
+        <v>2627448</v>
       </c>
       <c r="G517" s="2">
-        <v>1500084</v>
+        <v>2602424</v>
       </c>
       <c r="H517" s="2">
-        <v>1485660</v>
+        <v>2577401</v>
       </c>
       <c r="I517" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="518" spans="1:9">
       <c r="A518" s="1">
         <v>517</v>
       </c>
       <c r="B518" s="1" t="s">
-        <v>1048</v>
+        <v>1054</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>974</v>
+        <v>1055</v>
       </c>
       <c r="D518" s="1" t="s">
-        <v>1049</v>
+        <v>1056</v>
       </c>
       <c r="E518" s="2">
-        <v>1595000</v>
+        <v>11306</v>
       </c>
       <c r="F518" s="2">
-        <v>1579953</v>
+        <v>11199</v>
       </c>
       <c r="G518" s="2">
-        <v>1564906</v>
+        <v>11093</v>
       </c>
       <c r="H518" s="2">
-        <v>1549859</v>
+        <v>10986</v>
       </c>
       <c r="I518" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="519" spans="1:9">
       <c r="A519" s="1">
         <v>518</v>
       </c>
       <c r="B519" s="1" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>974</v>
+        <v>1055</v>
       </c>
       <c r="D519" s="1" t="s">
-        <v>1051</v>
+        <v>1058</v>
       </c>
       <c r="E519" s="2">
-        <v>1837866</v>
+        <v>27135</v>
       </c>
       <c r="F519" s="2">
-        <v>1820528</v>
+        <v>26879</v>
       </c>
       <c r="G519" s="2">
-        <v>1803189</v>
+        <v>26623</v>
       </c>
       <c r="H519" s="2">
-        <v>1785851</v>
+        <v>26367</v>
       </c>
       <c r="I519" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="520" spans="1:9">
       <c r="A520" s="1">
         <v>519</v>
       </c>
       <c r="B520" s="1" t="s">
-        <v>1052</v>
+        <v>1059</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>974</v>
+        <v>1055</v>
       </c>
       <c r="D520" s="1" t="s">
-        <v>1053</v>
+        <v>1060</v>
       </c>
       <c r="E520" s="2">
-        <v>1834875</v>
+        <v>54271</v>
       </c>
       <c r="F520" s="2">
-        <v>1817565</v>
+        <v>53759</v>
       </c>
       <c r="G520" s="2">
-        <v>1800255</v>
+        <v>53247</v>
       </c>
       <c r="H520" s="2">
-        <v>1782944</v>
+        <v>52735</v>
       </c>
       <c r="I520" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="521" spans="1:9">
       <c r="A521" s="1">
         <v>520</v>
       </c>
       <c r="B521" s="1" t="s">
-        <v>1054</v>
+        <v>1061</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>974</v>
+        <v>1055</v>
       </c>
       <c r="D521" s="1" t="s">
-        <v>1055</v>
+        <v>1062</v>
       </c>
       <c r="E521" s="2">
-        <v>1839130</v>
+        <v>113065</v>
       </c>
       <c r="F521" s="2">
-        <v>1821779</v>
+        <v>111998</v>
       </c>
       <c r="G521" s="2">
-        <v>1804429</v>
+        <v>110932</v>
       </c>
       <c r="H521" s="2">
-        <v>1787079</v>
+        <v>109865</v>
       </c>
       <c r="I521" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="522" spans="1:9">
       <c r="A522" s="1">
         <v>521</v>
       </c>
       <c r="B522" s="1" t="s">
-        <v>1056</v>
+        <v>1063</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>974</v>
+        <v>1055</v>
       </c>
       <c r="D522" s="1" t="s">
-        <v>1057</v>
+        <v>1064</v>
       </c>
       <c r="E522" s="2">
-        <v>1932824</v>
+        <v>293967</v>
       </c>
       <c r="F522" s="2">
-        <v>1914590</v>
+        <v>291193</v>
       </c>
       <c r="G522" s="2">
-        <v>1896356</v>
+        <v>288420</v>
       </c>
       <c r="H522" s="2">
-        <v>1878122</v>
+        <v>285647</v>
       </c>
       <c r="I522" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="523" spans="1:9">
       <c r="A523" s="1">
         <v>522</v>
       </c>
       <c r="B523" s="1" t="s">
-        <v>1058</v>
+        <v>1065</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>974</v>
+        <v>1055</v>
       </c>
       <c r="D523" s="1" t="s">
-        <v>1059</v>
+        <v>1066</v>
       </c>
       <c r="E523" s="2">
-        <v>2204742</v>
+        <v>587932</v>
       </c>
       <c r="F523" s="2">
-        <v>2183942</v>
+        <v>582386</v>
       </c>
       <c r="G523" s="2">
-        <v>2163143</v>
+        <v>576839</v>
       </c>
       <c r="H523" s="2">
-        <v>2142343</v>
+        <v>571293</v>
       </c>
       <c r="I523" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="524" spans="1:9">
       <c r="A524" s="1">
         <v>523</v>
       </c>
       <c r="B524" s="1" t="s">
-        <v>1060</v>
+        <v>1067</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>974</v>
+        <v>1055</v>
       </c>
       <c r="D524" s="1" t="s">
-        <v>1061</v>
+        <v>1068</v>
       </c>
       <c r="E524" s="2">
-        <v>2717623</v>
+        <v>1130639</v>
       </c>
       <c r="F524" s="2">
-        <v>2691985</v>
+        <v>1119973</v>
       </c>
       <c r="G524" s="2">
-        <v>2666347</v>
+        <v>1109307</v>
       </c>
       <c r="H524" s="2">
-        <v>2640709</v>
+        <v>1098640</v>
       </c>
       <c r="I524" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="525" spans="1:9">
       <c r="A525" s="1">
         <v>524</v>
       </c>
       <c r="B525" s="1" t="s">
-        <v>1062</v>
+        <v>1069</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>1063</v>
+        <v>1055</v>
       </c>
       <c r="D525" s="1" t="s">
-        <v>1064</v>
+        <v>1070</v>
       </c>
       <c r="E525" s="2">
-        <v>43823</v>
+        <v>2849210</v>
       </c>
       <c r="F525" s="2">
-        <v>43409</v>
+        <v>2822331</v>
       </c>
       <c r="G525" s="2">
-        <v>42996</v>
+        <v>2795451</v>
       </c>
       <c r="H525" s="2">
-        <v>42582</v>
+        <v>2768572</v>
       </c>
       <c r="I525" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="526" spans="1:9">
       <c r="A526" s="1">
         <v>525</v>
       </c>
       <c r="B526" s="1" t="s">
-        <v>1065</v>
+        <v>1071</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>1063</v>
+        <v>1055</v>
       </c>
       <c r="D526" s="1" t="s">
-        <v>1066</v>
+        <v>1072</v>
       </c>
       <c r="E526" s="2">
-        <v>61598</v>
+        <v>5698421</v>
       </c>
       <c r="F526" s="2">
-        <v>61017</v>
+        <v>5644662</v>
       </c>
       <c r="G526" s="2">
-        <v>60435</v>
+        <v>5590904</v>
       </c>
       <c r="H526" s="2">
-        <v>59854</v>
+        <v>5537145</v>
       </c>
       <c r="I526" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="527" spans="1:9">
       <c r="A527" s="1">
         <v>526</v>
       </c>
       <c r="B527" s="1" t="s">
-        <v>1067</v>
+        <v>1073</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>1063</v>
+        <v>1074</v>
       </c>
       <c r="D527" s="1" t="s">
-        <v>1068</v>
+        <v>115</v>
       </c>
       <c r="E527" s="2">
-        <v>73033</v>
+        <v>1767</v>
       </c>
       <c r="F527" s="2">
-        <v>72344</v>
+        <v>1750</v>
       </c>
       <c r="G527" s="2">
-        <v>71655</v>
+        <v>1734</v>
       </c>
       <c r="H527" s="2">
-        <v>70966</v>
+        <v>1717</v>
       </c>
       <c r="I527" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="528" spans="1:9">
       <c r="A528" s="1">
         <v>527</v>
       </c>
       <c r="B528" s="1" t="s">
-        <v>1069</v>
+        <v>1075</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>1063</v>
+        <v>1074</v>
       </c>
       <c r="D528" s="1" t="s">
-        <v>1070</v>
+        <v>119</v>
       </c>
       <c r="E528" s="2">
-        <v>89041</v>
+        <v>3534</v>
       </c>
       <c r="F528" s="2">
-        <v>88201</v>
+        <v>3501</v>
       </c>
       <c r="G528" s="2">
-        <v>87361</v>
+        <v>3467</v>
       </c>
       <c r="H528" s="2">
-        <v>86521</v>
+        <v>3434</v>
       </c>
       <c r="I528" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="529" spans="1:9">
       <c r="A529" s="1">
         <v>528</v>
       </c>
       <c r="B529" s="1" t="s">
-        <v>1071</v>
+        <v>1076</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>1063</v>
+        <v>1074</v>
       </c>
       <c r="D529" s="1" t="s">
-        <v>1072</v>
+        <v>123</v>
       </c>
       <c r="E529" s="2">
-        <v>122650</v>
+        <v>5301</v>
       </c>
       <c r="F529" s="2">
-        <v>121493</v>
+        <v>5251</v>
       </c>
       <c r="G529" s="2">
-        <v>120336</v>
+        <v>5201</v>
       </c>
       <c r="H529" s="2">
-        <v>119179</v>
+        <v>5151</v>
       </c>
       <c r="I529" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="530" spans="1:9">
       <c r="A530" s="1">
         <v>529</v>
       </c>
       <c r="B530" s="1" t="s">
-        <v>1073</v>
+        <v>1077</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>1063</v>
+        <v>1074</v>
       </c>
       <c r="D530" s="1" t="s">
-        <v>1074</v>
+        <v>125</v>
       </c>
       <c r="E530" s="2">
-        <v>145097</v>
+        <v>7069</v>
       </c>
       <c r="F530" s="2">
-        <v>143728</v>
+        <v>7002</v>
       </c>
       <c r="G530" s="2">
-        <v>142359</v>
+        <v>6936</v>
       </c>
       <c r="H530" s="2">
-        <v>140991</v>
+        <v>6869</v>
       </c>
       <c r="I530" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="531" spans="1:9">
       <c r="A531" s="1">
         <v>530</v>
       </c>
       <c r="B531" s="1" t="s">
-        <v>1075</v>
+        <v>1078</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>1063</v>
+        <v>1074</v>
       </c>
       <c r="D531" s="1" t="s">
-        <v>1076</v>
+        <v>127</v>
       </c>
       <c r="E531" s="2">
-        <v>178082</v>
+        <v>8835</v>
       </c>
       <c r="F531" s="2">
-        <v>176402</v>
+        <v>8752</v>
       </c>
       <c r="G531" s="2">
-        <v>174722</v>
+        <v>8668</v>
       </c>
       <c r="H531" s="2">
-        <v>173042</v>
+        <v>8585</v>
       </c>
       <c r="I531" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="532" spans="1:9">
       <c r="A532" s="1">
         <v>531</v>
       </c>
       <c r="B532" s="1" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>1063</v>
+        <v>1074</v>
       </c>
       <c r="D532" s="1" t="s">
-        <v>1078</v>
+        <v>131</v>
       </c>
       <c r="E532" s="2">
-        <v>213272</v>
+        <v>10602</v>
       </c>
       <c r="F532" s="2">
-        <v>211260</v>
+        <v>10502</v>
       </c>
       <c r="G532" s="2">
-        <v>209248</v>
+        <v>10402</v>
       </c>
       <c r="H532" s="2">
-        <v>207236</v>
+        <v>10302</v>
       </c>
       <c r="I532" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="533" spans="1:9">
       <c r="A533" s="1">
         <v>532</v>
       </c>
       <c r="B533" s="1" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>1063</v>
+        <v>1074</v>
       </c>
       <c r="D533" s="1" t="s">
-        <v>1080</v>
+        <v>137</v>
       </c>
       <c r="E533" s="2">
-        <v>245300</v>
+        <v>14137</v>
       </c>
       <c r="F533" s="2">
-        <v>242986</v>
+        <v>14004</v>
       </c>
       <c r="G533" s="2">
-        <v>240672</v>
+        <v>13870</v>
       </c>
       <c r="H533" s="2">
-        <v>238357</v>
+        <v>13737</v>
       </c>
       <c r="I533" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="534" spans="1:9">
       <c r="A534" s="1">
         <v>533</v>
       </c>
       <c r="B534" s="1" t="s">
         <v>1081</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>1063</v>
+        <v>1074</v>
       </c>
       <c r="D534" s="1" t="s">
-        <v>1082</v>
+        <v>141</v>
       </c>
       <c r="E534" s="2">
-        <v>356164</v>
+        <v>17333</v>
       </c>
       <c r="F534" s="2">
-        <v>352804</v>
+        <v>17170</v>
       </c>
       <c r="G534" s="2">
-        <v>349444</v>
+        <v>17006</v>
       </c>
       <c r="H534" s="2">
-        <v>346084</v>
+        <v>16843</v>
       </c>
       <c r="I534" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="535" spans="1:9">
       <c r="A535" s="1">
         <v>534</v>
       </c>
       <c r="B535" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C535" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D535" s="1" t="s">
         <v>1083</v>
       </c>
-      <c r="C535" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E535" s="2">
-        <v>349593</v>
+        <v>27935</v>
       </c>
       <c r="F535" s="2">
-        <v>346295</v>
+        <v>27672</v>
       </c>
       <c r="G535" s="2">
-        <v>342997</v>
+        <v>27408</v>
       </c>
       <c r="H535" s="2">
-        <v>339699</v>
+        <v>27145</v>
       </c>
       <c r="I535" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="536" spans="1:9">
       <c r="A536" s="1">
         <v>535</v>
       </c>
       <c r="B536" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C536" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D536" s="1" t="s">
         <v>1085</v>
       </c>
-      <c r="C536" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E536" s="2">
-        <v>445205</v>
+        <v>38537</v>
       </c>
       <c r="F536" s="2">
-        <v>441005</v>
+        <v>38174</v>
       </c>
       <c r="G536" s="2">
-        <v>436805</v>
+        <v>37810</v>
       </c>
       <c r="H536" s="2">
-        <v>432605</v>
+        <v>37447</v>
       </c>
       <c r="I536" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="537" spans="1:9">
       <c r="A537" s="1">
         <v>536</v>
       </c>
       <c r="B537" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C537" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D537" s="1" t="s">
         <v>1087</v>
       </c>
-      <c r="C537" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E537" s="2">
-        <v>490601</v>
+        <v>52674</v>
       </c>
       <c r="F537" s="2">
-        <v>485973</v>
+        <v>52177</v>
       </c>
       <c r="G537" s="2">
-        <v>481344</v>
+        <v>51680</v>
       </c>
       <c r="H537" s="2">
-        <v>476716</v>
+        <v>51183</v>
       </c>
       <c r="I537" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="538" spans="1:9">
       <c r="A538" s="1">
         <v>537</v>
       </c>
       <c r="B538" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C538" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D538" s="1" t="s">
         <v>1089</v>
       </c>
-      <c r="C538" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E538" s="2">
-        <v>623287</v>
+        <v>137494</v>
       </c>
       <c r="F538" s="2">
-        <v>617407</v>
+        <v>136197</v>
       </c>
       <c r="G538" s="2">
-        <v>611527</v>
+        <v>134899</v>
       </c>
       <c r="H538" s="2">
-        <v>605647</v>
+        <v>133602</v>
       </c>
       <c r="I538" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="539" spans="1:9">
       <c r="A539" s="1">
         <v>538</v>
       </c>
       <c r="B539" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C539" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D539" s="1" t="s">
         <v>1091</v>
       </c>
-      <c r="C539" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E539" s="2">
-        <v>719633</v>
+        <v>353079</v>
       </c>
       <c r="F539" s="2">
-        <v>712844</v>
+        <v>349748</v>
       </c>
       <c r="G539" s="2">
-        <v>706055</v>
+        <v>346417</v>
       </c>
       <c r="H539" s="2">
-        <v>699266</v>
+        <v>343086</v>
       </c>
       <c r="I539" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="540" spans="1:9">
       <c r="A540" s="1">
         <v>539</v>
       </c>
       <c r="B540" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C540" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D540" s="1" t="s">
         <v>1093</v>
       </c>
-      <c r="C540" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E540" s="2">
-        <v>858601</v>
+        <v>706496</v>
       </c>
       <c r="F540" s="2">
-        <v>850501</v>
+        <v>699831</v>
       </c>
       <c r="G540" s="2">
-        <v>842401</v>
+        <v>693166</v>
       </c>
       <c r="H540" s="2">
-        <v>834301</v>
+        <v>686501</v>
       </c>
       <c r="I540" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="541" spans="1:9">
       <c r="A541" s="1">
         <v>540</v>
       </c>
       <c r="B541" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C541" s="1" t="s">
         <v>1095</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="D541" s="1" t="s">
         <v>1096</v>
       </c>
       <c r="E541" s="2">
-        <v>890411</v>
+        <v>3632</v>
       </c>
       <c r="F541" s="2">
-        <v>882011</v>
+        <v>3597</v>
       </c>
       <c r="G541" s="2">
-        <v>873610</v>
+        <v>3563</v>
       </c>
       <c r="H541" s="2">
-        <v>865210</v>
+        <v>3529</v>
       </c>
       <c r="I541" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="542" spans="1:9">
       <c r="A542" s="1">
         <v>541</v>
       </c>
       <c r="B542" s="1" t="s">
         <v>1097</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>1063</v>
+        <v>1095</v>
       </c>
       <c r="D542" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="E542" s="2">
-        <v>1226551</v>
+        <v>18154</v>
       </c>
       <c r="F542" s="2">
-        <v>1214980</v>
+        <v>17982</v>
       </c>
       <c r="G542" s="2">
-        <v>1203409</v>
+        <v>17811</v>
       </c>
       <c r="H542" s="2">
-        <v>1191838</v>
+        <v>17640</v>
       </c>
       <c r="I542" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="543" spans="1:9">
       <c r="A543" s="1">
         <v>542</v>
       </c>
       <c r="B543" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>1063</v>
+        <v>1095</v>
       </c>
       <c r="D543" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="E543" s="2">
-        <v>1780820</v>
+        <v>36305</v>
       </c>
       <c r="F543" s="2">
-        <v>1764020</v>
+        <v>35963</v>
       </c>
       <c r="G543" s="2">
-        <v>1747220</v>
+        <v>35620</v>
       </c>
       <c r="H543" s="2">
-        <v>1730420</v>
+        <v>35278</v>
       </c>
       <c r="I543" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="544" spans="1:9">
       <c r="A544" s="1">
         <v>543</v>
       </c>
       <c r="B544" s="1" t="s">
         <v>1101</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>1063</v>
+        <v>1095</v>
       </c>
       <c r="D544" s="1" t="s">
         <v>1102</v>
       </c>
       <c r="E544" s="2">
-        <v>2453152</v>
+        <v>72612</v>
       </c>
       <c r="F544" s="2">
-        <v>2430009</v>
+        <v>71927</v>
       </c>
       <c r="G544" s="2">
-        <v>2406866</v>
+        <v>71242</v>
       </c>
       <c r="H544" s="2">
-        <v>2383723</v>
+        <v>70557</v>
       </c>
       <c r="I544" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="545" spans="1:9">
       <c r="A545" s="1">
         <v>544</v>
       </c>
       <c r="B545" s="1" t="s">
         <v>1103</v>
       </c>
       <c r="C545" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D545" s="1" t="s">
         <v>1104</v>
       </c>
-      <c r="D545" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E545" s="2">
-        <v>12997</v>
+        <v>181529</v>
       </c>
       <c r="F545" s="2">
-        <v>12874</v>
+        <v>179817</v>
       </c>
       <c r="G545" s="2">
-        <v>12751</v>
+        <v>178104</v>
       </c>
       <c r="H545" s="2">
-        <v>12629</v>
+        <v>176392</v>
       </c>
       <c r="I545" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="546" spans="1:9">
       <c r="A546" s="1">
         <v>545</v>
       </c>
       <c r="B546" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C546" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D546" s="1" t="s">
         <v>1106</v>
       </c>
-      <c r="C546" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E546" s="2">
-        <v>52785</v>
+        <v>363058</v>
       </c>
       <c r="F546" s="2">
-        <v>52287</v>
+        <v>359633</v>
       </c>
       <c r="G546" s="2">
-        <v>51789</v>
+        <v>356208</v>
       </c>
       <c r="H546" s="2">
-        <v>51291</v>
+        <v>352783</v>
       </c>
       <c r="I546" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="547" spans="1:9">
       <c r="A547" s="1">
         <v>546</v>
       </c>
       <c r="B547" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C547" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D547" s="1" t="s">
         <v>1108</v>
       </c>
-      <c r="C547" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E547" s="2">
-        <v>132359</v>
+        <v>726117</v>
       </c>
       <c r="F547" s="2">
-        <v>131110</v>
+        <v>719267</v>
       </c>
       <c r="G547" s="2">
-        <v>129862</v>
+        <v>712417</v>
       </c>
       <c r="H547" s="2">
-        <v>128613</v>
+        <v>705566</v>
       </c>
       <c r="I547" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="548" spans="1:9">
       <c r="A548" s="1">
         <v>547</v>
       </c>
       <c r="B548" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C548" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D548" s="1" t="s">
         <v>1110</v>
       </c>
-      <c r="C548" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E548" s="2">
-        <v>238458</v>
+        <v>1815291</v>
       </c>
       <c r="F548" s="2">
-        <v>236208</v>
+        <v>1798166</v>
       </c>
       <c r="G548" s="2">
-        <v>233958</v>
+        <v>1781041</v>
       </c>
       <c r="H548" s="2">
-        <v>231709</v>
+        <v>1763915</v>
       </c>
       <c r="I548" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="549" spans="1:9">
       <c r="A549" s="1">
         <v>548</v>
       </c>
       <c r="B549" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C549" s="1" t="s">
         <v>1112</v>
-      </c>
-[...1 lines deleted...]
-        <v>1104</v>
       </c>
       <c r="D549" s="1" t="s">
         <v>1113</v>
       </c>
       <c r="E549" s="2">
-        <v>607415</v>
+        <v>28708</v>
       </c>
       <c r="F549" s="2">
-        <v>601685</v>
+        <v>28437</v>
       </c>
       <c r="G549" s="2">
-        <v>595954</v>
+        <v>28166</v>
       </c>
       <c r="H549" s="2">
-        <v>590224</v>
+        <v>27895</v>
       </c>
       <c r="I549" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="550" spans="1:9">
       <c r="A550" s="1">
         <v>549</v>
       </c>
       <c r="B550" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>1104</v>
+        <v>1112</v>
       </c>
       <c r="D550" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="E550" s="2">
-        <v>1190960</v>
+        <v>47557</v>
       </c>
       <c r="F550" s="2">
-        <v>1179724</v>
+        <v>47108</v>
       </c>
       <c r="G550" s="2">
-        <v>1168489</v>
+        <v>46660</v>
       </c>
       <c r="H550" s="2">
-        <v>1157253</v>
+        <v>46211</v>
       </c>
       <c r="I550" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="551" spans="1:9">
       <c r="A551" s="1">
         <v>550</v>
       </c>
       <c r="B551" s="1" t="s">
         <v>1116</v>
       </c>
       <c r="C551" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D551" s="1" t="s">
         <v>1117</v>
       </c>
-      <c r="D551" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E551" s="2">
-        <v>13262</v>
+        <v>95384</v>
       </c>
       <c r="F551" s="2">
-        <v>13137</v>
+        <v>94484</v>
       </c>
       <c r="G551" s="2">
-        <v>13011</v>
+        <v>93584</v>
       </c>
       <c r="H551" s="2">
-        <v>12886</v>
+        <v>92685</v>
       </c>
       <c r="I551" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="552" spans="1:9">
       <c r="A552" s="1">
         <v>551</v>
       </c>
       <c r="B552" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C552" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D552" s="1" t="s">
         <v>1119</v>
       </c>
-      <c r="C552" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E552" s="2">
-        <v>18244</v>
+        <v>143212</v>
       </c>
       <c r="F552" s="2">
-        <v>18072</v>
+        <v>141861</v>
       </c>
       <c r="G552" s="2">
-        <v>17899</v>
+        <v>140510</v>
       </c>
       <c r="H552" s="2">
-        <v>17727</v>
+        <v>139159</v>
       </c>
       <c r="I552" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="553" spans="1:9">
       <c r="A553" s="1">
         <v>552</v>
       </c>
       <c r="B553" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C553" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D553" s="1" t="s">
         <v>1121</v>
       </c>
-      <c r="C553" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E553" s="2">
-        <v>53050</v>
+        <v>144456</v>
       </c>
       <c r="F553" s="2">
-        <v>52549</v>
+        <v>143093</v>
       </c>
       <c r="G553" s="2">
-        <v>52049</v>
+        <v>141730</v>
       </c>
       <c r="H553" s="2">
-        <v>51548</v>
+        <v>140367</v>
       </c>
       <c r="I553" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="554" spans="1:9">
       <c r="A554" s="1">
         <v>553</v>
       </c>
       <c r="B554" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C554" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D554" s="1" t="s">
         <v>1123</v>
       </c>
-      <c r="C554" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E554" s="2">
-        <v>109460</v>
+        <v>144941</v>
       </c>
       <c r="F554" s="2">
-        <v>108427</v>
+        <v>143574</v>
       </c>
       <c r="G554" s="2">
-        <v>107395</v>
+        <v>142206</v>
       </c>
       <c r="H554" s="2">
-        <v>106362</v>
+        <v>140839</v>
       </c>
       <c r="I554" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="555" spans="1:9">
       <c r="A555" s="1">
         <v>554</v>
       </c>
       <c r="B555" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C555" s="1" t="s">
         <v>1125</v>
-      </c>
-[...1 lines deleted...]
-        <v>1117</v>
       </c>
       <c r="D555" s="1" t="s">
         <v>1126</v>
       </c>
       <c r="E555" s="2">
-        <v>182432</v>
+        <v>29294</v>
       </c>
       <c r="F555" s="2">
-        <v>180711</v>
+        <v>29018</v>
       </c>
       <c r="G555" s="2">
-        <v>178990</v>
+        <v>28741</v>
       </c>
       <c r="H555" s="2">
-        <v>177269</v>
+        <v>28465</v>
       </c>
       <c r="I555" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="556" spans="1:9">
       <c r="A556" s="1">
         <v>555</v>
       </c>
       <c r="B556" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>1117</v>
+        <v>1125</v>
       </c>
       <c r="D556" s="1" t="s">
         <v>1128</v>
       </c>
       <c r="E556" s="2">
-        <v>198934</v>
+        <v>45188</v>
       </c>
       <c r="F556" s="2">
-        <v>197058</v>
+        <v>44762</v>
       </c>
       <c r="G556" s="2">
-        <v>195181</v>
+        <v>44335</v>
       </c>
       <c r="H556" s="2">
-        <v>193304</v>
+        <v>43909</v>
       </c>
       <c r="I556" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="557" spans="1:9">
       <c r="A557" s="1">
         <v>556</v>
       </c>
       <c r="B557" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>1117</v>
+        <v>1125</v>
       </c>
       <c r="D557" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="E557" s="2">
-        <v>198934</v>
+        <v>45968</v>
       </c>
       <c r="F557" s="2">
-        <v>197058</v>
+        <v>45534</v>
       </c>
       <c r="G557" s="2">
-        <v>195181</v>
+        <v>45101</v>
       </c>
       <c r="H557" s="2">
-        <v>193304</v>
+        <v>44667</v>
       </c>
       <c r="I557" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="558" spans="1:9">
       <c r="A558" s="1">
         <v>557</v>
       </c>
       <c r="B558" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>1117</v>
+        <v>1125</v>
       </c>
       <c r="D558" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="E558" s="2">
-        <v>265247</v>
+        <v>75729</v>
       </c>
       <c r="F558" s="2">
-        <v>262745</v>
+        <v>75014</v>
       </c>
       <c r="G558" s="2">
-        <v>260242</v>
+        <v>74300</v>
       </c>
       <c r="H558" s="2">
-        <v>257740</v>
+        <v>73585</v>
       </c>
       <c r="I558" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="559" spans="1:9">
       <c r="A559" s="1">
         <v>558</v>
       </c>
       <c r="B559" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>1117</v>
+        <v>1125</v>
       </c>
       <c r="D559" s="1" t="s">
         <v>1134</v>
       </c>
       <c r="E559" s="2">
-        <v>364864</v>
+        <v>77910</v>
       </c>
       <c r="F559" s="2">
-        <v>361422</v>
+        <v>77175</v>
       </c>
       <c r="G559" s="2">
-        <v>357979</v>
+        <v>76440</v>
       </c>
       <c r="H559" s="2">
-        <v>354537</v>
+        <v>75705</v>
       </c>
       <c r="I559" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="560" spans="1:9">
       <c r="A560" s="1">
         <v>559</v>
       </c>
       <c r="B560" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>1117</v>
+        <v>1125</v>
       </c>
       <c r="D560" s="1" t="s">
         <v>1136</v>
       </c>
       <c r="E560" s="2">
-        <v>397871</v>
+        <v>148652</v>
       </c>
       <c r="F560" s="2">
-        <v>394118</v>
+        <v>147250</v>
       </c>
       <c r="G560" s="2">
-        <v>390364</v>
+        <v>145848</v>
       </c>
       <c r="H560" s="2">
-        <v>386611</v>
+        <v>144445</v>
       </c>
       <c r="I560" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="561" spans="1:9">
       <c r="A561" s="1">
         <v>560</v>
       </c>
       <c r="B561" s="1" t="s">
         <v>1137</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>1117</v>
+        <v>1125</v>
       </c>
       <c r="D561" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="E561" s="2">
-        <v>663118</v>
+        <v>158625</v>
       </c>
       <c r="F561" s="2">
-        <v>656862</v>
+        <v>157128</v>
       </c>
       <c r="G561" s="2">
-        <v>650606</v>
+        <v>155632</v>
       </c>
       <c r="H561" s="2">
-        <v>644350</v>
+        <v>154135</v>
       </c>
       <c r="I561" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="562" spans="1:9">
       <c r="A562" s="1">
         <v>561</v>
       </c>
       <c r="B562" s="1" t="s">
         <v>1139</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>1117</v>
+        <v>1125</v>
       </c>
       <c r="D562" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="E562" s="2">
-        <v>1094593</v>
+        <v>383629</v>
       </c>
       <c r="F562" s="2">
-        <v>1084267</v>
+        <v>380010</v>
       </c>
       <c r="G562" s="2">
-        <v>1073940</v>
+        <v>376391</v>
       </c>
       <c r="H562" s="2">
-        <v>1063614</v>
+        <v>372771</v>
       </c>
       <c r="I562" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="563" spans="1:9">
       <c r="A563" s="1">
         <v>562</v>
       </c>
       <c r="B563" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>1117</v>
+        <v>1125</v>
       </c>
       <c r="D563" s="1" t="s">
         <v>1142</v>
       </c>
       <c r="E563" s="2">
-        <v>1326236</v>
+        <v>467929</v>
       </c>
       <c r="F563" s="2">
-        <v>1313724</v>
+        <v>463514</v>
       </c>
       <c r="G563" s="2">
-        <v>1301213</v>
+        <v>459100</v>
       </c>
       <c r="H563" s="2">
-        <v>1288701</v>
+        <v>454685</v>
       </c>
       <c r="I563" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="564" spans="1:9">
       <c r="A564" s="1">
         <v>563</v>
       </c>
       <c r="B564" s="1" t="s">
         <v>1143</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>1117</v>
+        <v>1125</v>
       </c>
       <c r="D564" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="E564" s="2">
-        <v>1824323</v>
+        <v>740925</v>
       </c>
       <c r="F564" s="2">
-        <v>1807112</v>
+        <v>733935</v>
       </c>
       <c r="G564" s="2">
-        <v>1789901</v>
+        <v>726945</v>
       </c>
       <c r="H564" s="2">
-        <v>1772691</v>
+        <v>719956</v>
       </c>
       <c r="I564" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="565" spans="1:9">
       <c r="A565" s="1">
         <v>564</v>
       </c>
       <c r="B565" s="1" t="s">
         <v>1145</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>1117</v>
+        <v>1125</v>
       </c>
       <c r="D565" s="1" t="s">
         <v>1146</v>
       </c>
       <c r="E565" s="2">
-        <v>2652471</v>
+        <v>740925</v>
       </c>
       <c r="F565" s="2">
-        <v>2627448</v>
+        <v>733935</v>
       </c>
       <c r="G565" s="2">
-        <v>2602424</v>
+        <v>726945</v>
       </c>
       <c r="H565" s="2">
-        <v>2577401</v>
+        <v>719956</v>
       </c>
       <c r="I565" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="566" spans="1:9">
       <c r="A566" s="1">
         <v>565</v>
       </c>
       <c r="B566" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="C566" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="D566" s="1" t="s">
         <v>1149</v>
       </c>
       <c r="E566" s="2">
-        <v>11306</v>
+        <v>9540</v>
       </c>
       <c r="F566" s="2">
-        <v>11199</v>
+        <v>9450</v>
       </c>
       <c r="G566" s="2">
-        <v>11093</v>
+        <v>9360</v>
       </c>
       <c r="H566" s="2">
-        <v>10986</v>
+        <v>9270</v>
       </c>
       <c r="I566" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="567" spans="1:9">
       <c r="A567" s="1">
         <v>566</v>
       </c>
       <c r="B567" s="1" t="s">
         <v>1150</v>
       </c>
       <c r="C567" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="D567" s="1" t="s">
         <v>1151</v>
       </c>
       <c r="E567" s="2">
-        <v>27135</v>
+        <v>18792</v>
       </c>
       <c r="F567" s="2">
-        <v>26879</v>
+        <v>18614</v>
       </c>
       <c r="G567" s="2">
-        <v>26623</v>
+        <v>18437</v>
       </c>
       <c r="H567" s="2">
-        <v>26367</v>
+        <v>18260</v>
       </c>
       <c r="I567" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="568" spans="1:9">
       <c r="A568" s="1">
         <v>567</v>
       </c>
       <c r="B568" s="1" t="s">
         <v>1152</v>
       </c>
       <c r="C568" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="D568" s="1" t="s">
         <v>1153</v>
       </c>
       <c r="E568" s="2">
-        <v>54271</v>
+        <v>91659</v>
       </c>
       <c r="F568" s="2">
-        <v>53759</v>
+        <v>90795</v>
       </c>
       <c r="G568" s="2">
-        <v>53247</v>
+        <v>89930</v>
       </c>
       <c r="H568" s="2">
-        <v>52735</v>
+        <v>89065</v>
       </c>
       <c r="I568" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="569" spans="1:9">
       <c r="A569" s="1">
         <v>568</v>
       </c>
       <c r="B569" s="1" t="s">
         <v>1154</v>
       </c>
       <c r="C569" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="D569" s="1" t="s">
         <v>1155</v>
       </c>
       <c r="E569" s="2">
-        <v>113065</v>
+        <v>91659</v>
       </c>
       <c r="F569" s="2">
-        <v>111998</v>
+        <v>90795</v>
       </c>
       <c r="G569" s="2">
-        <v>110932</v>
+        <v>89930</v>
       </c>
       <c r="H569" s="2">
-        <v>109865</v>
+        <v>89065</v>
       </c>
       <c r="I569" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="570" spans="1:9">
       <c r="A570" s="1">
         <v>569</v>
       </c>
       <c r="B570" s="1" t="s">
         <v>1156</v>
       </c>
       <c r="C570" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="D570" s="1" t="s">
         <v>1157</v>
       </c>
       <c r="E570" s="2">
-        <v>293967</v>
+        <v>172197</v>
       </c>
       <c r="F570" s="2">
-        <v>291193</v>
+        <v>170573</v>
       </c>
       <c r="G570" s="2">
-        <v>288420</v>
+        <v>168948</v>
       </c>
       <c r="H570" s="2">
-        <v>285647</v>
+        <v>167324</v>
       </c>
       <c r="I570" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="571" spans="1:9">
       <c r="A571" s="1">
         <v>570</v>
       </c>
       <c r="B571" s="1" t="s">
         <v>1158</v>
       </c>
       <c r="C571" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="D571" s="1" t="s">
         <v>1159</v>
       </c>
       <c r="E571" s="2">
-        <v>587932</v>
+        <v>268075</v>
       </c>
       <c r="F571" s="2">
-        <v>582386</v>
+        <v>265546</v>
       </c>
       <c r="G571" s="2">
-        <v>576839</v>
+        <v>263017</v>
       </c>
       <c r="H571" s="2">
-        <v>571293</v>
+        <v>260488</v>
       </c>
       <c r="I571" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="572" spans="1:9">
       <c r="A572" s="1">
         <v>571</v>
       </c>
       <c r="B572" s="1" t="s">
         <v>1160</v>
       </c>
       <c r="C572" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="D572" s="1" t="s">
         <v>1161</v>
       </c>
       <c r="E572" s="2">
-        <v>1130639</v>
+        <v>363953</v>
       </c>
       <c r="F572" s="2">
-        <v>1119973</v>
+        <v>360520</v>
       </c>
       <c r="G572" s="2">
-        <v>1109307</v>
+        <v>357086</v>
       </c>
       <c r="H572" s="2">
-        <v>1098640</v>
+        <v>353653</v>
       </c>
       <c r="I572" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="573" spans="1:9">
       <c r="A573" s="1">
         <v>572</v>
       </c>
       <c r="B573" s="1" t="s">
         <v>1162</v>
       </c>
       <c r="C573" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="D573" s="1" t="s">
         <v>1163</v>
       </c>
       <c r="E573" s="2">
-        <v>2849210</v>
+        <v>555709</v>
       </c>
       <c r="F573" s="2">
-        <v>2822331</v>
+        <v>550467</v>
       </c>
       <c r="G573" s="2">
-        <v>2795451</v>
+        <v>545224</v>
       </c>
       <c r="H573" s="2">
-        <v>2768572</v>
+        <v>539982</v>
       </c>
       <c r="I573" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="574" spans="1:9">
       <c r="A574" s="1">
         <v>573</v>
       </c>
       <c r="B574" s="1" t="s">
         <v>1164</v>
       </c>
       <c r="C574" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="D574" s="1" t="s">
         <v>1165</v>
       </c>
       <c r="E574" s="2">
-        <v>5698421</v>
+        <v>920046</v>
       </c>
       <c r="F574" s="2">
-        <v>5644662</v>
+        <v>911366</v>
       </c>
       <c r="G574" s="2">
-        <v>5590904</v>
+        <v>902687</v>
       </c>
       <c r="H574" s="2">
-        <v>5537145</v>
+        <v>894007</v>
       </c>
       <c r="I574" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="575" spans="1:9">
       <c r="A575" s="1">
         <v>574</v>
       </c>
       <c r="B575" s="1" t="s">
         <v>1166</v>
       </c>
       <c r="C575" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D575" s="1" t="s">
         <v>1167</v>
       </c>
-      <c r="D575" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E575" s="2">
-        <v>1813</v>
+        <v>1840476</v>
       </c>
       <c r="F575" s="2">
-        <v>1796</v>
+        <v>1823113</v>
       </c>
       <c r="G575" s="2">
-        <v>1778</v>
+        <v>1805750</v>
       </c>
       <c r="H575" s="2">
-        <v>1761</v>
+        <v>1788387</v>
       </c>
       <c r="I575" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="576" spans="1:9">
       <c r="A576" s="1">
         <v>575</v>
       </c>
       <c r="B576" s="1" t="s">
         <v>1168</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="D576" s="1" t="s">
-        <v>164</v>
+        <v>1170</v>
       </c>
       <c r="E576" s="2">
-        <v>3624</v>
+        <v>14965</v>
       </c>
       <c r="F576" s="2">
-        <v>3590</v>
+        <v>14824</v>
       </c>
       <c r="G576" s="2">
-        <v>3556</v>
+        <v>14683</v>
       </c>
       <c r="H576" s="2">
-        <v>3522</v>
+        <v>14542</v>
       </c>
       <c r="I576" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="577" spans="1:9">
       <c r="A577" s="1">
         <v>576</v>
       </c>
       <c r="B577" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C577" s="1" t="s">
         <v>1169</v>
       </c>
-      <c r="C577" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D577" s="1" t="s">
-        <v>168</v>
+        <v>1172</v>
       </c>
       <c r="E577" s="2">
-        <v>5438</v>
+        <v>60314</v>
       </c>
       <c r="F577" s="2">
-        <v>5387</v>
+        <v>59745</v>
       </c>
       <c r="G577" s="2">
-        <v>5335</v>
+        <v>59176</v>
       </c>
       <c r="H577" s="2">
-        <v>5284</v>
+        <v>58607</v>
       </c>
       <c r="I577" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="578" spans="1:9">
       <c r="A578" s="1">
         <v>577</v>
       </c>
       <c r="B578" s="1" t="s">
-        <v>1170</v>
+        <v>1173</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="D578" s="1" t="s">
-        <v>170</v>
+        <v>1174</v>
       </c>
       <c r="E578" s="2">
-        <v>7249</v>
+        <v>75431</v>
       </c>
       <c r="F578" s="2">
-        <v>7181</v>
+        <v>74719</v>
       </c>
       <c r="G578" s="2">
-        <v>7113</v>
+        <v>74007</v>
       </c>
       <c r="H578" s="2">
-        <v>7044</v>
+        <v>73296</v>
       </c>
       <c r="I578" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="579" spans="1:9">
       <c r="A579" s="1">
         <v>578</v>
       </c>
       <c r="B579" s="1" t="s">
-        <v>1171</v>
+        <v>1175</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="D579" s="1" t="s">
-        <v>172</v>
+        <v>1176</v>
       </c>
       <c r="E579" s="2">
-        <v>9062</v>
+        <v>151011</v>
       </c>
       <c r="F579" s="2">
-        <v>8976</v>
+        <v>149586</v>
       </c>
       <c r="G579" s="2">
-        <v>8891</v>
+        <v>148162</v>
       </c>
       <c r="H579" s="2">
-        <v>8805</v>
+        <v>146737</v>
       </c>
       <c r="I579" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="580" spans="1:9">
       <c r="A580" s="1">
         <v>579</v>
       </c>
       <c r="B580" s="1" t="s">
-        <v>1172</v>
+        <v>1177</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="D580" s="1" t="s">
-        <v>176</v>
+        <v>1178</v>
       </c>
       <c r="E580" s="2">
-        <v>10873</v>
+        <v>302173</v>
       </c>
       <c r="F580" s="2">
-        <v>10771</v>
+        <v>299322</v>
       </c>
       <c r="G580" s="2">
-        <v>10668</v>
+        <v>296472</v>
       </c>
       <c r="H580" s="2">
-        <v>10566</v>
+        <v>293621</v>
       </c>
       <c r="I580" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="581" spans="1:9">
       <c r="A581" s="1">
         <v>580</v>
       </c>
       <c r="B581" s="1" t="s">
-        <v>1173</v>
+        <v>1179</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="D581" s="1" t="s">
-        <v>184</v>
+        <v>1180</v>
       </c>
       <c r="E581" s="2">
-        <v>14499</v>
+        <v>755658</v>
       </c>
       <c r="F581" s="2">
-        <v>14362</v>
+        <v>748529</v>
       </c>
       <c r="G581" s="2">
-        <v>14225</v>
+        <v>741400</v>
       </c>
       <c r="H581" s="2">
-        <v>14088</v>
+        <v>734272</v>
       </c>
       <c r="I581" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="582" spans="1:9">
       <c r="A582" s="1">
         <v>581</v>
       </c>
       <c r="B582" s="1" t="s">
-        <v>1174</v>
+        <v>1181</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="D582" s="1" t="s">
-        <v>188</v>
+        <v>1182</v>
       </c>
       <c r="E582" s="2">
-        <v>17776</v>
+        <v>1511469</v>
       </c>
       <c r="F582" s="2">
-        <v>17609</v>
+        <v>1497210</v>
       </c>
       <c r="G582" s="2">
-        <v>17441</v>
+        <v>1482951</v>
       </c>
       <c r="H582" s="2">
-        <v>17273</v>
+        <v>1468691</v>
       </c>
       <c r="I582" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="583" spans="1:9">
       <c r="A583" s="1">
         <v>582</v>
       </c>
       <c r="B583" s="1" t="s">
-        <v>1175</v>
+        <v>1183</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="D583" s="1" t="s">
-        <v>1176</v>
+        <v>1184</v>
       </c>
       <c r="E583" s="2">
-        <v>28651</v>
+        <v>3023089</v>
       </c>
       <c r="F583" s="2">
-        <v>28380</v>
+        <v>2994570</v>
       </c>
       <c r="G583" s="2">
-        <v>28110</v>
+        <v>2966050</v>
       </c>
       <c r="H583" s="2">
-        <v>27840</v>
+        <v>2937530</v>
       </c>
       <c r="I583" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="584" spans="1:9">
       <c r="A584" s="1">
         <v>583</v>
       </c>
       <c r="B584" s="1" t="s">
-        <v>1177</v>
+        <v>1185</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="D584" s="1" t="s">
-        <v>1178</v>
+        <v>1186</v>
       </c>
       <c r="E584" s="2">
-        <v>39524</v>
+        <v>6046330</v>
       </c>
       <c r="F584" s="2">
-        <v>39151</v>
+        <v>5989289</v>
       </c>
       <c r="G584" s="2">
-        <v>38778</v>
+        <v>5932248</v>
       </c>
       <c r="H584" s="2">
-        <v>38406</v>
+        <v>5875208</v>
       </c>
       <c r="I584" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="585" spans="1:9">
       <c r="A585" s="1">
         <v>584</v>
       </c>
       <c r="B585" s="1" t="s">
-        <v>1179</v>
+        <v>1187</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>1167</v>
+        <v>1188</v>
       </c>
       <c r="D585" s="1" t="s">
-        <v>1180</v>
+        <v>1189</v>
       </c>
       <c r="E585" s="2">
-        <v>54023</v>
+        <v>36873</v>
       </c>
       <c r="F585" s="2">
-        <v>53513</v>
+        <v>36525</v>
       </c>
       <c r="G585" s="2">
-        <v>53004</v>
+        <v>36177</v>
       </c>
       <c r="H585" s="2">
-        <v>52494</v>
+        <v>35830</v>
       </c>
       <c r="I585" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="586" spans="1:9">
       <c r="A586" s="1">
         <v>585</v>
       </c>
       <c r="B586" s="1" t="s">
-        <v>1181</v>
+        <v>1190</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>1167</v>
+        <v>1188</v>
       </c>
       <c r="D586" s="1" t="s">
-        <v>1182</v>
+        <v>1191</v>
       </c>
       <c r="E586" s="2">
-        <v>141016</v>
+        <v>73746</v>
       </c>
       <c r="F586" s="2">
-        <v>139686</v>
+        <v>73051</v>
       </c>
       <c r="G586" s="2">
-        <v>138355</v>
+        <v>72355</v>
       </c>
       <c r="H586" s="2">
-        <v>137025</v>
+        <v>71659</v>
       </c>
       <c r="I586" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="587" spans="1:9">
       <c r="A587" s="1">
         <v>586</v>
       </c>
       <c r="B587" s="1" t="s">
-        <v>1183</v>
+        <v>1192</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>1167</v>
+        <v>1188</v>
       </c>
       <c r="D587" s="1" t="s">
-        <v>1184</v>
+        <v>1193</v>
       </c>
       <c r="E587" s="2">
-        <v>362123</v>
+        <v>147492</v>
       </c>
       <c r="F587" s="2">
-        <v>358706</v>
+        <v>146100</v>
       </c>
       <c r="G587" s="2">
-        <v>355290</v>
+        <v>144709</v>
       </c>
       <c r="H587" s="2">
-        <v>351874</v>
+        <v>143317</v>
       </c>
       <c r="I587" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="588" spans="1:9">
       <c r="A588" s="1">
         <v>587</v>
       </c>
       <c r="B588" s="1" t="s">
-        <v>1185</v>
+        <v>1194</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>1167</v>
+        <v>1188</v>
       </c>
       <c r="D588" s="1" t="s">
-        <v>1186</v>
+        <v>1195</v>
       </c>
       <c r="E588" s="2">
-        <v>724590</v>
+        <v>221237</v>
       </c>
       <c r="F588" s="2">
-        <v>717754</v>
+        <v>219150</v>
       </c>
       <c r="G588" s="2">
-        <v>710918</v>
+        <v>217063</v>
       </c>
       <c r="H588" s="2">
-        <v>704082</v>
+        <v>214975</v>
       </c>
       <c r="I588" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="589" spans="1:9">
       <c r="A589" s="1">
         <v>588</v>
       </c>
       <c r="B589" s="1" t="s">
-        <v>1187</v>
+        <v>1196</v>
       </c>
       <c r="C589" s="1" t="s">
         <v>1188</v>
       </c>
       <c r="D589" s="1" t="s">
-        <v>1189</v>
+        <v>1197</v>
       </c>
       <c r="E589" s="2">
-        <v>3632</v>
+        <v>367858</v>
       </c>
       <c r="F589" s="2">
-        <v>3597</v>
+        <v>364388</v>
       </c>
       <c r="G589" s="2">
-        <v>3563</v>
+        <v>360917</v>
       </c>
       <c r="H589" s="2">
-        <v>3529</v>
+        <v>357447</v>
       </c>
       <c r="I589" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="590" spans="1:9">
       <c r="A590" s="1">
         <v>589</v>
       </c>
       <c r="B590" s="1" t="s">
-        <v>1190</v>
+        <v>1198</v>
       </c>
       <c r="C590" s="1" t="s">
         <v>1188</v>
       </c>
       <c r="D590" s="1" t="s">
-        <v>1191</v>
+        <v>1199</v>
       </c>
       <c r="E590" s="2">
-        <v>18154</v>
+        <v>367858</v>
       </c>
       <c r="F590" s="2">
-        <v>17982</v>
+        <v>364388</v>
       </c>
       <c r="G590" s="2">
-        <v>17811</v>
+        <v>360917</v>
       </c>
       <c r="H590" s="2">
-        <v>17640</v>
+        <v>357447</v>
       </c>
       <c r="I590" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="591" spans="1:9">
       <c r="A591" s="1">
         <v>590</v>
       </c>
       <c r="B591" s="1" t="s">
-        <v>1192</v>
+        <v>1200</v>
       </c>
       <c r="C591" s="1" t="s">
         <v>1188</v>
       </c>
       <c r="D591" s="1" t="s">
-        <v>1193</v>
+        <v>1201</v>
       </c>
       <c r="E591" s="2">
-        <v>36305</v>
+        <v>737238</v>
       </c>
       <c r="F591" s="2">
-        <v>35963</v>
+        <v>730283</v>
       </c>
       <c r="G591" s="2">
-        <v>35620</v>
+        <v>723328</v>
       </c>
       <c r="H591" s="2">
-        <v>35278</v>
+        <v>716373</v>
       </c>
       <c r="I591" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="592" spans="1:9">
       <c r="A592" s="1">
         <v>591</v>
       </c>
       <c r="B592" s="1" t="s">
-        <v>1194</v>
+        <v>1202</v>
       </c>
       <c r="C592" s="1" t="s">
         <v>1188</v>
       </c>
       <c r="D592" s="1" t="s">
-        <v>1195</v>
+        <v>1203</v>
       </c>
       <c r="E592" s="2">
-        <v>72612</v>
+        <v>1474368</v>
       </c>
       <c r="F592" s="2">
-        <v>71927</v>
+        <v>1460459</v>
       </c>
       <c r="G592" s="2">
-        <v>71242</v>
+        <v>1446550</v>
       </c>
       <c r="H592" s="2">
-        <v>70557</v>
+        <v>1432640</v>
       </c>
       <c r="I592" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="593" spans="1:9">
       <c r="A593" s="1">
         <v>592</v>
       </c>
       <c r="B593" s="1" t="s">
-        <v>1196</v>
+        <v>1204</v>
       </c>
       <c r="C593" s="1" t="s">
         <v>1188</v>
       </c>
       <c r="D593" s="1" t="s">
-        <v>1197</v>
+        <v>1205</v>
       </c>
       <c r="E593" s="2">
-        <v>181529</v>
+        <v>2211497</v>
       </c>
       <c r="F593" s="2">
-        <v>179817</v>
+        <v>2190634</v>
       </c>
       <c r="G593" s="2">
-        <v>178104</v>
+        <v>2169771</v>
       </c>
       <c r="H593" s="2">
-        <v>176392</v>
+        <v>2148908</v>
       </c>
       <c r="I593" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="594" spans="1:9">
       <c r="A594" s="1">
         <v>593</v>
       </c>
       <c r="B594" s="1" t="s">
-        <v>1198</v>
+        <v>1206</v>
       </c>
       <c r="C594" s="1" t="s">
         <v>1188</v>
       </c>
       <c r="D594" s="1" t="s">
-        <v>1199</v>
+        <v>1207</v>
       </c>
       <c r="E594" s="2">
-        <v>363058</v>
+        <v>3685865</v>
       </c>
       <c r="F594" s="2">
-        <v>359633</v>
+        <v>3651093</v>
       </c>
       <c r="G594" s="2">
-        <v>356208</v>
+        <v>3616320</v>
       </c>
       <c r="H594" s="2">
-        <v>352783</v>
+        <v>3581548</v>
       </c>
       <c r="I594" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="595" spans="1:9">
       <c r="A595" s="1">
         <v>594</v>
       </c>
       <c r="B595" s="1" t="s">
-        <v>1200</v>
+        <v>1208</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>1188</v>
+        <v>1209</v>
       </c>
       <c r="D595" s="1" t="s">
-        <v>1201</v>
+        <v>189</v>
       </c>
       <c r="E595" s="2">
-        <v>726117</v>
+        <v>86606</v>
       </c>
       <c r="F595" s="2">
-        <v>719267</v>
+        <v>85789</v>
       </c>
       <c r="G595" s="2">
-        <v>712417</v>
+        <v>84972</v>
       </c>
       <c r="H595" s="2">
-        <v>705566</v>
+        <v>84155</v>
       </c>
       <c r="I595" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="596" spans="1:9">
       <c r="A596" s="1">
         <v>595</v>
       </c>
       <c r="B596" s="1" t="s">
-        <v>1202</v>
+        <v>1210</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>1188</v>
+        <v>1209</v>
       </c>
       <c r="D596" s="1" t="s">
-        <v>1203</v>
+        <v>1211</v>
       </c>
       <c r="E596" s="2">
-        <v>1815291</v>
+        <v>168924</v>
       </c>
       <c r="F596" s="2">
-        <v>1798166</v>
+        <v>167330</v>
       </c>
       <c r="G596" s="2">
-        <v>1781041</v>
+        <v>165736</v>
       </c>
       <c r="H596" s="2">
-        <v>1763915</v>
+        <v>164143</v>
       </c>
       <c r="I596" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="597" spans="1:9">
       <c r="A597" s="1">
         <v>596</v>
       </c>
       <c r="B597" s="1" t="s">
-        <v>1204</v>
+        <v>1212</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>1205</v>
+        <v>1209</v>
       </c>
       <c r="D597" s="1" t="s">
-        <v>1206</v>
+        <v>1213</v>
       </c>
       <c r="E597" s="2">
-        <v>14504</v>
+        <v>335877</v>
       </c>
       <c r="F597" s="2">
-        <v>14367</v>
+        <v>332708</v>
       </c>
       <c r="G597" s="2">
-        <v>14230</v>
+        <v>329540</v>
       </c>
       <c r="H597" s="2">
-        <v>14093</v>
+        <v>326371</v>
       </c>
       <c r="I597" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="598" spans="1:9">
       <c r="A598" s="1">
         <v>597</v>
       </c>
       <c r="B598" s="1" t="s">
-        <v>1207</v>
+        <v>1214</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>1205</v>
+        <v>1209</v>
       </c>
       <c r="D598" s="1" t="s">
-        <v>1208</v>
+        <v>1215</v>
       </c>
       <c r="E598" s="2">
-        <v>28708</v>
+        <v>865867</v>
       </c>
       <c r="F598" s="2">
-        <v>28437</v>
+        <v>857699</v>
       </c>
       <c r="G598" s="2">
-        <v>28166</v>
+        <v>849530</v>
       </c>
       <c r="H598" s="2">
-        <v>27895</v>
+        <v>841362</v>
       </c>
       <c r="I598" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="599" spans="1:9">
       <c r="A599" s="1">
         <v>598</v>
       </c>
       <c r="B599" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C599" s="1" t="s">
         <v>1209</v>
       </c>
-      <c r="C599" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D599" s="1" t="s">
-        <v>1210</v>
+        <v>1217</v>
       </c>
       <c r="E599" s="2">
-        <v>43512</v>
+        <v>1734524</v>
       </c>
       <c r="F599" s="2">
-        <v>43101</v>
+        <v>1718160</v>
       </c>
       <c r="G599" s="2">
-        <v>42691</v>
+        <v>1701797</v>
       </c>
       <c r="H599" s="2">
-        <v>42280</v>
+        <v>1685433</v>
       </c>
       <c r="I599" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="600" spans="1:9">
       <c r="A600" s="1">
         <v>599</v>
       </c>
       <c r="B600" s="1" t="s">
-        <v>1211</v>
+        <v>1218</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>1205</v>
+        <v>1209</v>
       </c>
       <c r="D600" s="1" t="s">
-        <v>1212</v>
+        <v>1219</v>
       </c>
       <c r="E600" s="2">
-        <v>47557</v>
+        <v>7090229</v>
       </c>
       <c r="F600" s="2">
-        <v>47108</v>
+        <v>7023340</v>
       </c>
       <c r="G600" s="2">
-        <v>46660</v>
+        <v>6956451</v>
       </c>
       <c r="H600" s="2">
-        <v>46211</v>
+        <v>6889562</v>
       </c>
       <c r="I600" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="601" spans="1:9">
       <c r="A601" s="1">
         <v>600</v>
       </c>
       <c r="B601" s="1" t="s">
-        <v>1213</v>
+        <v>1220</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>1205</v>
+        <v>1209</v>
       </c>
       <c r="D601" s="1" t="s">
-        <v>1214</v>
+        <v>1221</v>
       </c>
       <c r="E601" s="2">
-        <v>72519</v>
+        <v>14060279</v>
       </c>
       <c r="F601" s="2">
-        <v>71835</v>
+        <v>13927635</v>
       </c>
       <c r="G601" s="2">
-        <v>71151</v>
+        <v>13794991</v>
       </c>
       <c r="H601" s="2">
-        <v>70466</v>
+        <v>13662346</v>
       </c>
       <c r="I601" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="602" spans="1:9">
       <c r="A602" s="1">
         <v>601</v>
       </c>
       <c r="B602" s="1" t="s">
-        <v>1215</v>
+        <v>1222</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>1205</v>
+        <v>1223</v>
       </c>
       <c r="D602" s="1" t="s">
-        <v>1216</v>
+        <v>1224</v>
       </c>
       <c r="E602" s="2">
-        <v>95384</v>
+        <v>56089</v>
       </c>
       <c r="F602" s="2">
-        <v>94484</v>
+        <v>55560</v>
       </c>
       <c r="G602" s="2">
-        <v>93584</v>
+        <v>55031</v>
       </c>
       <c r="H602" s="2">
-        <v>92685</v>
+        <v>54501</v>
       </c>
       <c r="I602" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="603" spans="1:9">
       <c r="A603" s="1">
         <v>602</v>
       </c>
       <c r="B603" s="1" t="s">
-        <v>1217</v>
+        <v>1225</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>1205</v>
+        <v>1223</v>
       </c>
       <c r="D603" s="1" t="s">
-        <v>1218</v>
+        <v>1226</v>
       </c>
       <c r="E603" s="2">
-        <v>143212</v>
+        <v>125198</v>
       </c>
       <c r="F603" s="2">
-        <v>141861</v>
+        <v>124017</v>
       </c>
       <c r="G603" s="2">
-        <v>140510</v>
+        <v>122835</v>
       </c>
       <c r="H603" s="2">
-        <v>139159</v>
+        <v>121654</v>
       </c>
       <c r="I603" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="604" spans="1:9">
       <c r="A604" s="1">
         <v>603</v>
       </c>
       <c r="B604" s="1" t="s">
-        <v>1219</v>
+        <v>1227</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>1205</v>
+        <v>1223</v>
       </c>
       <c r="D604" s="1" t="s">
-        <v>1220</v>
+        <v>1228</v>
       </c>
       <c r="E604" s="2">
-        <v>144071</v>
+        <v>225355</v>
       </c>
       <c r="F604" s="2">
-        <v>142712</v>
+        <v>223229</v>
       </c>
       <c r="G604" s="2">
-        <v>141353</v>
+        <v>221103</v>
       </c>
       <c r="H604" s="2">
-        <v>139993</v>
+        <v>218977</v>
       </c>
       <c r="I604" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="605" spans="1:9">
       <c r="A605" s="1">
         <v>604</v>
       </c>
       <c r="B605" s="1" t="s">
-        <v>1221</v>
+        <v>1229</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>1205</v>
+        <v>1223</v>
       </c>
       <c r="D605" s="1" t="s">
-        <v>1222</v>
+        <v>1230</v>
       </c>
       <c r="E605" s="2">
-        <v>144456</v>
+        <v>395624</v>
       </c>
       <c r="F605" s="2">
-        <v>143093</v>
+        <v>391892</v>
       </c>
       <c r="G605" s="2">
-        <v>141730</v>
+        <v>388159</v>
       </c>
       <c r="H605" s="2">
-        <v>140367</v>
+        <v>384427</v>
       </c>
       <c r="I605" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="606" spans="1:9">
       <c r="A606" s="1">
         <v>605</v>
       </c>
       <c r="B606" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C606" s="1" t="s">
         <v>1223</v>
       </c>
-      <c r="C606" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D606" s="1" t="s">
-        <v>1224</v>
+        <v>1232</v>
       </c>
       <c r="E606" s="2">
-        <v>144941</v>
+        <v>565893</v>
       </c>
       <c r="F606" s="2">
-        <v>143574</v>
+        <v>560554</v>
       </c>
       <c r="G606" s="2">
-        <v>142206</v>
+        <v>555215</v>
       </c>
       <c r="H606" s="2">
-        <v>140839</v>
+        <v>549877</v>
       </c>
       <c r="I606" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="607" spans="1:9">
       <c r="A607" s="1">
         <v>606</v>
       </c>
       <c r="B607" s="1" t="s">
-        <v>1225</v>
+        <v>1233</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>1205</v>
+        <v>1223</v>
       </c>
       <c r="D607" s="1" t="s">
-        <v>1226</v>
+        <v>1234</v>
       </c>
       <c r="E607" s="2">
-        <v>289109</v>
+        <v>1130783</v>
       </c>
       <c r="F607" s="2">
-        <v>286381</v>
+        <v>1120115</v>
       </c>
       <c r="G607" s="2">
-        <v>283654</v>
+        <v>1109447</v>
       </c>
       <c r="H607" s="2">
-        <v>280926</v>
+        <v>1098779</v>
       </c>
       <c r="I607" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="608" spans="1:9">
       <c r="A608" s="1">
         <v>607</v>
       </c>
       <c r="B608" s="1" t="s">
-        <v>1227</v>
+        <v>1235</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>1205</v>
+        <v>1236</v>
       </c>
       <c r="D608" s="1" t="s">
-        <v>1228</v>
+        <v>141</v>
       </c>
       <c r="E608" s="2">
-        <v>434146</v>
+        <v>36255</v>
       </c>
       <c r="F608" s="2">
-        <v>430051</v>
+        <v>35913</v>
       </c>
       <c r="G608" s="2">
-        <v>425955</v>
+        <v>35571</v>
       </c>
       <c r="H608" s="2">
-        <v>421859</v>
+        <v>35229</v>
       </c>
       <c r="I608" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="609" spans="1:9">
       <c r="A609" s="1">
         <v>608</v>
       </c>
       <c r="B609" s="1" t="s">
-        <v>1229</v>
+        <v>1237</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>1205</v>
+        <v>1236</v>
       </c>
       <c r="D609" s="1" t="s">
-        <v>1230</v>
+        <v>161</v>
       </c>
       <c r="E609" s="2">
-        <v>724222</v>
+        <v>72510</v>
       </c>
       <c r="F609" s="2">
-        <v>717389</v>
+        <v>71826</v>
       </c>
       <c r="G609" s="2">
-        <v>710557</v>
+        <v>71142</v>
       </c>
       <c r="H609" s="2">
-        <v>703725</v>
+        <v>70458</v>
       </c>
       <c r="I609" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="610" spans="1:9">
       <c r="A610" s="1">
         <v>609</v>
       </c>
       <c r="B610" s="1" t="s">
-        <v>1231</v>
+        <v>1238</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>1205</v>
+        <v>1236</v>
       </c>
       <c r="D610" s="1" t="s">
-        <v>1232</v>
+        <v>189</v>
       </c>
       <c r="E610" s="2">
-        <v>1449409</v>
+        <v>180879</v>
       </c>
       <c r="F610" s="2">
-        <v>1435735</v>
+        <v>179173</v>
       </c>
       <c r="G610" s="2">
-        <v>1422062</v>
+        <v>177467</v>
       </c>
       <c r="H610" s="2">
-        <v>1408388</v>
+        <v>175760</v>
       </c>
       <c r="I610" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="611" spans="1:9">
       <c r="A611" s="1">
         <v>610</v>
       </c>
       <c r="B611" s="1" t="s">
-        <v>1233</v>
+        <v>1239</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>1205</v>
+        <v>1236</v>
       </c>
       <c r="D611" s="1" t="s">
-        <v>1234</v>
+        <v>225</v>
       </c>
       <c r="E611" s="2">
-        <v>4834586</v>
+        <v>361759</v>
       </c>
       <c r="F611" s="2">
-        <v>4788977</v>
+        <v>358346</v>
       </c>
       <c r="G611" s="2">
-        <v>4743367</v>
+        <v>354933</v>
       </c>
       <c r="H611" s="2">
-        <v>4697758</v>
+        <v>351520</v>
       </c>
       <c r="I611" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="612" spans="1:9">
       <c r="A612" s="1">
         <v>611</v>
       </c>
       <c r="B612" s="1" t="s">
-        <v>1235</v>
+        <v>1240</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>1205</v>
+        <v>1236</v>
       </c>
       <c r="D612" s="1" t="s">
-        <v>1236</v>
+        <v>1241</v>
       </c>
       <c r="E612" s="2">
-        <v>9669172</v>
+        <v>542637</v>
       </c>
       <c r="F612" s="2">
-        <v>9577953</v>
+        <v>537518</v>
       </c>
       <c r="G612" s="2">
-        <v>9486734</v>
+        <v>532399</v>
       </c>
       <c r="H612" s="2">
-        <v>9395516</v>
+        <v>527280</v>
       </c>
       <c r="I612" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="613" spans="1:9">
       <c r="A613" s="1">
         <v>612</v>
       </c>
       <c r="B613" s="1" t="s">
-        <v>1237</v>
+        <v>1242</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>1238</v>
+        <v>1236</v>
       </c>
       <c r="D613" s="1" t="s">
-        <v>1239</v>
+        <v>255</v>
       </c>
       <c r="E613" s="2">
-        <v>29294</v>
+        <v>723517</v>
       </c>
       <c r="F613" s="2">
-        <v>29018</v>
+        <v>716691</v>
       </c>
       <c r="G613" s="2">
-        <v>28741</v>
+        <v>709866</v>
       </c>
       <c r="H613" s="2">
-        <v>28465</v>
+        <v>703040</v>
       </c>
       <c r="I613" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="614" spans="1:9">
       <c r="A614" s="1">
         <v>613</v>
       </c>
       <c r="B614" s="1" t="s">
-        <v>1240</v>
+        <v>1243</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>1238</v>
+        <v>1236</v>
       </c>
       <c r="D614" s="1" t="s">
-        <v>1241</v>
+        <v>1244</v>
       </c>
       <c r="E614" s="2">
-        <v>45188</v>
+        <v>904396</v>
       </c>
       <c r="F614" s="2">
-        <v>44762</v>
+        <v>895864</v>
       </c>
       <c r="G614" s="2">
-        <v>44335</v>
+        <v>887332</v>
       </c>
       <c r="H614" s="2">
-        <v>43909</v>
+        <v>878800</v>
       </c>
       <c r="I614" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="615" spans="1:9">
       <c r="A615" s="1">
         <v>614</v>
       </c>
       <c r="B615" s="1" t="s">
-        <v>1242</v>
+        <v>1245</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>1238</v>
+        <v>1236</v>
       </c>
       <c r="D615" s="1" t="s">
-        <v>1243</v>
+        <v>281</v>
       </c>
       <c r="E615" s="2">
-        <v>45968</v>
+        <v>1085276</v>
       </c>
       <c r="F615" s="2">
-        <v>45534</v>
+        <v>1075037</v>
       </c>
       <c r="G615" s="2">
-        <v>45101</v>
+        <v>1064799</v>
       </c>
       <c r="H615" s="2">
-        <v>44667</v>
+        <v>1054560</v>
       </c>
       <c r="I615" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="616" spans="1:9">
       <c r="A616" s="1">
         <v>615</v>
       </c>
       <c r="B616" s="1" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>1238</v>
+        <v>1236</v>
       </c>
       <c r="D616" s="1" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="E616" s="2">
-        <v>75729</v>
+        <v>1266154</v>
       </c>
       <c r="F616" s="2">
-        <v>75014</v>
+        <v>1254209</v>
       </c>
       <c r="G616" s="2">
-        <v>74300</v>
+        <v>1242264</v>
       </c>
       <c r="H616" s="2">
-        <v>73585</v>
+        <v>1230320</v>
       </c>
       <c r="I616" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="617" spans="1:9">
       <c r="A617" s="1">
         <v>616</v>
       </c>
       <c r="B617" s="1" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>1238</v>
+        <v>1236</v>
       </c>
       <c r="D617" s="1" t="s">
-        <v>1247</v>
+        <v>291</v>
       </c>
       <c r="E617" s="2">
-        <v>77910</v>
+        <v>1447034</v>
       </c>
       <c r="F617" s="2">
-        <v>77175</v>
+        <v>1433382</v>
       </c>
       <c r="G617" s="2">
-        <v>76440</v>
+        <v>1419731</v>
       </c>
       <c r="H617" s="2">
-        <v>75705</v>
+        <v>1406080</v>
       </c>
       <c r="I617" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="618" spans="1:9">
       <c r="A618" s="1">
         <v>617</v>
       </c>
       <c r="B618" s="1" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>1238</v>
+        <v>1236</v>
       </c>
       <c r="D618" s="1" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="E618" s="2">
-        <v>148652</v>
+        <v>1627913</v>
       </c>
       <c r="F618" s="2">
-        <v>147250</v>
+        <v>1612555</v>
       </c>
       <c r="G618" s="2">
-        <v>145848</v>
+        <v>1597198</v>
       </c>
       <c r="H618" s="2">
-        <v>144445</v>
+        <v>1581840</v>
       </c>
       <c r="I618" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="619" spans="1:9">
       <c r="A619" s="1">
         <v>618</v>
       </c>
       <c r="B619" s="1" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>1238</v>
+        <v>1236</v>
       </c>
       <c r="D619" s="1" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="E619" s="2">
-        <v>158625</v>
+        <v>1808592</v>
       </c>
       <c r="F619" s="2">
-        <v>157128</v>
+        <v>1791530</v>
       </c>
       <c r="G619" s="2">
-        <v>155632</v>
+        <v>1774468</v>
       </c>
       <c r="H619" s="2">
-        <v>154135</v>
+        <v>1757406</v>
       </c>
       <c r="I619" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="620" spans="1:9">
       <c r="A620" s="1">
         <v>619</v>
       </c>
       <c r="B620" s="1" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>1238</v>
+        <v>1236</v>
       </c>
       <c r="D620" s="1" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="E620" s="2">
-        <v>383629</v>
+        <v>3617185</v>
       </c>
       <c r="F620" s="2">
-        <v>380010</v>
+        <v>3583061</v>
       </c>
       <c r="G620" s="2">
-        <v>376391</v>
+        <v>3548937</v>
       </c>
       <c r="H620" s="2">
-        <v>372771</v>
+        <v>3514812</v>
       </c>
       <c r="I620" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="621" spans="1:9">
       <c r="A621" s="1">
         <v>620</v>
       </c>
       <c r="B621" s="1" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>1238</v>
+        <v>1236</v>
       </c>
       <c r="D621" s="1" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="E621" s="2">
-        <v>467929</v>
+        <v>7234370</v>
       </c>
       <c r="F621" s="2">
-        <v>463514</v>
+        <v>7166121</v>
       </c>
       <c r="G621" s="2">
-        <v>459100</v>
+        <v>7097872</v>
       </c>
       <c r="H621" s="2">
-        <v>454685</v>
+        <v>7029623</v>
       </c>
       <c r="I621" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="622" spans="1:9">
       <c r="A622" s="1">
         <v>621</v>
       </c>
       <c r="B622" s="1" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>1238</v>
+        <v>1258</v>
       </c>
       <c r="D622" s="1" t="s">
-        <v>1257</v>
+        <v>1259</v>
       </c>
       <c r="E622" s="2">
-        <v>740925</v>
+        <v>16716</v>
       </c>
       <c r="F622" s="2">
-        <v>733935</v>
+        <v>16559</v>
       </c>
       <c r="G622" s="2">
-        <v>726945</v>
+        <v>16401</v>
       </c>
       <c r="H622" s="2">
-        <v>719956</v>
+        <v>16243</v>
       </c>
       <c r="I622" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="623" spans="1:9">
       <c r="A623" s="1">
         <v>622</v>
       </c>
       <c r="B623" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C623" s="1" t="s">
         <v>1258</v>
       </c>
-      <c r="C623" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D623" s="1" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="E623" s="2">
-        <v>740925</v>
+        <v>83454</v>
       </c>
       <c r="F623" s="2">
-        <v>733935</v>
+        <v>82667</v>
       </c>
       <c r="G623" s="2">
-        <v>726945</v>
+        <v>81879</v>
       </c>
       <c r="H623" s="2">
-        <v>719956</v>
+        <v>81092</v>
       </c>
       <c r="I623" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="624" spans="1:9">
       <c r="A624" s="1">
         <v>623</v>
       </c>
       <c r="B624" s="1" t="s">
-        <v>1260</v>
+        <v>1262</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>1261</v>
+        <v>1258</v>
       </c>
       <c r="D624" s="1" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="E624" s="2">
-        <v>9540</v>
+        <v>166786</v>
       </c>
       <c r="F624" s="2">
-        <v>9450</v>
+        <v>165212</v>
       </c>
       <c r="G624" s="2">
-        <v>9360</v>
+        <v>163639</v>
       </c>
       <c r="H624" s="2">
-        <v>9270</v>
+        <v>162065</v>
       </c>
       <c r="I624" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="625" spans="1:9">
       <c r="A625" s="1">
         <v>624</v>
       </c>
       <c r="B625" s="1" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>1261</v>
+        <v>1258</v>
       </c>
       <c r="D625" s="1" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="E625" s="2">
-        <v>18792</v>
+        <v>333589</v>
       </c>
       <c r="F625" s="2">
-        <v>18614</v>
+        <v>330442</v>
       </c>
       <c r="G625" s="2">
-        <v>18437</v>
+        <v>327295</v>
       </c>
       <c r="H625" s="2">
-        <v>18260</v>
+        <v>324148</v>
       </c>
       <c r="I625" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="626" spans="1:9">
       <c r="A626" s="1">
         <v>625</v>
       </c>
       <c r="B626" s="1" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>1261</v>
+        <v>1258</v>
       </c>
       <c r="D626" s="1" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="E626" s="2">
-        <v>91659</v>
+        <v>833813</v>
       </c>
       <c r="F626" s="2">
-        <v>90795</v>
+        <v>825947</v>
       </c>
       <c r="G626" s="2">
-        <v>89930</v>
+        <v>818081</v>
       </c>
       <c r="H626" s="2">
-        <v>89065</v>
+        <v>810214</v>
       </c>
       <c r="I626" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="627" spans="1:9">
       <c r="A627" s="1">
         <v>626</v>
       </c>
       <c r="B627" s="1" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>1261</v>
+        <v>1258</v>
       </c>
       <c r="D627" s="1" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="E627" s="2">
-        <v>91659</v>
+        <v>1667598</v>
       </c>
       <c r="F627" s="2">
-        <v>90795</v>
+        <v>1651866</v>
       </c>
       <c r="G627" s="2">
-        <v>89930</v>
+        <v>1636134</v>
       </c>
       <c r="H627" s="2">
-        <v>89065</v>
+        <v>1620402</v>
       </c>
       <c r="I627" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="628" spans="1:9">
       <c r="A628" s="1">
         <v>627</v>
       </c>
       <c r="B628" s="1" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>1261</v>
+        <v>1271</v>
       </c>
       <c r="D628" s="1" t="s">
-        <v>1270</v>
+        <v>1272</v>
       </c>
       <c r="E628" s="2">
-        <v>172197</v>
+        <v>2038</v>
       </c>
       <c r="F628" s="2">
-        <v>170573</v>
+        <v>2019</v>
       </c>
       <c r="G628" s="2">
-        <v>168948</v>
+        <v>2000</v>
       </c>
       <c r="H628" s="2">
-        <v>167324</v>
+        <v>1981</v>
       </c>
       <c r="I628" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="629" spans="1:9">
       <c r="A629" s="1">
         <v>628</v>
       </c>
       <c r="B629" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C629" s="1" t="s">
         <v>1271</v>
       </c>
-      <c r="C629" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D629" s="1" t="s">
-        <v>1272</v>
+        <v>1274</v>
       </c>
       <c r="E629" s="2">
-        <v>268075</v>
+        <v>4949</v>
       </c>
       <c r="F629" s="2">
-        <v>265546</v>
+        <v>4902</v>
       </c>
       <c r="G629" s="2">
-        <v>263017</v>
+        <v>4856</v>
       </c>
       <c r="H629" s="2">
-        <v>260488</v>
+        <v>4809</v>
       </c>
       <c r="I629" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="630" spans="1:9">
       <c r="A630" s="1">
         <v>629</v>
       </c>
       <c r="B630" s="1" t="s">
-        <v>1273</v>
+        <v>1275</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>1261</v>
+        <v>1271</v>
       </c>
       <c r="D630" s="1" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="E630" s="2">
-        <v>363953</v>
+        <v>13428</v>
       </c>
       <c r="F630" s="2">
-        <v>360520</v>
+        <v>13301</v>
       </c>
       <c r="G630" s="2">
-        <v>357086</v>
+        <v>13175</v>
       </c>
       <c r="H630" s="2">
-        <v>353653</v>
+        <v>13048</v>
       </c>
       <c r="I630" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="631" spans="1:9">
       <c r="A631" s="1">
         <v>630</v>
       </c>
       <c r="B631" s="1" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>1261</v>
+        <v>1271</v>
       </c>
       <c r="D631" s="1" t="s">
-        <v>1276</v>
+        <v>1278</v>
       </c>
       <c r="E631" s="2">
-        <v>555709</v>
+        <v>24746</v>
       </c>
       <c r="F631" s="2">
-        <v>550467</v>
+        <v>24512</v>
       </c>
       <c r="G631" s="2">
-        <v>545224</v>
+        <v>24279</v>
       </c>
       <c r="H631" s="2">
-        <v>539982</v>
+        <v>24045</v>
       </c>
       <c r="I631" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="632" spans="1:9">
       <c r="A632" s="1">
         <v>631</v>
       </c>
       <c r="B632" s="1" t="s">
-        <v>1277</v>
+        <v>1279</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>1261</v>
+        <v>1271</v>
       </c>
       <c r="D632" s="1" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
       <c r="E632" s="2">
-        <v>920046</v>
+        <v>36390</v>
       </c>
       <c r="F632" s="2">
-        <v>911366</v>
+        <v>36047</v>
       </c>
       <c r="G632" s="2">
-        <v>902687</v>
+        <v>35703</v>
       </c>
       <c r="H632" s="2">
-        <v>894007</v>
+        <v>35360</v>
       </c>
       <c r="I632" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="633" spans="1:9">
       <c r="A633" s="1">
         <v>632</v>
       </c>
       <c r="B633" s="1" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>1261</v>
+        <v>1271</v>
       </c>
       <c r="D633" s="1" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
       <c r="E633" s="2">
-        <v>1840476</v>
+        <v>62666</v>
       </c>
       <c r="F633" s="2">
-        <v>1823113</v>
+        <v>62075</v>
       </c>
       <c r="G633" s="2">
-        <v>1805750</v>
+        <v>61484</v>
       </c>
       <c r="H633" s="2">
-        <v>1788387</v>
+        <v>60893</v>
       </c>
       <c r="I633" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="634" spans="1:9">
       <c r="A634" s="1">
         <v>633</v>
       </c>
       <c r="B634" s="1" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>1282</v>
+        <v>1271</v>
       </c>
       <c r="D634" s="1" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="E634" s="2">
-        <v>14965</v>
+        <v>62666</v>
       </c>
       <c r="F634" s="2">
-        <v>14824</v>
+        <v>62075</v>
       </c>
       <c r="G634" s="2">
-        <v>14683</v>
+        <v>61484</v>
       </c>
       <c r="H634" s="2">
-        <v>14542</v>
+        <v>60893</v>
       </c>
       <c r="I634" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="635" spans="1:9">
       <c r="A635" s="1">
         <v>634</v>
       </c>
       <c r="B635" s="1" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>1282</v>
+        <v>1271</v>
       </c>
       <c r="D635" s="1" t="s">
-        <v>1285</v>
+        <v>1115</v>
       </c>
       <c r="E635" s="2">
-        <v>60314</v>
+        <v>62666</v>
       </c>
       <c r="F635" s="2">
-        <v>59745</v>
+        <v>62075</v>
       </c>
       <c r="G635" s="2">
-        <v>59176</v>
+        <v>61484</v>
       </c>
       <c r="H635" s="2">
-        <v>58607</v>
+        <v>60893</v>
       </c>
       <c r="I635" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="636" spans="1:9">
       <c r="A636" s="1">
         <v>635</v>
       </c>
       <c r="B636" s="1" t="s">
         <v>1286</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>1282</v>
+        <v>1271</v>
       </c>
       <c r="D636" s="1" t="s">
         <v>1287</v>
       </c>
       <c r="E636" s="2">
-        <v>75431</v>
+        <v>69868</v>
       </c>
       <c r="F636" s="2">
-        <v>74719</v>
+        <v>69209</v>
       </c>
       <c r="G636" s="2">
-        <v>74007</v>
+        <v>68550</v>
       </c>
       <c r="H636" s="2">
-        <v>73296</v>
+        <v>67890</v>
       </c>
       <c r="I636" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="637" spans="1:9">
       <c r="A637" s="1">
         <v>636</v>
       </c>
       <c r="B637" s="1" t="s">
         <v>1288</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>1282</v>
+        <v>1271</v>
       </c>
       <c r="D637" s="1" t="s">
         <v>1289</v>
       </c>
       <c r="E637" s="2">
-        <v>151011</v>
+        <v>120857</v>
       </c>
       <c r="F637" s="2">
-        <v>149586</v>
+        <v>119717</v>
       </c>
       <c r="G637" s="2">
-        <v>148162</v>
+        <v>118577</v>
       </c>
       <c r="H637" s="2">
-        <v>146737</v>
+        <v>117436</v>
       </c>
       <c r="I637" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="638" spans="1:9">
       <c r="A638" s="1">
         <v>637</v>
       </c>
       <c r="B638" s="1" t="s">
         <v>1290</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>1282</v>
+        <v>1271</v>
       </c>
       <c r="D638" s="1" t="s">
         <v>1291</v>
       </c>
       <c r="E638" s="2">
-        <v>302173</v>
+        <v>120857</v>
       </c>
       <c r="F638" s="2">
-        <v>299322</v>
+        <v>119717</v>
       </c>
       <c r="G638" s="2">
-        <v>296472</v>
+        <v>118577</v>
       </c>
       <c r="H638" s="2">
-        <v>293621</v>
+        <v>117436</v>
       </c>
       <c r="I638" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="639" spans="1:9">
       <c r="A639" s="1">
         <v>638</v>
       </c>
       <c r="B639" s="1" t="s">
         <v>1292</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>1282</v>
+        <v>1271</v>
       </c>
       <c r="D639" s="1" t="s">
         <v>1293</v>
       </c>
       <c r="E639" s="2">
-        <v>755658</v>
+        <v>120857</v>
       </c>
       <c r="F639" s="2">
-        <v>748529</v>
+        <v>119717</v>
       </c>
       <c r="G639" s="2">
-        <v>741400</v>
+        <v>118577</v>
       </c>
       <c r="H639" s="2">
-        <v>734272</v>
+        <v>117436</v>
       </c>
       <c r="I639" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="640" spans="1:9">
       <c r="A640" s="1">
         <v>639</v>
       </c>
       <c r="B640" s="1" t="s">
         <v>1294</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>1282</v>
+        <v>1271</v>
       </c>
       <c r="D640" s="1" t="s">
         <v>1295</v>
       </c>
       <c r="E640" s="2">
-        <v>1511469</v>
+        <v>138281</v>
       </c>
       <c r="F640" s="2">
-        <v>1497210</v>
+        <v>136977</v>
       </c>
       <c r="G640" s="2">
-        <v>1482951</v>
+        <v>135672</v>
       </c>
       <c r="H640" s="2">
-        <v>1468691</v>
+        <v>134368</v>
       </c>
       <c r="I640" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="641" spans="1:9">
       <c r="A641" s="1">
         <v>640</v>
       </c>
       <c r="B641" s="1" t="s">
         <v>1296</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>1282</v>
+        <v>1271</v>
       </c>
       <c r="D641" s="1" t="s">
         <v>1297</v>
       </c>
       <c r="E641" s="2">
-        <v>3023089</v>
+        <v>179047</v>
       </c>
       <c r="F641" s="2">
-        <v>2994570</v>
+        <v>177358</v>
       </c>
       <c r="G641" s="2">
-        <v>2966050</v>
+        <v>175668</v>
       </c>
       <c r="H641" s="2">
-        <v>2937530</v>
+        <v>173979</v>
       </c>
       <c r="I641" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="642" spans="1:9">
       <c r="A642" s="1">
         <v>641</v>
       </c>
       <c r="B642" s="1" t="s">
         <v>1298</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>1282</v>
+        <v>1271</v>
       </c>
       <c r="D642" s="1" t="s">
         <v>1299</v>
       </c>
       <c r="E642" s="2">
-        <v>6046330</v>
+        <v>241713</v>
       </c>
       <c r="F642" s="2">
-        <v>5989289</v>
+        <v>239433</v>
       </c>
       <c r="G642" s="2">
-        <v>5932248</v>
+        <v>237152</v>
       </c>
       <c r="H642" s="2">
-        <v>5875208</v>
+        <v>234872</v>
       </c>
       <c r="I642" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="643" spans="1:9">
       <c r="A643" s="1">
         <v>642</v>
       </c>
       <c r="B643" s="1" t="s">
         <v>1300</v>
       </c>
       <c r="C643" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D643" s="1" t="s">
         <v>1301</v>
       </c>
-      <c r="D643" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E643" s="2">
-        <v>36007</v>
+        <v>483426</v>
       </c>
       <c r="F643" s="2">
-        <v>35667</v>
+        <v>478865</v>
       </c>
       <c r="G643" s="2">
-        <v>35328</v>
+        <v>474304</v>
       </c>
       <c r="H643" s="2">
-        <v>34988</v>
+        <v>469744</v>
       </c>
       <c r="I643" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="644" spans="1:9">
       <c r="A644" s="1">
         <v>643</v>
       </c>
       <c r="B644" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C644" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D644" s="1" t="s">
         <v>1303</v>
       </c>
-      <c r="C644" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E644" s="2">
-        <v>72236</v>
+        <v>626664</v>
       </c>
       <c r="F644" s="2">
-        <v>71554</v>
+        <v>620752</v>
       </c>
       <c r="G644" s="2">
-        <v>70873</v>
+        <v>614840</v>
       </c>
       <c r="H644" s="2">
-        <v>70191</v>
+        <v>608928</v>
       </c>
       <c r="I644" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="645" spans="1:9">
       <c r="A645" s="1">
         <v>644</v>
       </c>
       <c r="B645" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C645" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D645" s="1" t="s">
         <v>1305</v>
       </c>
-      <c r="C645" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E645" s="2">
-        <v>144360</v>
+        <v>1208565</v>
       </c>
       <c r="F645" s="2">
-        <v>142998</v>
+        <v>1197164</v>
       </c>
       <c r="G645" s="2">
-        <v>141637</v>
+        <v>1185762</v>
       </c>
       <c r="H645" s="2">
-        <v>140275</v>
+        <v>1174361</v>
       </c>
       <c r="I645" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="646" spans="1:9">
       <c r="A646" s="1">
         <v>645</v>
       </c>
       <c r="B646" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C646" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D646" s="1" t="s">
         <v>1307</v>
       </c>
-      <c r="C646" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E646" s="2">
-        <v>216486</v>
+        <v>2417131</v>
       </c>
       <c r="F646" s="2">
-        <v>214444</v>
+        <v>2394328</v>
       </c>
       <c r="G646" s="2">
-        <v>212401</v>
+        <v>2371524</v>
       </c>
       <c r="H646" s="2">
-        <v>210359</v>
+        <v>2348721</v>
       </c>
       <c r="I646" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="647" spans="1:9">
       <c r="A647" s="1">
         <v>646</v>
       </c>
       <c r="B647" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C647" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D647" s="1" t="s">
         <v>1309</v>
       </c>
-      <c r="C647" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E647" s="2">
-        <v>360064</v>
+        <v>3580934</v>
       </c>
       <c r="F647" s="2">
-        <v>356667</v>
+        <v>3547152</v>
       </c>
       <c r="G647" s="2">
-        <v>353270</v>
+        <v>3513370</v>
       </c>
       <c r="H647" s="2">
-        <v>349873</v>
+        <v>3479587</v>
       </c>
       <c r="I647" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="648" spans="1:9">
       <c r="A648" s="1">
         <v>647</v>
       </c>
       <c r="B648" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C648" s="1" t="s">
         <v>1311</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301</v>
       </c>
       <c r="D648" s="1" t="s">
         <v>1312</v>
       </c>
       <c r="E648" s="2">
-        <v>360064</v>
+        <v>7957</v>
       </c>
       <c r="F648" s="2">
-        <v>356667</v>
+        <v>7882</v>
       </c>
       <c r="G648" s="2">
-        <v>353270</v>
+        <v>7807</v>
       </c>
       <c r="H648" s="2">
-        <v>349873</v>
+        <v>7732</v>
       </c>
       <c r="I648" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="649" spans="1:9">
       <c r="A649" s="1">
         <v>648</v>
       </c>
       <c r="B649" s="1" t="s">
         <v>1313</v>
       </c>
       <c r="C649" s="1" t="s">
-        <v>1301</v>
+        <v>1311</v>
       </c>
       <c r="D649" s="1" t="s">
         <v>1314</v>
       </c>
       <c r="E649" s="2">
-        <v>721467</v>
+        <v>10948</v>
       </c>
       <c r="F649" s="2">
-        <v>714660</v>
+        <v>10844</v>
       </c>
       <c r="G649" s="2">
-        <v>707854</v>
+        <v>10741</v>
       </c>
       <c r="H649" s="2">
-        <v>701048</v>
+        <v>10638</v>
       </c>
       <c r="I649" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="650" spans="1:9">
       <c r="A650" s="1">
         <v>649</v>
       </c>
       <c r="B650" s="1" t="s">
         <v>1315</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>1301</v>
+        <v>1311</v>
       </c>
       <c r="D650" s="1" t="s">
         <v>1316</v>
       </c>
       <c r="E650" s="2">
-        <v>1442821</v>
+        <v>21219</v>
       </c>
       <c r="F650" s="2">
-        <v>1429210</v>
+        <v>21019</v>
       </c>
       <c r="G650" s="2">
-        <v>1415598</v>
+        <v>20819</v>
       </c>
       <c r="H650" s="2">
-        <v>1401987</v>
+        <v>20619</v>
       </c>
       <c r="I650" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="651" spans="1:9">
       <c r="A651" s="1">
         <v>650</v>
       </c>
       <c r="B651" s="1" t="s">
         <v>1317</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>1301</v>
+        <v>1311</v>
       </c>
       <c r="D651" s="1" t="s">
         <v>1318</v>
       </c>
       <c r="E651" s="2">
-        <v>2164287</v>
+        <v>39786</v>
       </c>
       <c r="F651" s="2">
-        <v>2143869</v>
+        <v>39411</v>
       </c>
       <c r="G651" s="2">
-        <v>2123451</v>
+        <v>39035</v>
       </c>
       <c r="H651" s="2">
-        <v>2103033</v>
+        <v>38660</v>
       </c>
       <c r="I651" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="652" spans="1:9">
       <c r="A652" s="1">
         <v>651</v>
       </c>
       <c r="B652" s="1" t="s">
         <v>1319</v>
       </c>
       <c r="C652" s="1" t="s">
-        <v>1301</v>
+        <v>1311</v>
       </c>
       <c r="D652" s="1" t="s">
         <v>1320</v>
       </c>
       <c r="E652" s="2">
-        <v>3606996</v>
+        <v>72985</v>
       </c>
       <c r="F652" s="2">
-        <v>3572967</v>
+        <v>72297</v>
       </c>
       <c r="G652" s="2">
-        <v>3538939</v>
+        <v>71608</v>
       </c>
       <c r="H652" s="2">
-        <v>3504911</v>
+        <v>70920</v>
       </c>
       <c r="I652" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="653" spans="1:9">
       <c r="A653" s="1">
         <v>652</v>
       </c>
       <c r="B653" s="1" t="s">
         <v>1321</v>
       </c>
       <c r="C653" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D653" s="1" t="s">
         <v>1322</v>
       </c>
-      <c r="D653" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E653" s="2">
-        <v>82659</v>
+        <v>106099</v>
       </c>
       <c r="F653" s="2">
-        <v>81879</v>
+        <v>105098</v>
       </c>
       <c r="G653" s="2">
-        <v>81099</v>
+        <v>104097</v>
       </c>
       <c r="H653" s="2">
-        <v>80319</v>
+        <v>103096</v>
       </c>
       <c r="I653" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="654" spans="1:9">
       <c r="A654" s="1">
         <v>653</v>
       </c>
       <c r="B654" s="1" t="s">
         <v>1323</v>
       </c>
       <c r="C654" s="1" t="s">
-        <v>1322</v>
+        <v>1311</v>
       </c>
       <c r="D654" s="1" t="s">
         <v>1324</v>
       </c>
       <c r="E654" s="2">
-        <v>166140</v>
+        <v>159148</v>
       </c>
       <c r="F654" s="2">
-        <v>164573</v>
+        <v>157647</v>
       </c>
       <c r="G654" s="2">
-        <v>163005</v>
+        <v>156146</v>
       </c>
       <c r="H654" s="2">
-        <v>161438</v>
+        <v>154644</v>
       </c>
       <c r="I654" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="655" spans="1:9">
       <c r="A655" s="1">
         <v>654</v>
       </c>
       <c r="B655" s="1" t="s">
         <v>1325</v>
       </c>
       <c r="C655" s="1" t="s">
-        <v>1322</v>
+        <v>1311</v>
       </c>
       <c r="D655" s="1" t="s">
         <v>1326</v>
       </c>
       <c r="E655" s="2">
-        <v>331768</v>
+        <v>218957</v>
       </c>
       <c r="F655" s="2">
-        <v>328638</v>
+        <v>216891</v>
       </c>
       <c r="G655" s="2">
-        <v>325509</v>
+        <v>214826</v>
       </c>
       <c r="H655" s="2">
-        <v>322379</v>
+        <v>212760</v>
       </c>
       <c r="I655" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="656" spans="1:9">
       <c r="A656" s="1">
         <v>655</v>
       </c>
       <c r="B656" s="1" t="s">
         <v>1327</v>
       </c>
       <c r="C656" s="1" t="s">
-        <v>1322</v>
+        <v>1311</v>
       </c>
       <c r="D656" s="1" t="s">
         <v>1328</v>
       </c>
       <c r="E656" s="2">
-        <v>709038</v>
+        <v>397871</v>
       </c>
       <c r="F656" s="2">
-        <v>702349</v>
+        <v>394118</v>
       </c>
       <c r="G656" s="2">
-        <v>695660</v>
+        <v>390364</v>
       </c>
       <c r="H656" s="2">
-        <v>688971</v>
+        <v>386611</v>
       </c>
       <c r="I656" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="657" spans="1:9">
       <c r="A657" s="1">
         <v>656</v>
       </c>
       <c r="B657" s="1" t="s">
         <v>1329</v>
       </c>
       <c r="C657" s="1" t="s">
-        <v>1322</v>
+        <v>1311</v>
       </c>
       <c r="D657" s="1" t="s">
         <v>1330</v>
       </c>
       <c r="E657" s="2">
-        <v>1406057</v>
+        <v>729858</v>
       </c>
       <c r="F657" s="2">
-        <v>1392792</v>
+        <v>722972</v>
       </c>
       <c r="G657" s="2">
-        <v>1379528</v>
+        <v>716087</v>
       </c>
       <c r="H657" s="2">
-        <v>1366263</v>
+        <v>709201</v>
       </c>
       <c r="I657" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="658" spans="1:9">
       <c r="A658" s="1">
         <v>657</v>
       </c>
       <c r="B658" s="1" t="s">
         <v>1331</v>
       </c>
       <c r="C658" s="1" t="s">
-        <v>1322</v>
+        <v>1311</v>
       </c>
       <c r="D658" s="1" t="s">
         <v>1332</v>
       </c>
       <c r="E658" s="2">
-        <v>7090229</v>
+        <v>1824644</v>
       </c>
       <c r="F658" s="2">
-        <v>7023340</v>
+        <v>1807430</v>
       </c>
       <c r="G658" s="2">
-        <v>6956451</v>
+        <v>1790216</v>
       </c>
       <c r="H658" s="2">
-        <v>6889562</v>
+        <v>1773003</v>
       </c>
       <c r="I658" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="659" spans="1:9">
       <c r="A659" s="1">
         <v>658</v>
       </c>
       <c r="B659" s="1" t="s">
         <v>1333</v>
       </c>
       <c r="C659" s="1" t="s">
-        <v>1322</v>
+        <v>1334</v>
       </c>
       <c r="D659" s="1" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="E659" s="2">
-        <v>14060279</v>
+        <v>13299</v>
       </c>
       <c r="F659" s="2">
-        <v>13927635</v>
+        <v>13173</v>
       </c>
       <c r="G659" s="2">
-        <v>13794991</v>
+        <v>13048</v>
       </c>
       <c r="H659" s="2">
-        <v>13662346</v>
+        <v>12922</v>
       </c>
       <c r="I659" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="660" spans="1:9">
       <c r="A660" s="1">
         <v>659</v>
       </c>
       <c r="B660" s="1" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="C660" s="1" t="s">
-        <v>1336</v>
+        <v>1334</v>
       </c>
       <c r="D660" s="1" t="s">
         <v>1337</v>
       </c>
       <c r="E660" s="2">
-        <v>56089</v>
+        <v>40329</v>
       </c>
       <c r="F660" s="2">
-        <v>55560</v>
+        <v>39948</v>
       </c>
       <c r="G660" s="2">
-        <v>55031</v>
+        <v>39568</v>
       </c>
       <c r="H660" s="2">
-        <v>54501</v>
+        <v>39187</v>
       </c>
       <c r="I660" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="661" spans="1:9">
       <c r="A661" s="1">
         <v>660</v>
       </c>
       <c r="B661" s="1" t="s">
         <v>1338</v>
       </c>
       <c r="C661" s="1" t="s">
-        <v>1336</v>
+        <v>1334</v>
       </c>
       <c r="D661" s="1" t="s">
         <v>1339</v>
       </c>
       <c r="E661" s="2">
-        <v>125198</v>
+        <v>67359</v>
       </c>
       <c r="F661" s="2">
-        <v>124017</v>
+        <v>66723</v>
       </c>
       <c r="G661" s="2">
-        <v>122835</v>
+        <v>66088</v>
       </c>
       <c r="H661" s="2">
-        <v>121654</v>
+        <v>65452</v>
       </c>
       <c r="I661" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="662" spans="1:9">
       <c r="A662" s="1">
         <v>661</v>
       </c>
       <c r="B662" s="1" t="s">
         <v>1340</v>
       </c>
       <c r="C662" s="1" t="s">
-        <v>1336</v>
+        <v>1334</v>
       </c>
       <c r="D662" s="1" t="s">
         <v>1341</v>
       </c>
       <c r="E662" s="2">
-        <v>225355</v>
+        <v>134934</v>
       </c>
       <c r="F662" s="2">
-        <v>223229</v>
+        <v>133661</v>
       </c>
       <c r="G662" s="2">
-        <v>221103</v>
+        <v>132388</v>
       </c>
       <c r="H662" s="2">
-        <v>218977</v>
+        <v>131115</v>
       </c>
       <c r="I662" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="663" spans="1:9">
       <c r="A663" s="1">
         <v>662</v>
       </c>
       <c r="B663" s="1" t="s">
         <v>1342</v>
       </c>
       <c r="C663" s="1" t="s">
-        <v>1336</v>
+        <v>1334</v>
       </c>
       <c r="D663" s="1" t="s">
         <v>1343</v>
       </c>
       <c r="E663" s="2">
-        <v>395624</v>
+        <v>270192</v>
       </c>
       <c r="F663" s="2">
-        <v>391892</v>
+        <v>267643</v>
       </c>
       <c r="G663" s="2">
-        <v>388159</v>
+        <v>265094</v>
       </c>
       <c r="H663" s="2">
-        <v>384427</v>
+        <v>262545</v>
       </c>
       <c r="I663" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="664" spans="1:9">
       <c r="A664" s="1">
         <v>663</v>
       </c>
       <c r="B664" s="1" t="s">
         <v>1344</v>
       </c>
       <c r="C664" s="1" t="s">
-        <v>1336</v>
+        <v>1334</v>
       </c>
       <c r="D664" s="1" t="s">
         <v>1345</v>
       </c>
       <c r="E664" s="2">
-        <v>565893</v>
+        <v>403936</v>
       </c>
       <c r="F664" s="2">
-        <v>560554</v>
+        <v>400126</v>
       </c>
       <c r="G664" s="2">
-        <v>555215</v>
+        <v>396315</v>
       </c>
       <c r="H664" s="2">
-        <v>549877</v>
+        <v>392504</v>
       </c>
       <c r="I664" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="665" spans="1:9">
       <c r="A665" s="1">
         <v>664</v>
       </c>
       <c r="B665" s="1" t="s">
         <v>1346</v>
       </c>
       <c r="C665" s="1" t="s">
-        <v>1336</v>
+        <v>1334</v>
       </c>
       <c r="D665" s="1" t="s">
         <v>1347</v>
       </c>
       <c r="E665" s="2">
-        <v>1130783</v>
+        <v>675101</v>
       </c>
       <c r="F665" s="2">
-        <v>1120115</v>
+        <v>668732</v>
       </c>
       <c r="G665" s="2">
-        <v>1109447</v>
+        <v>662364</v>
       </c>
       <c r="H665" s="2">
-        <v>1098779</v>
+        <v>655995</v>
       </c>
       <c r="I665" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="666" spans="1:9">
       <c r="A666" s="1">
         <v>665</v>
       </c>
       <c r="B666" s="1" t="s">
         <v>1348</v>
       </c>
       <c r="C666" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D666" s="1" t="s">
         <v>1349</v>
       </c>
-      <c r="D666" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E666" s="2">
-        <v>35798</v>
+        <v>1349229</v>
       </c>
       <c r="F666" s="2">
-        <v>35461</v>
+        <v>1336501</v>
       </c>
       <c r="G666" s="2">
-        <v>35123</v>
+        <v>1323772</v>
       </c>
       <c r="H666" s="2">
-        <v>34785</v>
+        <v>1311044</v>
       </c>
       <c r="I666" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="667" spans="1:9">
       <c r="A667" s="1">
         <v>666</v>
       </c>
       <c r="B667" s="1" t="s">
         <v>1350</v>
       </c>
       <c r="C667" s="1" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="D667" s="1" t="s">
-        <v>210</v>
+        <v>141</v>
       </c>
       <c r="E667" s="2">
-        <v>71595</v>
+        <v>16780</v>
       </c>
       <c r="F667" s="2">
-        <v>70919</v>
+        <v>16622</v>
       </c>
       <c r="G667" s="2">
-        <v>70244</v>
+        <v>16463</v>
       </c>
       <c r="H667" s="2">
-        <v>69568</v>
+        <v>16305</v>
       </c>
       <c r="I667" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="668" spans="1:9">
       <c r="A668" s="1">
         <v>667</v>
       </c>
       <c r="B668" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C668" s="1" t="s">
         <v>1351</v>
       </c>
-      <c r="C668" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D668" s="1" t="s">
-        <v>238</v>
+        <v>189</v>
       </c>
       <c r="E668" s="2">
-        <v>178594</v>
+        <v>82852</v>
       </c>
       <c r="F668" s="2">
-        <v>176909</v>
+        <v>82070</v>
       </c>
       <c r="G668" s="2">
-        <v>175224</v>
+        <v>81288</v>
       </c>
       <c r="H668" s="2">
-        <v>173540</v>
+        <v>80507</v>
       </c>
       <c r="I668" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="669" spans="1:9">
       <c r="A669" s="1">
         <v>668</v>
       </c>
       <c r="B669" s="1" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="C669" s="1" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="D669" s="1" t="s">
-        <v>274</v>
+        <v>225</v>
       </c>
       <c r="E669" s="2">
-        <v>357189</v>
+        <v>166753</v>
       </c>
       <c r="F669" s="2">
-        <v>353820</v>
+        <v>165180</v>
       </c>
       <c r="G669" s="2">
-        <v>350450</v>
+        <v>163607</v>
       </c>
       <c r="H669" s="2">
-        <v>347080</v>
+        <v>162033</v>
       </c>
       <c r="I669" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="670" spans="1:9">
       <c r="A670" s="1">
         <v>669</v>
       </c>
       <c r="B670" s="1" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="C670" s="1" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="D670" s="1" t="s">
-        <v>1354</v>
+        <v>1252</v>
       </c>
       <c r="E670" s="2">
-        <v>535783</v>
+        <v>837961</v>
       </c>
       <c r="F670" s="2">
-        <v>530729</v>
+        <v>830055</v>
       </c>
       <c r="G670" s="2">
-        <v>525674</v>
+        <v>822150</v>
       </c>
       <c r="H670" s="2">
-        <v>520620</v>
+        <v>814245</v>
       </c>
       <c r="I670" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="671" spans="1:9">
       <c r="A671" s="1">
         <v>670</v>
       </c>
       <c r="B671" s="1" t="s">
         <v>1355</v>
       </c>
       <c r="C671" s="1" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="D671" s="1" t="s">
-        <v>304</v>
+        <v>1254</v>
       </c>
       <c r="E671" s="2">
-        <v>714379</v>
+        <v>1676972</v>
       </c>
       <c r="F671" s="2">
-        <v>707639</v>
+        <v>1661151</v>
       </c>
       <c r="G671" s="2">
-        <v>700900</v>
+        <v>1645331</v>
       </c>
       <c r="H671" s="2">
-        <v>694160</v>
+        <v>1629510</v>
       </c>
       <c r="I671" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="672" spans="1:9">
       <c r="A672" s="1">
         <v>671</v>
       </c>
       <c r="B672" s="1" t="s">
         <v>1356</v>
       </c>
       <c r="C672" s="1" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="D672" s="1" t="s">
         <v>1357</v>
       </c>
       <c r="E672" s="2">
-        <v>892973</v>
+        <v>8379614</v>
       </c>
       <c r="F672" s="2">
-        <v>884548</v>
+        <v>8300561</v>
       </c>
       <c r="G672" s="2">
-        <v>876124</v>
+        <v>8221508</v>
       </c>
       <c r="H672" s="2">
-        <v>867700</v>
+        <v>8142455</v>
       </c>
       <c r="I672" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="673" spans="1:9">
       <c r="A673" s="1">
         <v>672</v>
       </c>
       <c r="B673" s="1" t="s">
         <v>1358</v>
       </c>
       <c r="C673" s="1" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="D673" s="1" t="s">
-        <v>330</v>
+        <v>1359</v>
       </c>
       <c r="E673" s="2">
-        <v>1071567</v>
+        <v>16769716</v>
       </c>
       <c r="F673" s="2">
-        <v>1061458</v>
+        <v>16611511</v>
       </c>
       <c r="G673" s="2">
-        <v>1051348</v>
+        <v>16453306</v>
       </c>
       <c r="H673" s="2">
-        <v>1041239</v>
+        <v>16295102</v>
       </c>
       <c r="I673" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="674" spans="1:9">
       <c r="A674" s="1">
         <v>673</v>
       </c>
       <c r="B674" s="1" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="C674" s="1" t="s">
-        <v>1349</v>
+        <v>1361</v>
       </c>
       <c r="D674" s="1" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
       <c r="E674" s="2">
-        <v>1250162</v>
+        <v>19776</v>
       </c>
       <c r="F674" s="2">
-        <v>1238368</v>
+        <v>19590</v>
       </c>
       <c r="G674" s="2">
-        <v>1226574</v>
+        <v>19403</v>
       </c>
       <c r="H674" s="2">
-        <v>1214780</v>
+        <v>19217</v>
       </c>
       <c r="I674" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="675" spans="1:9">
       <c r="A675" s="1">
         <v>674</v>
       </c>
       <c r="B675" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C675" s="1" t="s">
         <v>1361</v>
       </c>
-      <c r="C675" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D675" s="1" t="s">
-        <v>340</v>
+        <v>1364</v>
       </c>
       <c r="E675" s="2">
-        <v>1428756</v>
+        <v>60954</v>
       </c>
       <c r="F675" s="2">
-        <v>1415277</v>
+        <v>60379</v>
       </c>
       <c r="G675" s="2">
-        <v>1401798</v>
+        <v>59804</v>
       </c>
       <c r="H675" s="2">
-        <v>1388319</v>
+        <v>59229</v>
       </c>
       <c r="I675" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="676" spans="1:9">
       <c r="A676" s="1">
         <v>675</v>
       </c>
       <c r="B676" s="1" t="s">
-        <v>1362</v>
+        <v>1365</v>
       </c>
       <c r="C676" s="1" t="s">
-        <v>1349</v>
+        <v>1361</v>
       </c>
       <c r="D676" s="1" t="s">
-        <v>1363</v>
+        <v>1366</v>
       </c>
       <c r="E676" s="2">
-        <v>1607351</v>
+        <v>101768</v>
       </c>
       <c r="F676" s="2">
-        <v>1592187</v>
+        <v>100808</v>
       </c>
       <c r="G676" s="2">
-        <v>1577024</v>
+        <v>99848</v>
       </c>
       <c r="H676" s="2">
-        <v>1561860</v>
+        <v>98888</v>
       </c>
       <c r="I676" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="677" spans="1:9">
       <c r="A677" s="1">
         <v>676</v>
       </c>
       <c r="B677" s="1" t="s">
-        <v>1364</v>
+        <v>1367</v>
       </c>
       <c r="C677" s="1" t="s">
-        <v>1349</v>
+        <v>1361</v>
       </c>
       <c r="D677" s="1" t="s">
-        <v>1365</v>
+        <v>1368</v>
       </c>
       <c r="E677" s="2">
-        <v>1785748</v>
+        <v>204066</v>
       </c>
       <c r="F677" s="2">
-        <v>1768901</v>
+        <v>202141</v>
       </c>
       <c r="G677" s="2">
-        <v>1752055</v>
+        <v>200216</v>
       </c>
       <c r="H677" s="2">
-        <v>1735208</v>
+        <v>198290</v>
       </c>
       <c r="I677" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="678" spans="1:9">
       <c r="A678" s="1">
         <v>677</v>
       </c>
       <c r="B678" s="1" t="s">
-        <v>1366</v>
+        <v>1369</v>
       </c>
       <c r="C678" s="1" t="s">
-        <v>1349</v>
+        <v>1361</v>
       </c>
       <c r="D678" s="1" t="s">
-        <v>1367</v>
+        <v>1370</v>
       </c>
       <c r="E678" s="2">
-        <v>3571497</v>
+        <v>408132</v>
       </c>
       <c r="F678" s="2">
-        <v>3537804</v>
+        <v>404282</v>
       </c>
       <c r="G678" s="2">
-        <v>3504110</v>
+        <v>400431</v>
       </c>
       <c r="H678" s="2">
-        <v>3470417</v>
+        <v>396581</v>
       </c>
       <c r="I678" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="679" spans="1:9">
       <c r="A679" s="1">
         <v>678</v>
       </c>
       <c r="B679" s="1" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="C679" s="1" t="s">
-        <v>1349</v>
+        <v>1361</v>
       </c>
       <c r="D679" s="1" t="s">
-        <v>1369</v>
+        <v>1372</v>
       </c>
       <c r="E679" s="2">
-        <v>7142994</v>
+        <v>1020331</v>
       </c>
       <c r="F679" s="2">
-        <v>7075608</v>
+        <v>1010705</v>
       </c>
       <c r="G679" s="2">
-        <v>7008221</v>
+        <v>1001079</v>
       </c>
       <c r="H679" s="2">
-        <v>6940834</v>
+        <v>991453</v>
       </c>
       <c r="I679" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="680" spans="1:9">
       <c r="A680" s="1">
         <v>679</v>
       </c>
       <c r="B680" s="1" t="s">
-        <v>1370</v>
+        <v>1373</v>
       </c>
       <c r="C680" s="1" t="s">
-        <v>1371</v>
+        <v>1361</v>
       </c>
       <c r="D680" s="1" t="s">
-        <v>1372</v>
+        <v>1374</v>
       </c>
       <c r="E680" s="2">
-        <v>16294</v>
+        <v>1530231</v>
       </c>
       <c r="F680" s="2">
-        <v>16141</v>
+        <v>1515795</v>
       </c>
       <c r="G680" s="2">
-        <v>15987</v>
+        <v>1501359</v>
       </c>
       <c r="H680" s="2">
-        <v>15833</v>
+        <v>1486922</v>
       </c>
       <c r="I680" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="681" spans="1:9">
       <c r="A681" s="1">
         <v>680</v>
       </c>
       <c r="B681" s="1" t="s">
-        <v>1373</v>
+        <v>1375</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>1371</v>
+        <v>1361</v>
       </c>
       <c r="D681" s="1" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
       <c r="E681" s="2">
-        <v>81391</v>
+        <v>2040662</v>
       </c>
       <c r="F681" s="2">
-        <v>80623</v>
+        <v>2021411</v>
       </c>
       <c r="G681" s="2">
-        <v>79855</v>
+        <v>2002159</v>
       </c>
       <c r="H681" s="2">
-        <v>79088</v>
+        <v>1982908</v>
       </c>
       <c r="I681" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="682" spans="1:9">
       <c r="A682" s="1">
         <v>681</v>
       </c>
       <c r="B682" s="1" t="s">
-        <v>1375</v>
+        <v>1377</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>1371</v>
+        <v>1361</v>
       </c>
       <c r="D682" s="1" t="s">
-        <v>1376</v>
+        <v>1378</v>
       </c>
       <c r="E682" s="2">
-        <v>162706</v>
+        <v>3774959</v>
       </c>
       <c r="F682" s="2">
-        <v>161171</v>
+        <v>3739346</v>
       </c>
       <c r="G682" s="2">
-        <v>159636</v>
+        <v>3703733</v>
       </c>
       <c r="H682" s="2">
-        <v>158101</v>
+        <v>3668120</v>
       </c>
       <c r="I682" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="683" spans="1:9">
       <c r="A683" s="1">
         <v>682</v>
       </c>
       <c r="B683" s="1" t="s">
-        <v>1377</v>
+        <v>1379</v>
       </c>
       <c r="C683" s="1" t="s">
-        <v>1371</v>
+        <v>1361</v>
       </c>
       <c r="D683" s="1" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="E683" s="2">
-        <v>325431</v>
+        <v>6216854</v>
       </c>
       <c r="F683" s="2">
-        <v>322361</v>
+        <v>6158205</v>
       </c>
       <c r="G683" s="2">
-        <v>319290</v>
+        <v>6099555</v>
       </c>
       <c r="H683" s="2">
-        <v>316220</v>
+        <v>6040906</v>
       </c>
       <c r="I683" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="684" spans="1:9">
       <c r="A684" s="1">
         <v>683</v>
       </c>
       <c r="B684" s="1" t="s">
-        <v>1379</v>
+        <v>1381</v>
       </c>
       <c r="C684" s="1" t="s">
-        <v>1371</v>
+        <v>1361</v>
       </c>
       <c r="D684" s="1" t="s">
-        <v>1380</v>
+        <v>1382</v>
       </c>
       <c r="E684" s="2">
-        <v>813511</v>
+        <v>10017723</v>
       </c>
       <c r="F684" s="2">
-        <v>805836</v>
+        <v>9923216</v>
       </c>
       <c r="G684" s="2">
-        <v>798162</v>
+        <v>9828709</v>
       </c>
       <c r="H684" s="2">
-        <v>790487</v>
+        <v>9734202</v>
       </c>
       <c r="I684" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="685" spans="1:9">
       <c r="A685" s="1">
         <v>684</v>
       </c>
       <c r="B685" s="1" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>1371</v>
+        <v>1361</v>
       </c>
       <c r="D685" s="1" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
       <c r="E685" s="2">
-        <v>1581689</v>
+        <v>14025020</v>
       </c>
       <c r="F685" s="2">
-        <v>1566767</v>
+        <v>13892709</v>
       </c>
       <c r="G685" s="2">
-        <v>1551845</v>
+        <v>13760397</v>
       </c>
       <c r="H685" s="2">
-        <v>1536924</v>
+        <v>13628086</v>
       </c>
       <c r="I685" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="686" spans="1:9">
       <c r="A686" s="1">
         <v>685</v>
       </c>
       <c r="B686" s="1" t="s">
-        <v>1383</v>
+        <v>1385</v>
       </c>
       <c r="C686" s="1" t="s">
-        <v>1384</v>
+        <v>1361</v>
       </c>
       <c r="D686" s="1" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="E686" s="2">
-        <v>2018</v>
+        <v>20036486</v>
       </c>
       <c r="F686" s="2">
-        <v>1999</v>
+        <v>19847462</v>
       </c>
       <c r="G686" s="2">
-        <v>1980</v>
+        <v>19658439</v>
       </c>
       <c r="H686" s="2">
-        <v>1961</v>
+        <v>19469415</v>
       </c>
       <c r="I686" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="687" spans="1:9">
       <c r="A687" s="1">
         <v>686</v>
       </c>
       <c r="B687" s="1" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="C687" s="1" t="s">
-        <v>1384</v>
+        <v>1388</v>
       </c>
       <c r="D687" s="1" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="E687" s="2">
-        <v>4903</v>
+        <v>41007</v>
       </c>
       <c r="F687" s="2">
-        <v>4856</v>
+        <v>40620</v>
       </c>
       <c r="G687" s="2">
-        <v>4810</v>
+        <v>40233</v>
       </c>
       <c r="H687" s="2">
-        <v>4764</v>
+        <v>39847</v>
       </c>
       <c r="I687" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="688" spans="1:9">
       <c r="A688" s="1">
         <v>687</v>
       </c>
       <c r="B688" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C688" s="1" t="s">
         <v>1388</v>
       </c>
-      <c r="C688" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D688" s="1" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="E688" s="2">
-        <v>13428</v>
+        <v>82013</v>
       </c>
       <c r="F688" s="2">
-        <v>13301</v>
+        <v>81240</v>
       </c>
       <c r="G688" s="2">
-        <v>13175</v>
+        <v>80466</v>
       </c>
       <c r="H688" s="2">
-        <v>13048</v>
+        <v>79692</v>
       </c>
       <c r="I688" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="689" spans="1:9">
       <c r="A689" s="1">
         <v>688</v>
       </c>
       <c r="B689" s="1" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>1384</v>
+        <v>1388</v>
       </c>
       <c r="D689" s="1" t="s">
-        <v>1391</v>
+        <v>1393</v>
       </c>
       <c r="E689" s="2">
-        <v>24510</v>
+        <v>135713</v>
       </c>
       <c r="F689" s="2">
-        <v>24279</v>
+        <v>134433</v>
       </c>
       <c r="G689" s="2">
-        <v>24048</v>
+        <v>133152</v>
       </c>
       <c r="H689" s="2">
-        <v>23817</v>
+        <v>131872</v>
       </c>
       <c r="I689" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="690" spans="1:9">
       <c r="A690" s="1">
         <v>689</v>
       </c>
       <c r="B690" s="1" t="s">
-        <v>1392</v>
+        <v>1394</v>
       </c>
       <c r="C690" s="1" t="s">
-        <v>1384</v>
+        <v>1388</v>
       </c>
       <c r="D690" s="1" t="s">
-        <v>1393</v>
+        <v>1395</v>
       </c>
       <c r="E690" s="2">
-        <v>36046</v>
+        <v>271425</v>
       </c>
       <c r="F690" s="2">
-        <v>35706</v>
+        <v>268864</v>
       </c>
       <c r="G690" s="2">
-        <v>35366</v>
+        <v>266303</v>
       </c>
       <c r="H690" s="2">
-        <v>35026</v>
+        <v>263743</v>
       </c>
       <c r="I690" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="691" spans="1:9">
       <c r="A691" s="1">
         <v>690</v>
       </c>
       <c r="B691" s="1" t="s">
-        <v>1394</v>
+        <v>1396</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>1384</v>
+        <v>1388</v>
       </c>
       <c r="D691" s="1" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="E691" s="2">
-        <v>62666</v>
+        <v>678564</v>
       </c>
       <c r="F691" s="2">
-        <v>62075</v>
+        <v>672163</v>
       </c>
       <c r="G691" s="2">
-        <v>61484</v>
+        <v>665761</v>
       </c>
       <c r="H691" s="2">
-        <v>60893</v>
+        <v>659360</v>
       </c>
       <c r="I691" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="692" spans="1:9">
       <c r="A692" s="1">
         <v>691</v>
       </c>
       <c r="B692" s="1" t="s">
-        <v>1396</v>
+        <v>1398</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>1384</v>
+        <v>1388</v>
       </c>
       <c r="D692" s="1" t="s">
-        <v>1397</v>
+        <v>1399</v>
       </c>
       <c r="E692" s="2">
-        <v>62666</v>
+        <v>1356151</v>
       </c>
       <c r="F692" s="2">
-        <v>62075</v>
+        <v>1343357</v>
       </c>
       <c r="G692" s="2">
-        <v>61484</v>
+        <v>1330564</v>
       </c>
       <c r="H692" s="2">
-        <v>60893</v>
+        <v>1317770</v>
       </c>
       <c r="I692" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="693" spans="1:9">
       <c r="A693" s="1">
         <v>692</v>
       </c>
       <c r="B693" s="1" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>1384</v>
+        <v>1401</v>
       </c>
       <c r="D693" s="1" t="s">
-        <v>1212</v>
+        <v>1402</v>
       </c>
       <c r="E693" s="2">
-        <v>62666</v>
+        <v>14668</v>
       </c>
       <c r="F693" s="2">
-        <v>62075</v>
+        <v>14530</v>
       </c>
       <c r="G693" s="2">
-        <v>61484</v>
+        <v>14392</v>
       </c>
       <c r="H693" s="2">
-        <v>60893</v>
+        <v>14253</v>
       </c>
       <c r="I693" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="694" spans="1:9">
       <c r="A694" s="1">
         <v>693</v>
       </c>
       <c r="B694" s="1" t="s">
-        <v>1399</v>
+        <v>1403</v>
       </c>
       <c r="C694" s="1" t="s">
-        <v>1384</v>
+        <v>1401</v>
       </c>
       <c r="D694" s="1" t="s">
-        <v>1400</v>
+        <v>1404</v>
       </c>
       <c r="E694" s="2">
-        <v>69208</v>
+        <v>72288</v>
       </c>
       <c r="F694" s="2">
-        <v>68556</v>
+        <v>71606</v>
       </c>
       <c r="G694" s="2">
-        <v>67903</v>
+        <v>70924</v>
       </c>
       <c r="H694" s="2">
-        <v>67250</v>
+        <v>70242</v>
       </c>
       <c r="I694" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="695" spans="1:9">
       <c r="A695" s="1">
         <v>694</v>
       </c>
       <c r="B695" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C695" s="1" t="s">
         <v>1401</v>
       </c>
-      <c r="C695" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D695" s="1" t="s">
-        <v>1402</v>
+        <v>1406</v>
       </c>
       <c r="E695" s="2">
-        <v>120857</v>
+        <v>100674</v>
       </c>
       <c r="F695" s="2">
-        <v>119717</v>
+        <v>99724</v>
       </c>
       <c r="G695" s="2">
-        <v>118577</v>
+        <v>98774</v>
       </c>
       <c r="H695" s="2">
-        <v>117436</v>
+        <v>97824</v>
       </c>
       <c r="I695" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="696" spans="1:9">
       <c r="A696" s="1">
         <v>695</v>
       </c>
       <c r="B696" s="1" t="s">
-        <v>1403</v>
+        <v>1407</v>
       </c>
       <c r="C696" s="1" t="s">
-        <v>1384</v>
+        <v>1401</v>
       </c>
       <c r="D696" s="1" t="s">
-        <v>1404</v>
+        <v>1408</v>
       </c>
       <c r="E696" s="2">
-        <v>120857</v>
+        <v>146778</v>
       </c>
       <c r="F696" s="2">
-        <v>119717</v>
+        <v>145394</v>
       </c>
       <c r="G696" s="2">
-        <v>118577</v>
+        <v>144009</v>
       </c>
       <c r="H696" s="2">
-        <v>117436</v>
+        <v>142624</v>
       </c>
       <c r="I696" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="697" spans="1:9">
       <c r="A697" s="1">
         <v>696</v>
       </c>
       <c r="B697" s="1" t="s">
-        <v>1405</v>
+        <v>1409</v>
       </c>
       <c r="C697" s="1" t="s">
-        <v>1384</v>
+        <v>1401</v>
       </c>
       <c r="D697" s="1" t="s">
-        <v>1406</v>
+        <v>1410</v>
       </c>
       <c r="E697" s="2">
-        <v>120857</v>
+        <v>229917</v>
       </c>
       <c r="F697" s="2">
-        <v>119717</v>
+        <v>227748</v>
       </c>
       <c r="G697" s="2">
-        <v>118577</v>
+        <v>225579</v>
       </c>
       <c r="H697" s="2">
-        <v>117436</v>
+        <v>223410</v>
       </c>
       <c r="I697" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="698" spans="1:9">
       <c r="A698" s="1">
         <v>697</v>
       </c>
       <c r="B698" s="1" t="s">
-        <v>1407</v>
+        <v>1411</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>1384</v>
+        <v>1401</v>
       </c>
       <c r="D698" s="1" t="s">
-        <v>1408</v>
+        <v>1412</v>
       </c>
       <c r="E698" s="2">
-        <v>136975</v>
+        <v>303835</v>
       </c>
       <c r="F698" s="2">
-        <v>135683</v>
+        <v>300969</v>
       </c>
       <c r="G698" s="2">
-        <v>134391</v>
+        <v>298102</v>
       </c>
       <c r="H698" s="2">
-        <v>133099</v>
+        <v>295236</v>
       </c>
       <c r="I698" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="699" spans="1:9">
       <c r="A699" s="1">
         <v>698</v>
       </c>
       <c r="B699" s="1" t="s">
-        <v>1409</v>
+        <v>1413</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>1384</v>
+        <v>1401</v>
       </c>
       <c r="D699" s="1" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E699" s="2">
-        <v>179047</v>
+        <v>368382</v>
       </c>
       <c r="F699" s="2">
-        <v>177358</v>
+        <v>364907</v>
       </c>
       <c r="G699" s="2">
-        <v>175668</v>
+        <v>361431</v>
       </c>
       <c r="H699" s="2">
-        <v>173979</v>
+        <v>357956</v>
       </c>
       <c r="I699" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="700" spans="1:9">
       <c r="A700" s="1">
         <v>699</v>
       </c>
       <c r="B700" s="1" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>1384</v>
+        <v>1401</v>
       </c>
       <c r="D700" s="1" t="s">
-        <v>1412</v>
+        <v>1416</v>
       </c>
       <c r="E700" s="2">
-        <v>241713</v>
+        <v>488556</v>
       </c>
       <c r="F700" s="2">
-        <v>239433</v>
+        <v>483947</v>
       </c>
       <c r="G700" s="2">
-        <v>237152</v>
+        <v>479338</v>
       </c>
       <c r="H700" s="2">
-        <v>234872</v>
+        <v>474729</v>
       </c>
       <c r="I700" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="701" spans="1:9">
       <c r="A701" s="1">
         <v>700</v>
       </c>
       <c r="B701" s="1" t="s">
-        <v>1413</v>
+        <v>1417</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>1384</v>
+        <v>1401</v>
       </c>
       <c r="D701" s="1" t="s">
-        <v>1414</v>
+        <v>1418</v>
       </c>
       <c r="E701" s="2">
-        <v>483426</v>
+        <v>737821</v>
       </c>
       <c r="F701" s="2">
-        <v>478865</v>
+        <v>730861</v>
       </c>
       <c r="G701" s="2">
-        <v>474304</v>
+        <v>723900</v>
       </c>
       <c r="H701" s="2">
-        <v>469744</v>
+        <v>716940</v>
       </c>
       <c r="I701" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="702" spans="1:9">
       <c r="A702" s="1">
         <v>701</v>
       </c>
       <c r="B702" s="1" t="s">
-        <v>1415</v>
+        <v>1419</v>
       </c>
       <c r="C702" s="1" t="s">
-        <v>1384</v>
+        <v>1401</v>
       </c>
       <c r="D702" s="1" t="s">
-        <v>1416</v>
+        <v>1420</v>
       </c>
       <c r="E702" s="2">
-        <v>626664</v>
+        <v>1107111</v>
       </c>
       <c r="F702" s="2">
-        <v>620752</v>
+        <v>1096666</v>
       </c>
       <c r="G702" s="2">
-        <v>614840</v>
+        <v>1086222</v>
       </c>
       <c r="H702" s="2">
-        <v>608928</v>
+        <v>1075777</v>
       </c>
       <c r="I702" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="703" spans="1:9">
       <c r="A703" s="1">
         <v>702</v>
       </c>
       <c r="B703" s="1" t="s">
-        <v>1417</v>
+        <v>1421</v>
       </c>
       <c r="C703" s="1" t="s">
-        <v>1384</v>
+        <v>1401</v>
       </c>
       <c r="D703" s="1" t="s">
-        <v>1418</v>
+        <v>1422</v>
       </c>
       <c r="E703" s="2">
-        <v>1208565</v>
+        <v>1476550</v>
       </c>
       <c r="F703" s="2">
-        <v>1197164</v>
+        <v>1462621</v>
       </c>
       <c r="G703" s="2">
-        <v>1185762</v>
+        <v>1448691</v>
       </c>
       <c r="H703" s="2">
-        <v>1174361</v>
+        <v>1434761</v>
       </c>
       <c r="I703" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="704" spans="1:9">
       <c r="A704" s="1">
         <v>703</v>
       </c>
       <c r="B704" s="1" t="s">
-        <v>1419</v>
+        <v>1423</v>
       </c>
       <c r="C704" s="1" t="s">
-        <v>1384</v>
+        <v>1401</v>
       </c>
       <c r="D704" s="1" t="s">
-        <v>1420</v>
+        <v>1424</v>
       </c>
       <c r="E704" s="2">
-        <v>2417131</v>
+        <v>2307639</v>
       </c>
       <c r="F704" s="2">
-        <v>2394328</v>
+        <v>2285869</v>
       </c>
       <c r="G704" s="2">
-        <v>2371524</v>
+        <v>2264099</v>
       </c>
       <c r="H704" s="2">
-        <v>2348721</v>
+        <v>2242329</v>
       </c>
       <c r="I704" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="705" spans="1:9">
       <c r="A705" s="1">
         <v>704</v>
       </c>
       <c r="B705" s="1" t="s">
-        <v>1421</v>
+        <v>1425</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>1384</v>
+        <v>1401</v>
       </c>
       <c r="D705" s="1" t="s">
-        <v>1422</v>
+        <v>1426</v>
       </c>
       <c r="E705" s="2">
-        <v>3580934</v>
+        <v>4616187</v>
       </c>
       <c r="F705" s="2">
-        <v>3547152</v>
+        <v>4572638</v>
       </c>
       <c r="G705" s="2">
-        <v>3513370</v>
+        <v>4529089</v>
       </c>
       <c r="H705" s="2">
-        <v>3479587</v>
+        <v>4485540</v>
       </c>
       <c r="I705" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="706" spans="1:9">
       <c r="A706" s="1">
         <v>705</v>
       </c>
       <c r="B706" s="1" t="s">
-        <v>1423</v>
+        <v>1427</v>
       </c>
       <c r="C706" s="1" t="s">
-        <v>1424</v>
+        <v>477</v>
       </c>
       <c r="D706" s="1" t="s">
-        <v>1425</v>
+        <v>1428</v>
       </c>
       <c r="E706" s="2">
-        <v>7957</v>
+        <v>782439</v>
       </c>
       <c r="F706" s="2">
-        <v>7882</v>
+        <v>775058</v>
       </c>
       <c r="G706" s="2">
-        <v>7807</v>
+        <v>767676</v>
       </c>
       <c r="H706" s="2">
-        <v>7732</v>
+        <v>760295</v>
       </c>
       <c r="I706" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="707" spans="1:9">
       <c r="A707" s="1">
         <v>706</v>
       </c>
       <c r="B707" s="1" t="s">
-        <v>1426</v>
+        <v>1429</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>1424</v>
+        <v>1271</v>
       </c>
       <c r="D707" s="1" t="s">
-        <v>1427</v>
+        <v>1430</v>
       </c>
       <c r="E707" s="2">
-        <v>10948</v>
+        <v>24171</v>
       </c>
       <c r="F707" s="2">
-        <v>10844</v>
+        <v>23943</v>
       </c>
       <c r="G707" s="2">
-        <v>10741</v>
+        <v>23715</v>
       </c>
       <c r="H707" s="2">
-        <v>10638</v>
+        <v>23487</v>
       </c>
       <c r="I707" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="708" spans="1:9">
       <c r="A708" s="1">
         <v>707</v>
       </c>
       <c r="B708" s="1" t="s">
-        <v>1428</v>
+        <v>1431</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>1424</v>
+        <v>436</v>
       </c>
       <c r="D708" s="1" t="s">
-        <v>1429</v>
+        <v>1432</v>
       </c>
       <c r="E708" s="2">
-        <v>21219</v>
+        <v>83051</v>
       </c>
       <c r="F708" s="2">
-        <v>21019</v>
+        <v>82268</v>
       </c>
       <c r="G708" s="2">
-        <v>20819</v>
+        <v>81484</v>
       </c>
       <c r="H708" s="2">
-        <v>20619</v>
+        <v>80701</v>
       </c>
       <c r="I708" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="709" spans="1:9">
       <c r="A709" s="1">
         <v>708</v>
       </c>
       <c r="B709" s="1" t="s">
-        <v>1430</v>
+        <v>1433</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>1424</v>
+        <v>436</v>
       </c>
       <c r="D709" s="1" t="s">
-        <v>1431</v>
+        <v>1434</v>
       </c>
       <c r="E709" s="2">
-        <v>39786</v>
+        <v>167035</v>
       </c>
       <c r="F709" s="2">
-        <v>39411</v>
+        <v>165459</v>
       </c>
       <c r="G709" s="2">
-        <v>39035</v>
+        <v>163883</v>
       </c>
       <c r="H709" s="2">
-        <v>38660</v>
+        <v>162307</v>
       </c>
       <c r="I709" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="710" spans="1:9">
       <c r="A710" s="1">
         <v>709</v>
       </c>
       <c r="B710" s="1" t="s">
-        <v>1432</v>
+        <v>1435</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>1424</v>
+        <v>436</v>
       </c>
       <c r="D710" s="1" t="s">
-        <v>1433</v>
+        <v>1436</v>
       </c>
       <c r="E710" s="2">
-        <v>72985</v>
+        <v>426616</v>
       </c>
       <c r="F710" s="2">
-        <v>72297</v>
+        <v>422591</v>
       </c>
       <c r="G710" s="2">
-        <v>71608</v>
+        <v>418567</v>
       </c>
       <c r="H710" s="2">
-        <v>70920</v>
+        <v>414542</v>
       </c>
       <c r="I710" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="711" spans="1:9">
       <c r="A711" s="1">
         <v>710</v>
       </c>
       <c r="B711" s="1" t="s">
-        <v>1434</v>
+        <v>1437</v>
       </c>
       <c r="C711" s="1" t="s">
-        <v>1424</v>
+        <v>1438</v>
       </c>
       <c r="D711" s="1" t="s">
-        <v>1435</v>
+        <v>1439</v>
       </c>
       <c r="E711" s="2">
-        <v>106099</v>
+        <v>11292</v>
       </c>
       <c r="F711" s="2">
-        <v>105098</v>
+        <v>11401</v>
       </c>
       <c r="G711" s="2">
-        <v>104097</v>
+        <v>11292</v>
       </c>
       <c r="H711" s="2">
-        <v>103096</v>
+        <v>11184</v>
       </c>
       <c r="I711" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="712" spans="1:9">
       <c r="A712" s="1">
         <v>711</v>
       </c>
       <c r="B712" s="1" t="s">
-        <v>1436</v>
+        <v>1440</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>1424</v>
+        <v>1438</v>
       </c>
       <c r="D712" s="1" t="s">
-        <v>1437</v>
+        <v>1441</v>
       </c>
       <c r="E712" s="2">
-        <v>159148</v>
+        <v>6094</v>
       </c>
       <c r="F712" s="2">
-        <v>157647</v>
+        <v>6153</v>
       </c>
       <c r="G712" s="2">
-        <v>156146</v>
+        <v>6094</v>
       </c>
       <c r="H712" s="2">
-        <v>154644</v>
+        <v>6036</v>
       </c>
       <c r="I712" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="713" spans="1:9">
       <c r="A713" s="1">
         <v>712</v>
       </c>
       <c r="B713" s="1" t="s">
-        <v>1438</v>
+        <v>1442</v>
       </c>
       <c r="C713" s="1" t="s">
-        <v>1424</v>
+        <v>1443</v>
       </c>
       <c r="D713" s="1" t="s">
-        <v>1439</v>
+        <v>1444</v>
       </c>
       <c r="E713" s="2">
-        <v>218957</v>
+        <v>13530</v>
       </c>
       <c r="F713" s="2">
-        <v>216891</v>
+        <v>13661</v>
       </c>
       <c r="G713" s="2">
-        <v>214826</v>
+        <v>13530</v>
       </c>
       <c r="H713" s="2">
-        <v>212760</v>
+        <v>13400</v>
       </c>
       <c r="I713" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="714" spans="1:9">
       <c r="A714" s="1">
         <v>713</v>
       </c>
       <c r="B714" s="1" t="s">
-        <v>1440</v>
+        <v>1445</v>
       </c>
       <c r="C714" s="1" t="s">
-        <v>1424</v>
+        <v>1446</v>
       </c>
       <c r="D714" s="1" t="s">
-        <v>1441</v>
+        <v>1447</v>
       </c>
       <c r="E714" s="2">
-        <v>397871</v>
+        <v>11918</v>
       </c>
       <c r="F714" s="2">
-        <v>394118</v>
+        <v>12033</v>
       </c>
       <c r="G714" s="2">
-        <v>390364</v>
+        <v>11918</v>
       </c>
       <c r="H714" s="2">
-        <v>386611</v>
+        <v>11804</v>
       </c>
       <c r="I714" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="715" spans="1:9">
       <c r="A715" s="1">
         <v>714</v>
       </c>
       <c r="B715" s="1" t="s">
-        <v>1442</v>
+        <v>1448</v>
       </c>
       <c r="C715" s="1" t="s">
-        <v>1424</v>
+        <v>1446</v>
       </c>
       <c r="D715" s="1" t="s">
-        <v>1443</v>
+        <v>1449</v>
       </c>
       <c r="E715" s="2">
-        <v>729858</v>
+        <v>21457</v>
       </c>
       <c r="F715" s="2">
-        <v>722972</v>
+        <v>21664</v>
       </c>
       <c r="G715" s="2">
-        <v>716087</v>
+        <v>21457</v>
       </c>
       <c r="H715" s="2">
-        <v>709201</v>
+        <v>21251</v>
       </c>
       <c r="I715" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="716" spans="1:9">
       <c r="A716" s="1">
         <v>715</v>
       </c>
       <c r="B716" s="1" t="s">
-        <v>1444</v>
+        <v>1450</v>
       </c>
       <c r="C716" s="1" t="s">
-        <v>1424</v>
+        <v>1446</v>
       </c>
       <c r="D716" s="1" t="s">
-        <v>1445</v>
+        <v>1451</v>
       </c>
       <c r="E716" s="2">
-        <v>1824644</v>
+        <v>26182</v>
       </c>
       <c r="F716" s="2">
-        <v>1807430</v>
+        <v>26434</v>
       </c>
       <c r="G716" s="2">
-        <v>1790216</v>
+        <v>26182</v>
       </c>
       <c r="H716" s="2">
-        <v>1773003</v>
+        <v>25930</v>
       </c>
       <c r="I716" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="717" spans="1:9">
       <c r="A717" s="1">
         <v>716</v>
       </c>
       <c r="B717" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C717" s="1" t="s">
         <v>1446</v>
       </c>
-      <c r="C717" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D717" s="1" t="s">
-        <v>1448</v>
+        <v>1453</v>
       </c>
       <c r="E717" s="2">
-        <v>13191</v>
+        <v>31917</v>
       </c>
       <c r="F717" s="2">
-        <v>13066</v>
+        <v>32223</v>
       </c>
       <c r="G717" s="2">
-        <v>12942</v>
+        <v>31917</v>
       </c>
       <c r="H717" s="2">
-        <v>12817</v>
+        <v>31610</v>
       </c>
       <c r="I717" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="718" spans="1:9">
       <c r="A718" s="1">
         <v>717</v>
       </c>
       <c r="B718" s="1" t="s">
-        <v>1449</v>
+        <v>1454</v>
       </c>
       <c r="C718" s="1" t="s">
-        <v>1447</v>
+        <v>1446</v>
       </c>
       <c r="D718" s="1" t="s">
-        <v>1450</v>
+        <v>1455</v>
       </c>
       <c r="E718" s="2">
-        <v>40004</v>
+        <v>6943</v>
       </c>
       <c r="F718" s="2">
-        <v>39627</v>
+        <v>7010</v>
       </c>
       <c r="G718" s="2">
-        <v>39250</v>
+        <v>6943</v>
       </c>
       <c r="H718" s="2">
-        <v>38872</v>
+        <v>6876</v>
       </c>
       <c r="I718" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="719" spans="1:9">
       <c r="A719" s="1">
         <v>718</v>
       </c>
       <c r="B719" s="1" t="s">
-        <v>1451</v>
+        <v>1456</v>
       </c>
       <c r="C719" s="1" t="s">
-        <v>1447</v>
+        <v>1446</v>
       </c>
       <c r="D719" s="1" t="s">
-        <v>1452</v>
+        <v>1457</v>
       </c>
       <c r="E719" s="2">
-        <v>66710</v>
+        <v>52546</v>
       </c>
       <c r="F719" s="2">
-        <v>66081</v>
+        <v>53051</v>
       </c>
       <c r="G719" s="2">
-        <v>65451</v>
+        <v>52546</v>
       </c>
       <c r="H719" s="2">
-        <v>64822</v>
+        <v>52041</v>
       </c>
       <c r="I719" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="720" spans="1:9">
       <c r="A720" s="1">
         <v>719</v>
       </c>
       <c r="B720" s="1" t="s">
-        <v>1453</v>
+        <v>1458</v>
       </c>
       <c r="C720" s="1" t="s">
-        <v>1447</v>
+        <v>1446</v>
       </c>
       <c r="D720" s="1" t="s">
-        <v>1454</v>
+        <v>1459</v>
       </c>
       <c r="E720" s="2">
-        <v>133744</v>
+        <v>33748</v>
       </c>
       <c r="F720" s="2">
-        <v>132483</v>
+        <v>34073</v>
       </c>
       <c r="G720" s="2">
-        <v>131221</v>
+        <v>33748</v>
       </c>
       <c r="H720" s="2">
-        <v>129959</v>
+        <v>33424</v>
       </c>
       <c r="I720" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="721" spans="1:9">
       <c r="A721" s="1">
         <v>720</v>
       </c>
       <c r="B721" s="1" t="s">
-        <v>1455</v>
+        <v>1460</v>
       </c>
       <c r="C721" s="1" t="s">
-        <v>1447</v>
+        <v>1446</v>
       </c>
       <c r="D721" s="1" t="s">
-        <v>1456</v>
+        <v>1461</v>
       </c>
       <c r="E721" s="2">
-        <v>267597</v>
+        <v>13426</v>
       </c>
       <c r="F721" s="2">
-        <v>265073</v>
+        <v>13556</v>
       </c>
       <c r="G721" s="2">
-        <v>262548</v>
+        <v>13426</v>
       </c>
       <c r="H721" s="2">
-        <v>260024</v>
+        <v>13297</v>
       </c>
       <c r="I721" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="722" spans="1:9">
       <c r="A722" s="1">
         <v>721</v>
       </c>
       <c r="B722" s="1" t="s">
-        <v>1457</v>
+        <v>1462</v>
       </c>
       <c r="C722" s="1" t="s">
-        <v>1447</v>
+        <v>1446</v>
       </c>
       <c r="D722" s="1" t="s">
-        <v>1458</v>
+        <v>1463</v>
       </c>
       <c r="E722" s="2">
-        <v>399071</v>
+        <v>27316</v>
       </c>
       <c r="F722" s="2">
-        <v>395306</v>
+        <v>27578</v>
       </c>
       <c r="G722" s="2">
-        <v>391541</v>
+        <v>27316</v>
       </c>
       <c r="H722" s="2">
-        <v>387776</v>
+        <v>27053</v>
       </c>
       <c r="I722" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="723" spans="1:9">
       <c r="A723" s="1">
         <v>722</v>
       </c>
       <c r="B723" s="1" t="s">
-        <v>1459</v>
+        <v>1464</v>
       </c>
       <c r="C723" s="1" t="s">
-        <v>1447</v>
+        <v>1446</v>
       </c>
       <c r="D723" s="1" t="s">
-        <v>1460</v>
+        <v>1465</v>
       </c>
       <c r="E723" s="2">
-        <v>666884</v>
+        <v>13893</v>
       </c>
       <c r="F723" s="2">
-        <v>660593</v>
+        <v>14027</v>
       </c>
       <c r="G723" s="2">
-        <v>654301</v>
+        <v>13893</v>
       </c>
       <c r="H723" s="2">
-        <v>648010</v>
+        <v>13760</v>
       </c>
       <c r="I723" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="724" spans="1:9">
       <c r="A724" s="1">
         <v>723</v>
       </c>
       <c r="B724" s="1" t="s">
-        <v>1461</v>
+        <v>1466</v>
       </c>
       <c r="C724" s="1" t="s">
-        <v>1447</v>
+        <v>1446</v>
       </c>
       <c r="D724" s="1" t="s">
-        <v>1462</v>
+        <v>1467</v>
       </c>
       <c r="E724" s="2">
-        <v>1336471</v>
+        <v>31782</v>
       </c>
       <c r="F724" s="2">
-        <v>1323863</v>
+        <v>32088</v>
       </c>
       <c r="G724" s="2">
-        <v>1311255</v>
+        <v>31782</v>
       </c>
       <c r="H724" s="2">
-        <v>1298647</v>
+        <v>31477</v>
       </c>
       <c r="I724" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="725" spans="1:9">
       <c r="A725" s="1">
         <v>724</v>
       </c>
       <c r="B725" s="1" t="s">
-        <v>1463</v>
+        <v>1468</v>
       </c>
       <c r="C725" s="1" t="s">
-        <v>1464</v>
+        <v>1469</v>
       </c>
       <c r="D725" s="1" t="s">
-        <v>188</v>
+        <v>1470</v>
       </c>
       <c r="E725" s="2">
-        <v>16780</v>
+        <v>84940</v>
       </c>
       <c r="F725" s="2">
-        <v>16622</v>
+        <v>85757</v>
       </c>
       <c r="G725" s="2">
-        <v>16463</v>
+        <v>84940</v>
       </c>
       <c r="H725" s="2">
-        <v>16305</v>
+        <v>84123</v>
       </c>
       <c r="I725" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="726" spans="1:9">
       <c r="A726" s="1">
         <v>725</v>
       </c>
       <c r="B726" s="1" t="s">
-        <v>1465</v>
+        <v>1471</v>
       </c>
       <c r="C726" s="1" t="s">
-        <v>1464</v>
+        <v>1469</v>
       </c>
       <c r="D726" s="1" t="s">
-        <v>238</v>
+        <v>1472</v>
       </c>
       <c r="E726" s="2">
-        <v>82852</v>
+        <v>19687</v>
       </c>
       <c r="F726" s="2">
-        <v>82070</v>
+        <v>19877</v>
       </c>
       <c r="G726" s="2">
-        <v>81288</v>
+        <v>19687</v>
       </c>
       <c r="H726" s="2">
-        <v>80507</v>
+        <v>19498</v>
       </c>
       <c r="I726" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="727" spans="1:9">
       <c r="A727" s="1">
         <v>726</v>
       </c>
       <c r="B727" s="1" t="s">
-        <v>1466</v>
+        <v>1473</v>
       </c>
       <c r="C727" s="1" t="s">
-        <v>1464</v>
+        <v>1474</v>
       </c>
       <c r="D727" s="1" t="s">
-        <v>274</v>
+        <v>1475</v>
       </c>
       <c r="E727" s="2">
-        <v>166753</v>
+        <v>10416</v>
       </c>
       <c r="F727" s="2">
-        <v>165180</v>
+        <v>10516</v>
       </c>
       <c r="G727" s="2">
-        <v>163607</v>
+        <v>10416</v>
       </c>
       <c r="H727" s="2">
-        <v>162033</v>
+        <v>10315</v>
       </c>
       <c r="I727" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="728" spans="1:9">
       <c r="A728" s="1">
         <v>727</v>
       </c>
       <c r="B728" s="1" t="s">
-        <v>1467</v>
+        <v>1476</v>
       </c>
       <c r="C728" s="1" t="s">
-        <v>1464</v>
+        <v>1474</v>
       </c>
       <c r="D728" s="1" t="s">
-        <v>304</v>
+        <v>1477</v>
       </c>
       <c r="E728" s="2">
-        <v>338354</v>
+        <v>17108</v>
       </c>
       <c r="F728" s="2">
-        <v>335162</v>
+        <v>17273</v>
       </c>
       <c r="G728" s="2">
-        <v>331970</v>
+        <v>17108</v>
       </c>
       <c r="H728" s="2">
-        <v>328778</v>
+        <v>16944</v>
       </c>
       <c r="I728" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="729" spans="1:9">
       <c r="A729" s="1">
         <v>728</v>
       </c>
       <c r="B729" s="1" t="s">
-        <v>1468</v>
+        <v>1478</v>
       </c>
       <c r="C729" s="1" t="s">
-        <v>1464</v>
+        <v>1474</v>
       </c>
       <c r="D729" s="1" t="s">
-        <v>1365</v>
+        <v>1479</v>
       </c>
       <c r="E729" s="2">
-        <v>837961</v>
+        <v>94146</v>
       </c>
       <c r="F729" s="2">
-        <v>830055</v>
+        <v>95051</v>
       </c>
       <c r="G729" s="2">
-        <v>822150</v>
+        <v>94146</v>
       </c>
       <c r="H729" s="2">
-        <v>814245</v>
+        <v>93241</v>
       </c>
       <c r="I729" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="730" spans="1:9">
       <c r="A730" s="1">
         <v>729</v>
       </c>
       <c r="B730" s="1" t="s">
-        <v>1469</v>
+        <v>1480</v>
       </c>
       <c r="C730" s="1" t="s">
-        <v>1464</v>
+        <v>1443</v>
       </c>
       <c r="D730" s="1" t="s">
-        <v>1367</v>
+        <v>1481</v>
       </c>
       <c r="E730" s="2">
-        <v>1676972</v>
+        <v>11840</v>
       </c>
       <c r="F730" s="2">
-        <v>1661151</v>
+        <v>11954</v>
       </c>
       <c r="G730" s="2">
-        <v>1645331</v>
+        <v>11840</v>
       </c>
       <c r="H730" s="2">
-        <v>1629510</v>
+        <v>11727</v>
       </c>
       <c r="I730" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="731" spans="1:9">
       <c r="A731" s="1">
         <v>730</v>
       </c>
       <c r="B731" s="1" t="s">
-        <v>1470</v>
+        <v>1482</v>
       </c>
       <c r="C731" s="1" t="s">
-        <v>1464</v>
+        <v>1443</v>
       </c>
       <c r="D731" s="1" t="s">
-        <v>1369</v>
+        <v>1483</v>
       </c>
       <c r="E731" s="2">
-        <v>3383549</v>
+        <v>21320</v>
       </c>
       <c r="F731" s="2">
-        <v>3351628</v>
+        <v>21525</v>
       </c>
       <c r="G731" s="2">
-        <v>3319708</v>
+        <v>21320</v>
       </c>
       <c r="H731" s="2">
-        <v>3287788</v>
+        <v>21115</v>
       </c>
       <c r="I731" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="732" spans="1:9">
       <c r="A732" s="1">
         <v>731</v>
       </c>
       <c r="B732" s="1" t="s">
-        <v>1471</v>
+        <v>1484</v>
       </c>
       <c r="C732" s="1" t="s">
-        <v>1464</v>
+        <v>1443</v>
       </c>
       <c r="D732" s="1" t="s">
-        <v>1472</v>
+        <v>1485</v>
       </c>
       <c r="E732" s="2">
-        <v>8379614</v>
+        <v>5335</v>
       </c>
       <c r="F732" s="2">
-        <v>8300561</v>
+        <v>5387</v>
       </c>
       <c r="G732" s="2">
-        <v>8221508</v>
+        <v>5335</v>
       </c>
       <c r="H732" s="2">
-        <v>8142455</v>
+        <v>5284</v>
       </c>
       <c r="I732" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="733" spans="1:9">
       <c r="A733" s="1">
         <v>732</v>
       </c>
       <c r="B733" s="1" t="s">
-        <v>1473</v>
+        <v>1486</v>
       </c>
       <c r="C733" s="1" t="s">
-        <v>1464</v>
+        <v>1443</v>
       </c>
       <c r="D733" s="1" t="s">
-        <v>1474</v>
+        <v>1487</v>
       </c>
       <c r="E733" s="2">
-        <v>16769716</v>
+        <v>21320</v>
       </c>
       <c r="F733" s="2">
-        <v>16611511</v>
+        <v>21525</v>
       </c>
       <c r="G733" s="2">
-        <v>16453306</v>
+        <v>21320</v>
       </c>
       <c r="H733" s="2">
-        <v>16295102</v>
+        <v>21115</v>
       </c>
       <c r="I733" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="734" spans="1:9">
       <c r="A734" s="1">
         <v>733</v>
       </c>
       <c r="B734" s="1" t="s">
-        <v>1475</v>
+        <v>1488</v>
       </c>
       <c r="C734" s="1" t="s">
-        <v>1476</v>
+        <v>1443</v>
       </c>
       <c r="D734" s="1" t="s">
-        <v>1477</v>
+        <v>1489</v>
       </c>
       <c r="E734" s="2">
-        <v>19776</v>
+        <v>3120</v>
       </c>
       <c r="F734" s="2">
-        <v>19590</v>
+        <v>3150</v>
       </c>
       <c r="G734" s="2">
-        <v>19403</v>
+        <v>3120</v>
       </c>
       <c r="H734" s="2">
-        <v>19217</v>
+        <v>3090</v>
       </c>
       <c r="I734" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="735" spans="1:9">
       <c r="A735" s="1">
         <v>734</v>
       </c>
       <c r="B735" s="1" t="s">
-        <v>1478</v>
+        <v>1490</v>
       </c>
       <c r="C735" s="1" t="s">
-        <v>1476</v>
+        <v>1491</v>
       </c>
       <c r="D735" s="1" t="s">
-        <v>1479</v>
+        <v>1492</v>
       </c>
       <c r="E735" s="2">
-        <v>59849</v>
+        <v>10592</v>
       </c>
       <c r="F735" s="2">
-        <v>59284</v>
+        <v>10694</v>
       </c>
       <c r="G735" s="2">
-        <v>58719</v>
+        <v>10592</v>
       </c>
       <c r="H735" s="2">
-        <v>58155</v>
+        <v>10491</v>
       </c>
       <c r="I735" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="736" spans="1:9">
       <c r="A736" s="1">
         <v>735</v>
       </c>
       <c r="B736" s="1" t="s">
-        <v>1480</v>
+        <v>1493</v>
       </c>
       <c r="C736" s="1" t="s">
-        <v>1476</v>
+        <v>1491</v>
       </c>
       <c r="D736" s="1" t="s">
-        <v>1481</v>
+        <v>1494</v>
       </c>
       <c r="E736" s="2">
-        <v>99923</v>
+        <v>101036</v>
       </c>
       <c r="F736" s="2">
-        <v>98980</v>
+        <v>102008</v>
       </c>
       <c r="G736" s="2">
-        <v>98038</v>
+        <v>101036</v>
       </c>
       <c r="H736" s="2">
-        <v>97095</v>
+        <v>100065</v>
       </c>
       <c r="I736" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="737" spans="1:9">
       <c r="A737" s="1">
         <v>736</v>
       </c>
       <c r="B737" s="1" t="s">
-        <v>1482</v>
+        <v>1495</v>
       </c>
       <c r="C737" s="1" t="s">
-        <v>1476</v>
+        <v>1491</v>
       </c>
       <c r="D737" s="1" t="s">
-        <v>1483</v>
+        <v>1496</v>
       </c>
       <c r="E737" s="2">
-        <v>200365</v>
+        <v>15766</v>
       </c>
       <c r="F737" s="2">
-        <v>198475</v>
+        <v>15918</v>
       </c>
       <c r="G737" s="2">
-        <v>196585</v>
+        <v>15766</v>
       </c>
       <c r="H737" s="2">
-        <v>194695</v>
+        <v>15615</v>
       </c>
       <c r="I737" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="738" spans="1:9">
       <c r="A738" s="1">
         <v>737</v>
       </c>
       <c r="B738" s="1" t="s">
-        <v>1484</v>
+        <v>1497</v>
       </c>
       <c r="C738" s="1" t="s">
-        <v>1476</v>
+        <v>1491</v>
       </c>
       <c r="D738" s="1" t="s">
-        <v>1485</v>
+        <v>1498</v>
       </c>
       <c r="E738" s="2">
-        <v>400730</v>
+        <v>20573</v>
       </c>
       <c r="F738" s="2">
-        <v>396949</v>
+        <v>20771</v>
       </c>
       <c r="G738" s="2">
-        <v>393169</v>
+        <v>20573</v>
       </c>
       <c r="H738" s="2">
-        <v>389388</v>
+        <v>20375</v>
       </c>
       <c r="I738" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="739" spans="1:9">
       <c r="A739" s="1">
         <v>738</v>
       </c>
       <c r="B739" s="1" t="s">
-        <v>1486</v>
+        <v>1499</v>
       </c>
       <c r="C739" s="1" t="s">
-        <v>1476</v>
+        <v>1491</v>
       </c>
       <c r="D739" s="1" t="s">
-        <v>1487</v>
+        <v>1500</v>
       </c>
       <c r="E739" s="2">
-        <v>1001824</v>
+        <v>25657</v>
       </c>
       <c r="F739" s="2">
-        <v>992373</v>
+        <v>25904</v>
       </c>
       <c r="G739" s="2">
-        <v>982922</v>
+        <v>25657</v>
       </c>
       <c r="H739" s="2">
-        <v>973471</v>
+        <v>25410</v>
       </c>
       <c r="I739" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="740" spans="1:9">
       <c r="A740" s="1">
         <v>739</v>
       </c>
       <c r="B740" s="1" t="s">
-        <v>1488</v>
+        <v>1501</v>
       </c>
       <c r="C740" s="1" t="s">
-        <v>1476</v>
+        <v>1491</v>
       </c>
       <c r="D740" s="1" t="s">
-        <v>1489</v>
+        <v>1502</v>
       </c>
       <c r="E740" s="2">
-        <v>1502476</v>
+        <v>30680</v>
       </c>
       <c r="F740" s="2">
-        <v>1488302</v>
+        <v>30975</v>
       </c>
       <c r="G740" s="2">
-        <v>1474127</v>
+        <v>30680</v>
       </c>
       <c r="H740" s="2">
-        <v>1459953</v>
+        <v>30385</v>
       </c>
       <c r="I740" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="741" spans="1:9">
       <c r="A741" s="1">
         <v>740</v>
       </c>
       <c r="B741" s="1" t="s">
-        <v>1490</v>
+        <v>1503</v>
       </c>
       <c r="C741" s="1" t="s">
-        <v>1476</v>
+        <v>1491</v>
       </c>
       <c r="D741" s="1" t="s">
-        <v>1491</v>
+        <v>1504</v>
       </c>
       <c r="E741" s="2">
-        <v>2003649</v>
+        <v>5439</v>
       </c>
       <c r="F741" s="2">
-        <v>1984747</v>
+        <v>5492</v>
       </c>
       <c r="G741" s="2">
-        <v>1965844</v>
+        <v>5439</v>
       </c>
       <c r="H741" s="2">
-        <v>1946942</v>
+        <v>5387</v>
       </c>
       <c r="I741" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="742" spans="1:9">
       <c r="A742" s="1">
         <v>741</v>
       </c>
       <c r="B742" s="1" t="s">
-        <v>1492</v>
+        <v>1505</v>
       </c>
       <c r="C742" s="1" t="s">
-        <v>1476</v>
+        <v>1491</v>
       </c>
       <c r="D742" s="1" t="s">
-        <v>1493</v>
+        <v>1506</v>
       </c>
       <c r="E742" s="2">
-        <v>3706489</v>
+        <v>51247</v>
       </c>
       <c r="F742" s="2">
-        <v>3671522</v>
+        <v>51740</v>
       </c>
       <c r="G742" s="2">
-        <v>3636556</v>
+        <v>51247</v>
       </c>
       <c r="H742" s="2">
-        <v>3601589</v>
+        <v>50754</v>
       </c>
       <c r="I742" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="743" spans="1:9">
       <c r="A743" s="1">
         <v>742</v>
       </c>
       <c r="B743" s="1" t="s">
-        <v>1494</v>
+        <v>1507</v>
       </c>
       <c r="C743" s="1" t="s">
-        <v>1476</v>
+        <v>1508</v>
       </c>
       <c r="D743" s="1" t="s">
-        <v>1495</v>
+        <v>1509</v>
       </c>
       <c r="E743" s="2">
-        <v>6010425</v>
+        <v>20940</v>
       </c>
       <c r="F743" s="2">
-        <v>5953723</v>
+        <v>21142</v>
       </c>
       <c r="G743" s="2">
-        <v>5897020</v>
+        <v>20940</v>
       </c>
       <c r="H743" s="2">
-        <v>5840318</v>
+        <v>20739</v>
       </c>
       <c r="I743" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="744" spans="1:9">
       <c r="A744" s="1">
         <v>743</v>
       </c>
       <c r="B744" s="1" t="s">
-        <v>1496</v>
+        <v>1510</v>
       </c>
       <c r="C744" s="1" t="s">
-        <v>1476</v>
+        <v>1508</v>
       </c>
       <c r="D744" s="1" t="s">
-        <v>1497</v>
+        <v>1511</v>
       </c>
       <c r="E744" s="2">
-        <v>10017723</v>
+        <v>52156</v>
       </c>
       <c r="F744" s="2">
-        <v>9923216</v>
+        <v>52658</v>
       </c>
       <c r="G744" s="2">
-        <v>9828709</v>
+        <v>52156</v>
       </c>
       <c r="H744" s="2">
-        <v>9734202</v>
+        <v>51655</v>
       </c>
       <c r="I744" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="745" spans="1:9">
       <c r="A745" s="1">
         <v>744</v>
       </c>
       <c r="B745" s="1" t="s">
-        <v>1498</v>
+        <v>1512</v>
       </c>
       <c r="C745" s="1" t="s">
-        <v>1476</v>
+        <v>1508</v>
       </c>
       <c r="D745" s="1" t="s">
-        <v>1499</v>
+        <v>1513</v>
       </c>
       <c r="E745" s="2">
-        <v>14025020</v>
+        <v>10</v>
       </c>
       <c r="F745" s="2">
-        <v>13892709</v>
+        <v>11</v>
       </c>
       <c r="G745" s="2">
-        <v>13760397</v>
+        <v>10</v>
       </c>
       <c r="H745" s="2">
-        <v>13628086</v>
+        <v>10</v>
       </c>
       <c r="I745" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="746" spans="1:9">
       <c r="A746" s="1">
         <v>745</v>
       </c>
       <c r="B746" s="1" t="s">
-        <v>1500</v>
+        <v>1514</v>
       </c>
       <c r="C746" s="1" t="s">
-        <v>1476</v>
+        <v>1515</v>
       </c>
       <c r="D746" s="1" t="s">
-        <v>1501</v>
+        <v>1516</v>
       </c>
       <c r="E746" s="2">
-        <v>20036486</v>
+        <v>104676</v>
       </c>
       <c r="F746" s="2">
-        <v>19847462</v>
+        <v>105683</v>
       </c>
       <c r="G746" s="2">
-        <v>19658439</v>
+        <v>104676</v>
       </c>
       <c r="H746" s="2">
-        <v>19469415</v>
+        <v>103670</v>
       </c>
       <c r="I746" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="747" spans="1:9">
       <c r="A747" s="1">
         <v>746</v>
       </c>
       <c r="B747" s="1" t="s">
-        <v>1502</v>
+        <v>1517</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="D747" s="1" t="s">
-        <v>1504</v>
+        <v>1518</v>
       </c>
       <c r="E747" s="2">
-        <v>41007</v>
+        <v>52614</v>
       </c>
       <c r="F747" s="2">
-        <v>40620</v>
+        <v>53120</v>
       </c>
       <c r="G747" s="2">
-        <v>40233</v>
+        <v>52614</v>
       </c>
       <c r="H747" s="2">
-        <v>39847</v>
+        <v>52108</v>
       </c>
       <c r="I747" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="748" spans="1:9">
       <c r="A748" s="1">
         <v>747</v>
       </c>
       <c r="B748" s="1" t="s">
-        <v>1505</v>
+        <v>1519</v>
       </c>
       <c r="C748" s="1" t="s">
-        <v>1503</v>
+        <v>1520</v>
       </c>
       <c r="D748" s="1" t="s">
-        <v>1506</v>
+        <v>1521</v>
       </c>
       <c r="E748" s="2">
-        <v>82013</v>
+        <v>11320</v>
       </c>
       <c r="F748" s="2">
-        <v>81240</v>
+        <v>11429</v>
       </c>
       <c r="G748" s="2">
-        <v>80466</v>
+        <v>11320</v>
       </c>
       <c r="H748" s="2">
-        <v>79692</v>
+        <v>11212</v>
       </c>
       <c r="I748" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="749" spans="1:9">
       <c r="A749" s="1">
         <v>748</v>
       </c>
       <c r="B749" s="1" t="s">
-        <v>1507</v>
+        <v>1522</v>
       </c>
       <c r="C749" s="1" t="s">
-        <v>1503</v>
+        <v>1520</v>
       </c>
       <c r="D749" s="1" t="s">
-        <v>1508</v>
+        <v>1523</v>
       </c>
       <c r="E749" s="2">
-        <v>135713</v>
+        <v>6106</v>
       </c>
       <c r="F749" s="2">
-        <v>134433</v>
+        <v>6165</v>
       </c>
       <c r="G749" s="2">
-        <v>133152</v>
+        <v>6106</v>
       </c>
       <c r="H749" s="2">
-        <v>131872</v>
+        <v>6047</v>
       </c>
       <c r="I749" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="750" spans="1:9">
       <c r="A750" s="1">
         <v>749</v>
       </c>
       <c r="B750" s="1" t="s">
-        <v>1509</v>
+        <v>1524</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>1503</v>
+        <v>1525</v>
       </c>
       <c r="D750" s="1" t="s">
-        <v>1510</v>
+        <v>1526</v>
       </c>
       <c r="E750" s="2">
-        <v>271425</v>
+        <v>10769</v>
       </c>
       <c r="F750" s="2">
-        <v>268864</v>
+        <v>10873</v>
       </c>
       <c r="G750" s="2">
-        <v>266303</v>
+        <v>10769</v>
       </c>
       <c r="H750" s="2">
-        <v>263743</v>
+        <v>10666</v>
       </c>
       <c r="I750" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="751" spans="1:9">
       <c r="A751" s="1">
         <v>750</v>
       </c>
       <c r="B751" s="1" t="s">
-        <v>1511</v>
+        <v>1527</v>
       </c>
       <c r="C751" s="1" t="s">
-        <v>1503</v>
+        <v>1491</v>
       </c>
       <c r="D751" s="1" t="s">
-        <v>1512</v>
+        <v>1528</v>
       </c>
       <c r="E751" s="2">
-        <v>678564</v>
+        <v>11393</v>
       </c>
       <c r="F751" s="2">
-        <v>672163</v>
+        <v>11503</v>
       </c>
       <c r="G751" s="2">
-        <v>665761</v>
+        <v>11393</v>
       </c>
       <c r="H751" s="2">
-        <v>659360</v>
+        <v>11284</v>
       </c>
       <c r="I751" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="752" spans="1:9">
       <c r="A752" s="1">
         <v>751</v>
       </c>
       <c r="B752" s="1" t="s">
-        <v>1513</v>
+        <v>1529</v>
       </c>
       <c r="C752" s="1" t="s">
-        <v>1503</v>
+        <v>1491</v>
       </c>
       <c r="D752" s="1" t="s">
-        <v>1514</v>
+        <v>1530</v>
       </c>
       <c r="E752" s="2">
-        <v>1356151</v>
+        <v>23868</v>
       </c>
       <c r="F752" s="2">
-        <v>1343357</v>
+        <v>24098</v>
       </c>
       <c r="G752" s="2">
-        <v>1330564</v>
+        <v>23868</v>
       </c>
       <c r="H752" s="2">
-        <v>1317770</v>
+        <v>23639</v>
       </c>
       <c r="I752" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="753" spans="1:9">
       <c r="A753" s="1">
         <v>752</v>
       </c>
       <c r="B753" s="1" t="s">
-        <v>1515</v>
+        <v>1531</v>
       </c>
       <c r="C753" s="1" t="s">
-        <v>1516</v>
+        <v>1491</v>
       </c>
       <c r="D753" s="1" t="s">
-        <v>1517</v>
+        <v>1532</v>
       </c>
       <c r="E753" s="2">
-        <v>14668</v>
+        <v>28938</v>
       </c>
       <c r="F753" s="2">
-        <v>14530</v>
+        <v>29216</v>
       </c>
       <c r="G753" s="2">
-        <v>14392</v>
+        <v>28938</v>
       </c>
       <c r="H753" s="2">
-        <v>14253</v>
+        <v>28660</v>
       </c>
       <c r="I753" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="754" spans="1:9">
       <c r="A754" s="1">
         <v>753</v>
       </c>
       <c r="B754" s="1" t="s">
-        <v>1518</v>
+        <v>1533</v>
       </c>
       <c r="C754" s="1" t="s">
-        <v>1516</v>
+        <v>1534</v>
       </c>
       <c r="D754" s="1" t="s">
-        <v>1519</v>
+        <v>1535</v>
       </c>
       <c r="E754" s="2">
-        <v>72288</v>
+        <v>105898</v>
       </c>
       <c r="F754" s="2">
-        <v>71606</v>
+        <v>106916</v>
       </c>
       <c r="G754" s="2">
-        <v>70924</v>
+        <v>105898</v>
       </c>
       <c r="H754" s="2">
-        <v>70242</v>
+        <v>104880</v>
       </c>
       <c r="I754" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="755" spans="1:9">
       <c r="A755" s="1">
         <v>754</v>
       </c>
       <c r="B755" s="1" t="s">
-        <v>1520</v>
+        <v>1536</v>
       </c>
       <c r="C755" s="1" t="s">
-        <v>1516</v>
+        <v>1534</v>
       </c>
       <c r="D755" s="1" t="s">
-        <v>1521</v>
+        <v>1537</v>
       </c>
       <c r="E755" s="2">
-        <v>100674</v>
+        <v>1041872</v>
       </c>
       <c r="F755" s="2">
-        <v>99724</v>
+        <v>1051890</v>
       </c>
       <c r="G755" s="2">
-        <v>98774</v>
+        <v>1041872</v>
       </c>
       <c r="H755" s="2">
-        <v>97824</v>
+        <v>1031854</v>
       </c>
       <c r="I755" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="756" spans="1:9">
       <c r="A756" s="1">
         <v>755</v>
       </c>
       <c r="B756" s="1" t="s">
-        <v>1522</v>
+        <v>1538</v>
       </c>
       <c r="C756" s="1" t="s">
-        <v>1516</v>
+        <v>1534</v>
       </c>
       <c r="D756" s="1" t="s">
-        <v>1523</v>
+        <v>1539</v>
       </c>
       <c r="E756" s="2">
-        <v>146778</v>
+        <v>22906</v>
       </c>
       <c r="F756" s="2">
-        <v>145394</v>
+        <v>22906</v>
       </c>
       <c r="G756" s="2">
-        <v>144009</v>
+        <v>22688</v>
       </c>
       <c r="H756" s="2">
-        <v>142624</v>
+        <v>22469</v>
       </c>
       <c r="I756" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="757" spans="1:9">
       <c r="A757" s="1">
         <v>756</v>
       </c>
       <c r="B757" s="1" t="s">
-        <v>1524</v>
+        <v>1540</v>
       </c>
       <c r="C757" s="1" t="s">
-        <v>1516</v>
+        <v>1534</v>
       </c>
       <c r="D757" s="1" t="s">
-        <v>1525</v>
+        <v>1541</v>
       </c>
       <c r="E757" s="2">
-        <v>229917</v>
+        <v>53924</v>
       </c>
       <c r="F757" s="2">
-        <v>227748</v>
+        <v>54443</v>
       </c>
       <c r="G757" s="2">
-        <v>225579</v>
+        <v>53924</v>
       </c>
       <c r="H757" s="2">
-        <v>223410</v>
+        <v>53406</v>
       </c>
       <c r="I757" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="758" spans="1:9">
       <c r="A758" s="1">
         <v>757</v>
       </c>
       <c r="B758" s="1" t="s">
-        <v>1526</v>
+        <v>1542</v>
       </c>
       <c r="C758" s="1" t="s">
-        <v>1516</v>
+        <v>1543</v>
       </c>
       <c r="D758" s="1" t="s">
-        <v>1527</v>
+        <v>1544</v>
       </c>
       <c r="E758" s="2">
-        <v>303835</v>
+        <v>104312</v>
       </c>
       <c r="F758" s="2">
-        <v>300969</v>
+        <v>105315</v>
       </c>
       <c r="G758" s="2">
-        <v>298102</v>
+        <v>104312</v>
       </c>
       <c r="H758" s="2">
-        <v>295236</v>
+        <v>103309</v>
       </c>
       <c r="I758" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="759" spans="1:9">
       <c r="A759" s="1">
         <v>758</v>
       </c>
       <c r="B759" s="1" t="s">
-        <v>1528</v>
+        <v>1545</v>
       </c>
       <c r="C759" s="1" t="s">
-        <v>1516</v>
+        <v>1543</v>
       </c>
       <c r="D759" s="1" t="s">
-        <v>1529</v>
+        <v>1546</v>
       </c>
       <c r="E759" s="2">
-        <v>368382</v>
+        <v>52104</v>
       </c>
       <c r="F759" s="2">
-        <v>364907</v>
+        <v>52605</v>
       </c>
       <c r="G759" s="2">
-        <v>361431</v>
+        <v>52104</v>
       </c>
       <c r="H759" s="2">
-        <v>357956</v>
+        <v>51603</v>
       </c>
       <c r="I759" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="760" spans="1:9">
       <c r="A760" s="1">
         <v>759</v>
       </c>
       <c r="B760" s="1" t="s">
-        <v>1530</v>
+        <v>1547</v>
       </c>
       <c r="C760" s="1" t="s">
-        <v>1516</v>
+        <v>1520</v>
       </c>
       <c r="D760" s="1" t="s">
-        <v>1531</v>
+        <v>1548</v>
       </c>
       <c r="E760" s="2">
-        <v>488556</v>
+        <v>33134</v>
       </c>
       <c r="F760" s="2">
-        <v>483947</v>
+        <v>33453</v>
       </c>
       <c r="G760" s="2">
-        <v>479338</v>
+        <v>33134</v>
       </c>
       <c r="H760" s="2">
-        <v>474729</v>
+        <v>32816</v>
       </c>
       <c r="I760" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="761" spans="1:9">
       <c r="A761" s="1">
         <v>760</v>
       </c>
       <c r="B761" s="1" t="s">
-        <v>1532</v>
+        <v>1549</v>
       </c>
       <c r="C761" s="1" t="s">
-        <v>1516</v>
+        <v>1550</v>
       </c>
       <c r="D761" s="1" t="s">
-        <v>1533</v>
+        <v>1551</v>
       </c>
       <c r="E761" s="2">
-        <v>737821</v>
+        <v>105014</v>
       </c>
       <c r="F761" s="2">
-        <v>730861</v>
+        <v>106024</v>
       </c>
       <c r="G761" s="2">
-        <v>723900</v>
+        <v>105014</v>
       </c>
       <c r="H761" s="2">
-        <v>716940</v>
+        <v>104004</v>
       </c>
       <c r="I761" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="762" spans="1:9">
       <c r="A762" s="1">
         <v>761</v>
       </c>
       <c r="B762" s="1" t="s">
-        <v>1534</v>
+        <v>1552</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>1516</v>
+        <v>1550</v>
       </c>
       <c r="D762" s="1" t="s">
-        <v>1535</v>
+        <v>1553</v>
       </c>
       <c r="E762" s="2">
-        <v>1107111</v>
+        <v>53029</v>
       </c>
       <c r="F762" s="2">
-        <v>1096666</v>
+        <v>53538</v>
       </c>
       <c r="G762" s="2">
-        <v>1086222</v>
+        <v>53029</v>
       </c>
       <c r="H762" s="2">
-        <v>1075777</v>
+        <v>52519</v>
       </c>
       <c r="I762" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="763" spans="1:9">
       <c r="A763" s="1">
         <v>762</v>
       </c>
       <c r="B763" s="1" t="s">
-        <v>1536</v>
+        <v>1554</v>
       </c>
       <c r="C763" s="1" t="s">
-        <v>1516</v>
+        <v>1550</v>
       </c>
       <c r="D763" s="1" t="s">
-        <v>1537</v>
+        <v>1555</v>
       </c>
       <c r="E763" s="2">
-        <v>1476550</v>
+        <v>10</v>
       </c>
       <c r="F763" s="2">
-        <v>1462621</v>
+        <v>11</v>
       </c>
       <c r="G763" s="2">
-        <v>1448691</v>
+        <v>10</v>
       </c>
       <c r="H763" s="2">
-        <v>1434761</v>
+        <v>10</v>
       </c>
       <c r="I763" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="764" spans="1:9">
       <c r="A764" s="1">
         <v>763</v>
       </c>
       <c r="B764" s="1" t="s">
-        <v>1538</v>
+        <v>1556</v>
       </c>
       <c r="C764" s="1" t="s">
-        <v>1516</v>
+        <v>1557</v>
       </c>
       <c r="D764" s="1" t="s">
-        <v>1539</v>
+        <v>1558</v>
       </c>
       <c r="E764" s="2">
-        <v>2307639</v>
+        <v>16230</v>
       </c>
       <c r="F764" s="2">
-        <v>2285869</v>
+        <v>16077</v>
       </c>
       <c r="G764" s="2">
-        <v>2264099</v>
+        <v>15923</v>
       </c>
       <c r="H764" s="2">
-        <v>2242329</v>
+        <v>15770</v>
       </c>
       <c r="I764" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="765" spans="1:9">
       <c r="A765" s="1">
         <v>764</v>
       </c>
       <c r="B765" s="1" t="s">
-        <v>1540</v>
+        <v>1559</v>
       </c>
       <c r="C765" s="1" t="s">
-        <v>1516</v>
+        <v>1557</v>
       </c>
       <c r="D765" s="1" t="s">
-        <v>1541</v>
+        <v>1560</v>
       </c>
       <c r="E765" s="2">
-        <v>4616187</v>
+        <v>80252</v>
       </c>
       <c r="F765" s="2">
-        <v>4572638</v>
+        <v>79494</v>
       </c>
       <c r="G765" s="2">
-        <v>4529089</v>
+        <v>78737</v>
       </c>
       <c r="H765" s="2">
-        <v>4485540</v>
+        <v>77980</v>
       </c>
       <c r="I765" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="766" spans="1:9">
       <c r="A766" s="1">
         <v>765</v>
       </c>
       <c r="B766" s="1" t="s">
-        <v>1542</v>
+        <v>1561</v>
       </c>
       <c r="C766" s="1" t="s">
-        <v>536</v>
+        <v>1557</v>
       </c>
       <c r="D766" s="1" t="s">
-        <v>1543</v>
+        <v>1562</v>
       </c>
       <c r="E766" s="2">
-        <v>782439</v>
+        <v>161170</v>
       </c>
       <c r="F766" s="2">
-        <v>775058</v>
+        <v>159649</v>
       </c>
       <c r="G766" s="2">
-        <v>767676</v>
+        <v>158129</v>
       </c>
       <c r="H766" s="2">
-        <v>760295</v>
+        <v>156608</v>
       </c>
       <c r="I766" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="767" spans="1:9">
       <c r="A767" s="1">
         <v>766</v>
       </c>
       <c r="B767" s="1" t="s">
-        <v>1544</v>
+        <v>1563</v>
       </c>
       <c r="C767" s="1" t="s">
-        <v>1384</v>
+        <v>1557</v>
       </c>
       <c r="D767" s="1" t="s">
-        <v>1545</v>
+        <v>1564</v>
       </c>
       <c r="E767" s="2">
-        <v>24171</v>
+        <v>334126</v>
       </c>
       <c r="F767" s="2">
-        <v>23943</v>
+        <v>330974</v>
       </c>
       <c r="G767" s="2">
-        <v>23715</v>
+        <v>327822</v>
       </c>
       <c r="H767" s="2">
-        <v>23487</v>
+        <v>324669</v>
       </c>
       <c r="I767" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="768" spans="1:9">
       <c r="A768" s="1">
         <v>767</v>
       </c>
       <c r="B768" s="1" t="s">
-        <v>1546</v>
+        <v>1565</v>
       </c>
       <c r="C768" s="1" t="s">
-        <v>1547</v>
+        <v>1557</v>
       </c>
       <c r="D768" s="1" t="s">
-        <v>1548</v>
+        <v>1566</v>
       </c>
       <c r="E768" s="2">
-        <v>11273</v>
+        <v>810494</v>
       </c>
       <c r="F768" s="2">
-        <v>11381</v>
+        <v>802848</v>
       </c>
       <c r="G768" s="2">
-        <v>11273</v>
+        <v>795202</v>
       </c>
       <c r="H768" s="2">
-        <v>11164</v>
+        <v>787556</v>
       </c>
       <c r="I768" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="769" spans="1:9">
       <c r="A769" s="1">
         <v>768</v>
       </c>
       <c r="B769" s="1" t="s">
-        <v>1549</v>
+        <v>1567</v>
       </c>
       <c r="C769" s="1" t="s">
-        <v>1547</v>
+        <v>1557</v>
       </c>
       <c r="D769" s="1" t="s">
-        <v>1550</v>
+        <v>1568</v>
       </c>
       <c r="E769" s="2">
-        <v>6079</v>
+        <v>1620576</v>
       </c>
       <c r="F769" s="2">
-        <v>6137</v>
+        <v>1605287</v>
       </c>
       <c r="G769" s="2">
-        <v>6079</v>
+        <v>1589999</v>
       </c>
       <c r="H769" s="2">
-        <v>6020</v>
+        <v>1574710</v>
       </c>
       <c r="I769" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="770" spans="1:9">
       <c r="A770" s="1">
         <v>769</v>
       </c>
       <c r="B770" s="1" t="s">
-        <v>1551</v>
+        <v>1569</v>
       </c>
       <c r="C770" s="1" t="s">
-        <v>1552</v>
+        <v>1570</v>
       </c>
       <c r="D770" s="1" t="s">
-        <v>1553</v>
+        <v>1571</v>
       </c>
       <c r="E770" s="2">
-        <v>7264</v>
+        <v>14469</v>
       </c>
       <c r="F770" s="2">
-        <v>7334</v>
+        <v>14333</v>
       </c>
       <c r="G770" s="2">
-        <v>7264</v>
+        <v>14196</v>
       </c>
       <c r="H770" s="2">
-        <v>7195</v>
+        <v>14060</v>
       </c>
       <c r="I770" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="771" spans="1:9">
       <c r="A771" s="1">
         <v>770</v>
       </c>
       <c r="B771" s="1" t="s">
-        <v>1554</v>
+        <v>1572</v>
       </c>
       <c r="C771" s="1" t="s">
-        <v>1552</v>
+        <v>1570</v>
       </c>
       <c r="D771" s="1" t="s">
-        <v>1555</v>
+        <v>1573</v>
       </c>
       <c r="E771" s="2">
-        <v>13530</v>
+        <v>14469</v>
       </c>
       <c r="F771" s="2">
-        <v>13661</v>
+        <v>14333</v>
       </c>
       <c r="G771" s="2">
-        <v>13530</v>
+        <v>14196</v>
       </c>
       <c r="H771" s="2">
-        <v>13400</v>
+        <v>14060</v>
       </c>
       <c r="I771" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="772" spans="1:9">
       <c r="A772" s="1">
         <v>771</v>
       </c>
       <c r="B772" s="1" t="s">
-        <v>1556</v>
+        <v>1574</v>
       </c>
       <c r="C772" s="1" t="s">
-        <v>1557</v>
+        <v>1570</v>
       </c>
       <c r="D772" s="1" t="s">
-        <v>1558</v>
+        <v>1575</v>
       </c>
       <c r="E772" s="2">
-        <v>11905</v>
+        <v>29002</v>
       </c>
       <c r="F772" s="2">
-        <v>12019</v>
+        <v>28728</v>
       </c>
       <c r="G772" s="2">
-        <v>11905</v>
+        <v>28454</v>
       </c>
       <c r="H772" s="2">
-        <v>11790</v>
+        <v>28181</v>
       </c>
       <c r="I772" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="773" spans="1:9">
       <c r="A773" s="1">
         <v>772</v>
       </c>
       <c r="B773" s="1" t="s">
-        <v>1559</v>
+        <v>1576</v>
       </c>
       <c r="C773" s="1" t="s">
-        <v>1557</v>
+        <v>1570</v>
       </c>
       <c r="D773" s="1" t="s">
-        <v>1560</v>
+        <v>1577</v>
       </c>
       <c r="E773" s="2">
-        <v>21457</v>
+        <v>72663</v>
       </c>
       <c r="F773" s="2">
-        <v>21664</v>
+        <v>71978</v>
       </c>
       <c r="G773" s="2">
-        <v>21457</v>
+        <v>71292</v>
       </c>
       <c r="H773" s="2">
-        <v>21251</v>
+        <v>70607</v>
       </c>
       <c r="I773" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="774" spans="1:9">
       <c r="A774" s="1">
         <v>773</v>
       </c>
       <c r="B774" s="1" t="s">
-        <v>1561</v>
+        <v>1578</v>
       </c>
       <c r="C774" s="1" t="s">
-        <v>1557</v>
+        <v>1570</v>
       </c>
       <c r="D774" s="1" t="s">
-        <v>1562</v>
+        <v>1579</v>
       </c>
       <c r="E774" s="2">
-        <v>26177</v>
+        <v>72663</v>
       </c>
       <c r="F774" s="2">
-        <v>26429</v>
+        <v>71978</v>
       </c>
       <c r="G774" s="2">
-        <v>26177</v>
+        <v>71292</v>
       </c>
       <c r="H774" s="2">
-        <v>25925</v>
+        <v>70607</v>
       </c>
       <c r="I774" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="775" spans="1:9">
       <c r="A775" s="1">
         <v>774</v>
       </c>
       <c r="B775" s="1" t="s">
-        <v>1563</v>
+        <v>1580</v>
       </c>
       <c r="C775" s="1" t="s">
-        <v>1557</v>
+        <v>1570</v>
       </c>
       <c r="D775" s="1" t="s">
-        <v>1564</v>
+        <v>1581</v>
       </c>
       <c r="E775" s="2">
-        <v>31917</v>
+        <v>72663</v>
       </c>
       <c r="F775" s="2">
-        <v>32223</v>
+        <v>71978</v>
       </c>
       <c r="G775" s="2">
-        <v>31917</v>
+        <v>71292</v>
       </c>
       <c r="H775" s="2">
-        <v>31610</v>
+        <v>70607</v>
       </c>
       <c r="I775" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="776" spans="1:9">
       <c r="A776" s="1">
         <v>775</v>
       </c>
       <c r="B776" s="1" t="s">
-        <v>1565</v>
+        <v>1582</v>
       </c>
       <c r="C776" s="1" t="s">
-        <v>1557</v>
+        <v>1570</v>
       </c>
       <c r="D776" s="1" t="s">
-        <v>1566</v>
+        <v>1583</v>
       </c>
       <c r="E776" s="2">
-        <v>6943</v>
+        <v>72663</v>
       </c>
       <c r="F776" s="2">
-        <v>7010</v>
+        <v>71978</v>
       </c>
       <c r="G776" s="2">
-        <v>6943</v>
+        <v>71292</v>
       </c>
       <c r="H776" s="2">
-        <v>6876</v>
+        <v>70607</v>
       </c>
       <c r="I776" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="777" spans="1:9">
       <c r="A777" s="1">
         <v>776</v>
       </c>
       <c r="B777" s="1" t="s">
-        <v>1567</v>
+        <v>1584</v>
       </c>
       <c r="C777" s="1" t="s">
-        <v>1557</v>
+        <v>1570</v>
       </c>
       <c r="D777" s="1" t="s">
-        <v>1568</v>
+        <v>1585</v>
       </c>
       <c r="E777" s="2">
-        <v>52546</v>
+        <v>72663</v>
       </c>
       <c r="F777" s="2">
-        <v>53051</v>
+        <v>71978</v>
       </c>
       <c r="G777" s="2">
-        <v>52546</v>
+        <v>71292</v>
       </c>
       <c r="H777" s="2">
-        <v>52041</v>
+        <v>70607</v>
       </c>
       <c r="I777" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="778" spans="1:9">
       <c r="A778" s="1">
         <v>777</v>
       </c>
       <c r="B778" s="1" t="s">
-        <v>1569</v>
+        <v>1586</v>
       </c>
       <c r="C778" s="1" t="s">
-        <v>1557</v>
+        <v>1570</v>
       </c>
       <c r="D778" s="1" t="s">
-        <v>1570</v>
+        <v>1587</v>
       </c>
       <c r="E778" s="2">
-        <v>33748</v>
+        <v>72663</v>
       </c>
       <c r="F778" s="2">
-        <v>34073</v>
+        <v>71978</v>
       </c>
       <c r="G778" s="2">
-        <v>33748</v>
+        <v>71292</v>
       </c>
       <c r="H778" s="2">
-        <v>33424</v>
+        <v>70607</v>
       </c>
       <c r="I778" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="779" spans="1:9">
       <c r="A779" s="1">
         <v>778</v>
       </c>
       <c r="B779" s="1" t="s">
-        <v>1571</v>
+        <v>1588</v>
       </c>
       <c r="C779" s="1" t="s">
-        <v>1557</v>
+        <v>1570</v>
       </c>
       <c r="D779" s="1" t="s">
-        <v>1572</v>
+        <v>1589</v>
       </c>
       <c r="E779" s="2">
-        <v>13322</v>
+        <v>73632</v>
       </c>
       <c r="F779" s="2">
-        <v>13451</v>
+        <v>72937</v>
       </c>
       <c r="G779" s="2">
-        <v>13322</v>
+        <v>72243</v>
       </c>
       <c r="H779" s="2">
-        <v>13194</v>
+        <v>71548</v>
       </c>
       <c r="I779" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="780" spans="1:9">
       <c r="A780" s="1">
         <v>779</v>
       </c>
       <c r="B780" s="1" t="s">
-        <v>1573</v>
+        <v>1590</v>
       </c>
       <c r="C780" s="1" t="s">
-        <v>1557</v>
+        <v>1570</v>
       </c>
       <c r="D780" s="1" t="s">
-        <v>1574</v>
+        <v>1591</v>
       </c>
       <c r="E780" s="2">
-        <v>27440</v>
+        <v>145167</v>
       </c>
       <c r="F780" s="2">
-        <v>27704</v>
+        <v>143798</v>
       </c>
       <c r="G780" s="2">
-        <v>27440</v>
+        <v>142428</v>
       </c>
       <c r="H780" s="2">
-        <v>27177</v>
+        <v>141059</v>
       </c>
       <c r="I780" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="781" spans="1:9">
       <c r="A781" s="1">
         <v>780</v>
       </c>
       <c r="B781" s="1" t="s">
-        <v>1575</v>
+        <v>1592</v>
       </c>
       <c r="C781" s="1" t="s">
-        <v>1557</v>
+        <v>1570</v>
       </c>
       <c r="D781" s="1" t="s">
-        <v>1576</v>
+        <v>1593</v>
       </c>
       <c r="E781" s="2">
-        <v>13893</v>
+        <v>145167</v>
       </c>
       <c r="F781" s="2">
-        <v>14027</v>
+        <v>143798</v>
       </c>
       <c r="G781" s="2">
-        <v>13893</v>
+        <v>142428</v>
       </c>
       <c r="H781" s="2">
-        <v>13760</v>
+        <v>141059</v>
       </c>
       <c r="I781" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="782" spans="1:9">
       <c r="A782" s="1">
         <v>781</v>
       </c>
       <c r="B782" s="1" t="s">
-        <v>1577</v>
+        <v>1594</v>
       </c>
       <c r="C782" s="1" t="s">
-        <v>1557</v>
+        <v>1570</v>
       </c>
       <c r="D782" s="1" t="s">
-        <v>1578</v>
+        <v>1595</v>
       </c>
       <c r="E782" s="2">
-        <v>31876</v>
+        <v>145167</v>
       </c>
       <c r="F782" s="2">
-        <v>32183</v>
+        <v>143798</v>
       </c>
       <c r="G782" s="2">
-        <v>31876</v>
+        <v>142428</v>
       </c>
       <c r="H782" s="2">
-        <v>31570</v>
+        <v>141059</v>
       </c>
       <c r="I782" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="783" spans="1:9">
       <c r="A783" s="1">
         <v>782</v>
       </c>
       <c r="B783" s="1" t="s">
-        <v>1579</v>
+        <v>1596</v>
       </c>
       <c r="C783" s="1" t="s">
-        <v>1580</v>
+        <v>1570</v>
       </c>
       <c r="D783" s="1" t="s">
-        <v>1581</v>
+        <v>1597</v>
       </c>
       <c r="E783" s="2">
-        <v>84940</v>
+        <v>145167</v>
       </c>
       <c r="F783" s="2">
-        <v>85757</v>
+        <v>143798</v>
       </c>
       <c r="G783" s="2">
-        <v>84940</v>
+        <v>142428</v>
       </c>
       <c r="H783" s="2">
-        <v>84123</v>
+        <v>141059</v>
       </c>
       <c r="I783" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="784" spans="1:9">
       <c r="A784" s="1">
         <v>783</v>
       </c>
       <c r="B784" s="1" t="s">
-        <v>1582</v>
+        <v>1598</v>
       </c>
       <c r="C784" s="1" t="s">
-        <v>1580</v>
+        <v>1570</v>
       </c>
       <c r="D784" s="1" t="s">
-        <v>1583</v>
+        <v>1599</v>
       </c>
       <c r="E784" s="2">
-        <v>19687</v>
+        <v>145167</v>
       </c>
       <c r="F784" s="2">
-        <v>19877</v>
+        <v>143798</v>
       </c>
       <c r="G784" s="2">
-        <v>19687</v>
+        <v>142428</v>
       </c>
       <c r="H784" s="2">
-        <v>19498</v>
+        <v>141059</v>
       </c>
       <c r="I784" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="785" spans="1:9">
       <c r="A785" s="1">
         <v>784</v>
       </c>
       <c r="B785" s="1" t="s">
-        <v>1584</v>
+        <v>1600</v>
       </c>
       <c r="C785" s="1" t="s">
-        <v>1585</v>
+        <v>1570</v>
       </c>
       <c r="D785" s="1" t="s">
-        <v>1586</v>
+        <v>1601</v>
       </c>
       <c r="E785" s="2">
-        <v>10374</v>
+        <v>145167</v>
       </c>
       <c r="F785" s="2">
-        <v>10474</v>
+        <v>143798</v>
       </c>
       <c r="G785" s="2">
-        <v>10374</v>
+        <v>142428</v>
       </c>
       <c r="H785" s="2">
-        <v>10274</v>
+        <v>141059</v>
       </c>
       <c r="I785" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="786" spans="1:9">
       <c r="A786" s="1">
         <v>785</v>
       </c>
       <c r="B786" s="1" t="s">
-        <v>1587</v>
+        <v>1602</v>
       </c>
       <c r="C786" s="1" t="s">
-        <v>1585</v>
+        <v>1570</v>
       </c>
       <c r="D786" s="1" t="s">
-        <v>1588</v>
+        <v>1603</v>
       </c>
       <c r="E786" s="2">
-        <v>17191</v>
+        <v>145167</v>
       </c>
       <c r="F786" s="2">
-        <v>17357</v>
+        <v>143798</v>
       </c>
       <c r="G786" s="2">
-        <v>17191</v>
+        <v>142428</v>
       </c>
       <c r="H786" s="2">
-        <v>17026</v>
+        <v>141059</v>
       </c>
       <c r="I786" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="787" spans="1:9">
       <c r="A787" s="1">
         <v>786</v>
       </c>
       <c r="B787" s="1" t="s">
-        <v>1589</v>
+        <v>1604</v>
       </c>
       <c r="C787" s="1" t="s">
-        <v>1585</v>
+        <v>1570</v>
       </c>
       <c r="D787" s="1" t="s">
-        <v>1590</v>
+        <v>1605</v>
       </c>
       <c r="E787" s="2">
-        <v>94146</v>
+        <v>145167</v>
       </c>
       <c r="F787" s="2">
-        <v>95051</v>
+        <v>143798</v>
       </c>
       <c r="G787" s="2">
-        <v>94146</v>
+        <v>142428</v>
       </c>
       <c r="H787" s="2">
-        <v>93241</v>
+        <v>141059</v>
       </c>
       <c r="I787" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="788" spans="1:9">
       <c r="A788" s="1">
         <v>787</v>
       </c>
       <c r="B788" s="1" t="s">
-        <v>1591</v>
+        <v>1606</v>
       </c>
       <c r="C788" s="1" t="s">
-        <v>1552</v>
+        <v>1570</v>
       </c>
       <c r="D788" s="1" t="s">
-        <v>1592</v>
+        <v>1607</v>
       </c>
       <c r="E788" s="2">
-        <v>11840</v>
+        <v>145167</v>
       </c>
       <c r="F788" s="2">
-        <v>11954</v>
+        <v>143798</v>
       </c>
       <c r="G788" s="2">
-        <v>11840</v>
+        <v>142428</v>
       </c>
       <c r="H788" s="2">
-        <v>11727</v>
+        <v>141059</v>
       </c>
       <c r="I788" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="789" spans="1:9">
       <c r="A789" s="1">
         <v>788</v>
       </c>
       <c r="B789" s="1" t="s">
-        <v>1593</v>
+        <v>1608</v>
       </c>
       <c r="C789" s="1" t="s">
-        <v>1552</v>
+        <v>1570</v>
       </c>
       <c r="D789" s="1" t="s">
-        <v>1594</v>
+        <v>1609</v>
       </c>
       <c r="E789" s="2">
-        <v>21320</v>
+        <v>147103</v>
       </c>
       <c r="F789" s="2">
-        <v>21525</v>
+        <v>145715</v>
       </c>
       <c r="G789" s="2">
-        <v>21320</v>
+        <v>144327</v>
       </c>
       <c r="H789" s="2">
-        <v>21115</v>
+        <v>142939</v>
       </c>
       <c r="I789" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="790" spans="1:9">
       <c r="A790" s="1">
         <v>789</v>
       </c>
       <c r="B790" s="1" t="s">
-        <v>1595</v>
+        <v>1610</v>
       </c>
       <c r="C790" s="1" t="s">
-        <v>1552</v>
+        <v>1570</v>
       </c>
       <c r="D790" s="1" t="s">
-        <v>1596</v>
+        <v>1611</v>
       </c>
       <c r="E790" s="2">
-        <v>5327</v>
+        <v>147103</v>
       </c>
       <c r="F790" s="2">
-        <v>5378</v>
+        <v>145715</v>
       </c>
       <c r="G790" s="2">
-        <v>5327</v>
+        <v>144327</v>
       </c>
       <c r="H790" s="2">
-        <v>5276</v>
+        <v>142939</v>
       </c>
       <c r="I790" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="791" spans="1:9">
       <c r="A791" s="1">
         <v>790</v>
       </c>
       <c r="B791" s="1" t="s">
-        <v>1597</v>
+        <v>1612</v>
       </c>
       <c r="C791" s="1" t="s">
-        <v>1552</v>
+        <v>1570</v>
       </c>
       <c r="D791" s="1" t="s">
-        <v>1598</v>
+        <v>1613</v>
       </c>
       <c r="E791" s="2">
-        <v>21320</v>
+        <v>217830</v>
       </c>
       <c r="F791" s="2">
-        <v>21525</v>
+        <v>215775</v>
       </c>
       <c r="G791" s="2">
-        <v>21320</v>
+        <v>213720</v>
       </c>
       <c r="H791" s="2">
-        <v>21115</v>
+        <v>211665</v>
       </c>
       <c r="I791" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="792" spans="1:9">
       <c r="A792" s="1">
         <v>791</v>
       </c>
       <c r="B792" s="1" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="C792" s="1" t="s">
-        <v>1552</v>
+        <v>1570</v>
       </c>
       <c r="D792" s="1" t="s">
-        <v>1600</v>
+        <v>1615</v>
       </c>
       <c r="E792" s="2">
-        <v>3120</v>
+        <v>217830</v>
       </c>
       <c r="F792" s="2">
-        <v>3150</v>
+        <v>215775</v>
       </c>
       <c r="G792" s="2">
-        <v>3120</v>
+        <v>213720</v>
       </c>
       <c r="H792" s="2">
-        <v>3090</v>
+        <v>211665</v>
       </c>
       <c r="I792" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="793" spans="1:9">
       <c r="A793" s="1">
         <v>792</v>
       </c>
       <c r="B793" s="1" t="s">
-        <v>1601</v>
+        <v>1616</v>
       </c>
       <c r="C793" s="1" t="s">
-        <v>1602</v>
+        <v>1570</v>
       </c>
       <c r="D793" s="1" t="s">
-        <v>1603</v>
+        <v>1617</v>
       </c>
       <c r="E793" s="2">
-        <v>10592</v>
+        <v>217830</v>
       </c>
       <c r="F793" s="2">
-        <v>10694</v>
+        <v>215775</v>
       </c>
       <c r="G793" s="2">
-        <v>10592</v>
+        <v>213720</v>
       </c>
       <c r="H793" s="2">
-        <v>10491</v>
+        <v>211665</v>
       </c>
       <c r="I793" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="794" spans="1:9">
       <c r="A794" s="1">
         <v>793</v>
       </c>
       <c r="B794" s="1" t="s">
-        <v>1604</v>
+        <v>1618</v>
       </c>
       <c r="C794" s="1" t="s">
-        <v>1602</v>
+        <v>1570</v>
       </c>
       <c r="D794" s="1" t="s">
-        <v>1605</v>
+        <v>1619</v>
       </c>
       <c r="E794" s="2">
-        <v>100901</v>
+        <v>220734</v>
       </c>
       <c r="F794" s="2">
-        <v>101871</v>
+        <v>218652</v>
       </c>
       <c r="G794" s="2">
-        <v>100901</v>
+        <v>216570</v>
       </c>
       <c r="H794" s="2">
-        <v>99931</v>
+        <v>214487</v>
       </c>
       <c r="I794" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="795" spans="1:9">
       <c r="A795" s="1">
         <v>794</v>
       </c>
       <c r="B795" s="1" t="s">
-        <v>1606</v>
+        <v>1620</v>
       </c>
       <c r="C795" s="1" t="s">
-        <v>1602</v>
+        <v>1570</v>
       </c>
       <c r="D795" s="1" t="s">
-        <v>1607</v>
+        <v>1621</v>
       </c>
       <c r="E795" s="2">
-        <v>15766</v>
+        <v>220734</v>
       </c>
       <c r="F795" s="2">
-        <v>15918</v>
+        <v>218652</v>
       </c>
       <c r="G795" s="2">
-        <v>15766</v>
+        <v>216570</v>
       </c>
       <c r="H795" s="2">
-        <v>15615</v>
+        <v>214487</v>
       </c>
       <c r="I795" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="796" spans="1:9">
       <c r="A796" s="1">
         <v>795</v>
       </c>
       <c r="B796" s="1" t="s">
-        <v>1608</v>
+        <v>1622</v>
       </c>
       <c r="C796" s="1" t="s">
-        <v>1602</v>
+        <v>1570</v>
       </c>
       <c r="D796" s="1" t="s">
-        <v>1609</v>
+        <v>1623</v>
       </c>
       <c r="E796" s="2">
-        <v>20637</v>
+        <v>217830</v>
       </c>
       <c r="F796" s="2">
-        <v>20835</v>
+        <v>215775</v>
       </c>
       <c r="G796" s="2">
-        <v>20637</v>
+        <v>213720</v>
       </c>
       <c r="H796" s="2">
-        <v>20438</v>
+        <v>211665</v>
       </c>
       <c r="I796" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="797" spans="1:9">
       <c r="A797" s="1">
         <v>796</v>
       </c>
       <c r="B797" s="1" t="s">
-        <v>1610</v>
+        <v>1624</v>
       </c>
       <c r="C797" s="1" t="s">
-        <v>1602</v>
+        <v>1570</v>
       </c>
       <c r="D797" s="1" t="s">
-        <v>1611</v>
+        <v>1625</v>
       </c>
       <c r="E797" s="2">
-        <v>25698</v>
+        <v>290493</v>
       </c>
       <c r="F797" s="2">
-        <v>25946</v>
+        <v>287753</v>
       </c>
       <c r="G797" s="2">
-        <v>25698</v>
+        <v>285012</v>
       </c>
       <c r="H797" s="2">
-        <v>25451</v>
+        <v>282272</v>
       </c>
       <c r="I797" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="798" spans="1:9">
       <c r="A798" s="1">
         <v>797</v>
       </c>
       <c r="B798" s="1" t="s">
-        <v>1612</v>
+        <v>1626</v>
       </c>
       <c r="C798" s="1" t="s">
-        <v>1602</v>
+        <v>1570</v>
       </c>
       <c r="D798" s="1" t="s">
-        <v>1613</v>
+        <v>1627</v>
       </c>
       <c r="E798" s="2">
-        <v>30680</v>
+        <v>290493</v>
       </c>
       <c r="F798" s="2">
-        <v>30975</v>
+        <v>287753</v>
       </c>
       <c r="G798" s="2">
-        <v>30680</v>
+        <v>285012</v>
       </c>
       <c r="H798" s="2">
-        <v>30385</v>
+        <v>282272</v>
       </c>
       <c r="I798" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="799" spans="1:9">
       <c r="A799" s="1">
         <v>798</v>
       </c>
       <c r="B799" s="1" t="s">
-        <v>1614</v>
+        <v>1628</v>
       </c>
       <c r="C799" s="1" t="s">
-        <v>1602</v>
+        <v>1570</v>
       </c>
       <c r="D799" s="1" t="s">
-        <v>1615</v>
+        <v>1629</v>
       </c>
       <c r="E799" s="2">
-        <v>5439</v>
+        <v>290493</v>
       </c>
       <c r="F799" s="2">
-        <v>5492</v>
+        <v>287753</v>
       </c>
       <c r="G799" s="2">
-        <v>5439</v>
+        <v>285012</v>
       </c>
       <c r="H799" s="2">
-        <v>5387</v>
+        <v>282272</v>
       </c>
       <c r="I799" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="800" spans="1:9">
       <c r="A800" s="1">
         <v>799</v>
       </c>
       <c r="B800" s="1" t="s">
-        <v>1616</v>
+        <v>1630</v>
       </c>
       <c r="C800" s="1" t="s">
-        <v>1602</v>
+        <v>1570</v>
       </c>
       <c r="D800" s="1" t="s">
-        <v>1617</v>
+        <v>1631</v>
       </c>
       <c r="E800" s="2">
-        <v>51247</v>
+        <v>290493</v>
       </c>
       <c r="F800" s="2">
-        <v>51740</v>
+        <v>287753</v>
       </c>
       <c r="G800" s="2">
-        <v>51247</v>
+        <v>285012</v>
       </c>
       <c r="H800" s="2">
-        <v>50754</v>
+        <v>282272</v>
       </c>
       <c r="I800" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="801" spans="1:9">
       <c r="A801" s="1">
         <v>800</v>
       </c>
       <c r="B801" s="1" t="s">
-        <v>1618</v>
+        <v>1632</v>
       </c>
       <c r="C801" s="1" t="s">
-        <v>1619</v>
+        <v>1570</v>
       </c>
       <c r="D801" s="1" t="s">
-        <v>1620</v>
+        <v>1633</v>
       </c>
       <c r="E801" s="2">
-        <v>20940</v>
+        <v>290493</v>
       </c>
       <c r="F801" s="2">
-        <v>21142</v>
+        <v>287753</v>
       </c>
       <c r="G801" s="2">
-        <v>20940</v>
+        <v>285012</v>
       </c>
       <c r="H801" s="2">
-        <v>20739</v>
+        <v>282272</v>
       </c>
       <c r="I801" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="802" spans="1:9">
       <c r="A802" s="1">
         <v>801</v>
       </c>
       <c r="B802" s="1" t="s">
-        <v>1621</v>
+        <v>1634</v>
       </c>
       <c r="C802" s="1" t="s">
-        <v>1619</v>
+        <v>1570</v>
       </c>
       <c r="D802" s="1" t="s">
-        <v>1622</v>
+        <v>1635</v>
       </c>
       <c r="E802" s="2">
-        <v>52156</v>
+        <v>290493</v>
       </c>
       <c r="F802" s="2">
-        <v>52658</v>
+        <v>287753</v>
       </c>
       <c r="G802" s="2">
-        <v>52156</v>
+        <v>285012</v>
       </c>
       <c r="H802" s="2">
-        <v>51655</v>
+        <v>282272</v>
       </c>
       <c r="I802" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="803" spans="1:9">
       <c r="A803" s="1">
         <v>802</v>
       </c>
       <c r="B803" s="1" t="s">
-        <v>1623</v>
+        <v>1636</v>
       </c>
       <c r="C803" s="1" t="s">
-        <v>1619</v>
+        <v>1570</v>
       </c>
       <c r="D803" s="1" t="s">
-        <v>1624</v>
+        <v>1637</v>
       </c>
       <c r="E803" s="2">
-        <v>10</v>
+        <v>290493</v>
       </c>
       <c r="F803" s="2">
-        <v>11</v>
+        <v>287753</v>
       </c>
       <c r="G803" s="2">
-        <v>10</v>
+        <v>285012</v>
       </c>
       <c r="H803" s="2">
-        <v>10</v>
+        <v>282272</v>
       </c>
       <c r="I803" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="804" spans="1:9">
       <c r="A804" s="1">
         <v>803</v>
       </c>
       <c r="B804" s="1" t="s">
-        <v>1625</v>
+        <v>1638</v>
       </c>
       <c r="C804" s="1" t="s">
-        <v>1626</v>
+        <v>1570</v>
       </c>
       <c r="D804" s="1" t="s">
-        <v>1627</v>
+        <v>1639</v>
       </c>
       <c r="E804" s="2">
-        <v>104676</v>
+        <v>290493</v>
       </c>
       <c r="F804" s="2">
-        <v>105683</v>
+        <v>287753</v>
       </c>
       <c r="G804" s="2">
-        <v>104676</v>
+        <v>285012</v>
       </c>
       <c r="H804" s="2">
-        <v>103670</v>
+        <v>282272</v>
       </c>
       <c r="I804" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="805" spans="1:9">
       <c r="A805" s="1">
         <v>804</v>
       </c>
       <c r="B805" s="1" t="s">
-        <v>1628</v>
+        <v>1640</v>
       </c>
       <c r="C805" s="1" t="s">
-        <v>1626</v>
+        <v>1570</v>
       </c>
       <c r="D805" s="1" t="s">
-        <v>1629</v>
+        <v>1641</v>
       </c>
       <c r="E805" s="2">
-        <v>52614</v>
+        <v>290493</v>
       </c>
       <c r="F805" s="2">
-        <v>53120</v>
+        <v>287753</v>
       </c>
       <c r="G805" s="2">
-        <v>52614</v>
+        <v>285012</v>
       </c>
       <c r="H805" s="2">
-        <v>52108</v>
+        <v>282272</v>
       </c>
       <c r="I805" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="806" spans="1:9">
       <c r="A806" s="1">
         <v>805</v>
       </c>
       <c r="B806" s="1" t="s">
-        <v>1630</v>
+        <v>1642</v>
       </c>
       <c r="C806" s="1" t="s">
-        <v>1626</v>
+        <v>1570</v>
       </c>
       <c r="D806" s="1" t="s">
-        <v>1631</v>
+        <v>1643</v>
       </c>
       <c r="E806" s="2">
-        <v>7</v>
+        <v>290493</v>
       </c>
       <c r="F806" s="2">
-        <v>7</v>
+        <v>287753</v>
       </c>
       <c r="G806" s="2">
-        <v>7</v>
+        <v>285012</v>
       </c>
       <c r="H806" s="2">
-        <v>7</v>
+        <v>282272</v>
       </c>
       <c r="I806" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="807" spans="1:9">
       <c r="A807" s="1">
         <v>806</v>
       </c>
       <c r="B807" s="1" t="s">
-        <v>1632</v>
+        <v>1644</v>
       </c>
       <c r="C807" s="1" t="s">
-        <v>1633</v>
+        <v>1570</v>
       </c>
       <c r="D807" s="1" t="s">
-        <v>1634</v>
+        <v>1645</v>
       </c>
       <c r="E807" s="2">
-        <v>11289</v>
+        <v>290493</v>
       </c>
       <c r="F807" s="2">
-        <v>11398</v>
+        <v>287753</v>
       </c>
       <c r="G807" s="2">
-        <v>11289</v>
+        <v>285012</v>
       </c>
       <c r="H807" s="2">
-        <v>11181</v>
+        <v>282272</v>
       </c>
       <c r="I807" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="808" spans="1:9">
       <c r="A808" s="1">
         <v>807</v>
       </c>
       <c r="B808" s="1" t="s">
-        <v>1635</v>
+        <v>1646</v>
       </c>
       <c r="C808" s="1" t="s">
-        <v>1633</v>
+        <v>1570</v>
       </c>
       <c r="D808" s="1" t="s">
-        <v>1636</v>
+        <v>1647</v>
       </c>
       <c r="E808" s="2">
-        <v>6094</v>
+        <v>294366</v>
       </c>
       <c r="F808" s="2">
-        <v>6153</v>
+        <v>291589</v>
       </c>
       <c r="G808" s="2">
-        <v>6094</v>
+        <v>288812</v>
       </c>
       <c r="H808" s="2">
-        <v>6036</v>
+        <v>286035</v>
       </c>
       <c r="I808" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="809" spans="1:9">
       <c r="A809" s="1">
         <v>808</v>
       </c>
       <c r="B809" s="1" t="s">
-        <v>1637</v>
+        <v>1648</v>
       </c>
       <c r="C809" s="1" t="s">
-        <v>1638</v>
+        <v>1570</v>
       </c>
       <c r="D809" s="1" t="s">
-        <v>1639</v>
+        <v>1649</v>
       </c>
       <c r="E809" s="2">
-        <v>10769</v>
+        <v>294366</v>
       </c>
       <c r="F809" s="2">
-        <v>10873</v>
+        <v>291589</v>
       </c>
       <c r="G809" s="2">
-        <v>10769</v>
+        <v>288812</v>
       </c>
       <c r="H809" s="2">
-        <v>10666</v>
+        <v>286035</v>
       </c>
       <c r="I809" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="810" spans="1:9">
       <c r="A810" s="1">
         <v>809</v>
       </c>
       <c r="B810" s="1" t="s">
-        <v>1640</v>
+        <v>1650</v>
       </c>
       <c r="C810" s="1" t="s">
-        <v>1602</v>
+        <v>1570</v>
       </c>
       <c r="D810" s="1" t="s">
-        <v>1641</v>
+        <v>1651</v>
       </c>
       <c r="E810" s="2">
-        <v>11393</v>
+        <v>726153</v>
       </c>
       <c r="F810" s="2">
-        <v>11503</v>
+        <v>719303</v>
       </c>
       <c r="G810" s="2">
-        <v>11393</v>
+        <v>712452</v>
       </c>
       <c r="H810" s="2">
-        <v>11284</v>
+        <v>705602</v>
       </c>
       <c r="I810" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="811" spans="1:9">
       <c r="A811" s="1">
         <v>810</v>
       </c>
       <c r="B811" s="1" t="s">
-        <v>1642</v>
+        <v>1652</v>
       </c>
       <c r="C811" s="1" t="s">
-        <v>1602</v>
+        <v>1570</v>
       </c>
       <c r="D811" s="1" t="s">
-        <v>1643</v>
+        <v>1653</v>
       </c>
       <c r="E811" s="2">
-        <v>21580</v>
+        <v>726153</v>
       </c>
       <c r="F811" s="2">
-        <v>21788</v>
+        <v>719303</v>
       </c>
       <c r="G811" s="2">
-        <v>21580</v>
+        <v>712452</v>
       </c>
       <c r="H811" s="2">
-        <v>21373</v>
+        <v>705602</v>
       </c>
       <c r="I811" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="812" spans="1:9">
       <c r="A812" s="1">
         <v>811</v>
       </c>
       <c r="B812" s="1" t="s">
-        <v>1644</v>
+        <v>1654</v>
       </c>
       <c r="C812" s="1" t="s">
-        <v>1602</v>
+        <v>1570</v>
       </c>
       <c r="D812" s="1" t="s">
-        <v>1645</v>
+        <v>1655</v>
       </c>
       <c r="E812" s="2">
-        <v>28938</v>
+        <v>726153</v>
       </c>
       <c r="F812" s="2">
-        <v>29216</v>
+        <v>719303</v>
       </c>
       <c r="G812" s="2">
-        <v>28938</v>
+        <v>712452</v>
       </c>
       <c r="H812" s="2">
-        <v>28660</v>
+        <v>705602</v>
       </c>
       <c r="I812" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="813" spans="1:9">
       <c r="A813" s="1">
         <v>812</v>
       </c>
       <c r="B813" s="1" t="s">
-        <v>1646</v>
+        <v>1656</v>
       </c>
       <c r="C813" s="1" t="s">
-        <v>1647</v>
+        <v>1570</v>
       </c>
       <c r="D813" s="1" t="s">
-        <v>1648</v>
+        <v>1657</v>
       </c>
       <c r="E813" s="2">
-        <v>105898</v>
+        <v>726153</v>
       </c>
       <c r="F813" s="2">
-        <v>106916</v>
+        <v>719303</v>
       </c>
       <c r="G813" s="2">
-        <v>105898</v>
+        <v>712452</v>
       </c>
       <c r="H813" s="2">
-        <v>104880</v>
+        <v>705602</v>
       </c>
       <c r="I813" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="814" spans="1:9">
       <c r="A814" s="1">
         <v>813</v>
       </c>
       <c r="B814" s="1" t="s">
-        <v>1649</v>
+        <v>1658</v>
       </c>
       <c r="C814" s="1" t="s">
-        <v>1647</v>
+        <v>1570</v>
       </c>
       <c r="D814" s="1" t="s">
-        <v>1650</v>
+        <v>1659</v>
       </c>
       <c r="E814" s="2">
-        <v>1041872</v>
+        <v>726153</v>
       </c>
       <c r="F814" s="2">
-        <v>1051890</v>
+        <v>719303</v>
       </c>
       <c r="G814" s="2">
-        <v>1041872</v>
+        <v>712452</v>
       </c>
       <c r="H814" s="2">
-        <v>1031854</v>
+        <v>705602</v>
       </c>
       <c r="I814" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="815" spans="1:9">
       <c r="A815" s="1">
         <v>814</v>
       </c>
       <c r="B815" s="1" t="s">
-        <v>1651</v>
+        <v>1660</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>1647</v>
+        <v>1570</v>
       </c>
       <c r="D815" s="1" t="s">
-        <v>1652</v>
+        <v>1661</v>
       </c>
       <c r="E815" s="2">
-        <v>22906</v>
+        <v>726153</v>
       </c>
       <c r="F815" s="2">
-        <v>22906</v>
+        <v>719303</v>
       </c>
       <c r="G815" s="2">
-        <v>22688</v>
+        <v>712452</v>
       </c>
       <c r="H815" s="2">
-        <v>22469</v>
+        <v>705602</v>
       </c>
       <c r="I815" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="816" spans="1:9">
       <c r="A816" s="1">
         <v>815</v>
       </c>
       <c r="B816" s="1" t="s">
-        <v>1653</v>
+        <v>1662</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>1647</v>
+        <v>1570</v>
       </c>
       <c r="D816" s="1" t="s">
-        <v>1654</v>
+        <v>1663</v>
       </c>
       <c r="E816" s="2">
-        <v>53924</v>
+        <v>1452306</v>
       </c>
       <c r="F816" s="2">
-        <v>54443</v>
+        <v>1438605</v>
       </c>
       <c r="G816" s="2">
-        <v>53924</v>
+        <v>1424904</v>
       </c>
       <c r="H816" s="2">
-        <v>53406</v>
+        <v>1411203</v>
       </c>
       <c r="I816" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="817" spans="1:9">
       <c r="A817" s="1">
         <v>816</v>
       </c>
       <c r="B817" s="1" t="s">
-        <v>1655</v>
+        <v>1664</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>1656</v>
+        <v>1570</v>
       </c>
       <c r="D817" s="1" t="s">
-        <v>1657</v>
+        <v>1665</v>
       </c>
       <c r="E817" s="2">
-        <v>104312</v>
+        <v>1452306</v>
       </c>
       <c r="F817" s="2">
-        <v>105315</v>
+        <v>1438605</v>
       </c>
       <c r="G817" s="2">
-        <v>104312</v>
+        <v>1424904</v>
       </c>
       <c r="H817" s="2">
-        <v>103309</v>
+        <v>1411203</v>
       </c>
       <c r="I817" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="818" spans="1:9">
       <c r="A818" s="1">
         <v>817</v>
       </c>
       <c r="B818" s="1" t="s">
-        <v>1658</v>
+        <v>1666</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>1656</v>
+        <v>1570</v>
       </c>
       <c r="D818" s="1" t="s">
-        <v>1659</v>
+        <v>1667</v>
       </c>
       <c r="E818" s="2">
-        <v>52104</v>
+        <v>1452306</v>
       </c>
       <c r="F818" s="2">
-        <v>52605</v>
+        <v>1438605</v>
       </c>
       <c r="G818" s="2">
-        <v>52104</v>
+        <v>1424904</v>
       </c>
       <c r="H818" s="2">
-        <v>51603</v>
+        <v>1411203</v>
       </c>
       <c r="I818" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="819" spans="1:9">
       <c r="A819" s="1">
         <v>818</v>
       </c>
       <c r="B819" s="1" t="s">
-        <v>1660</v>
+        <v>1668</v>
       </c>
       <c r="C819" s="1" t="s">
-        <v>1633</v>
+        <v>1570</v>
       </c>
       <c r="D819" s="1" t="s">
-        <v>1661</v>
+        <v>1669</v>
       </c>
       <c r="E819" s="2">
-        <v>33134</v>
+        <v>1452306</v>
       </c>
       <c r="F819" s="2">
-        <v>33453</v>
+        <v>1438605</v>
       </c>
       <c r="G819" s="2">
-        <v>33134</v>
+        <v>1424904</v>
       </c>
       <c r="H819" s="2">
-        <v>32816</v>
+        <v>1411203</v>
       </c>
       <c r="I819" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="820" spans="1:9">
       <c r="A820" s="1">
         <v>819</v>
       </c>
       <c r="B820" s="1" t="s">
-        <v>1662</v>
+        <v>1670</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>1633</v>
+        <v>1570</v>
       </c>
       <c r="D820" s="1" t="s">
-        <v>1663</v>
+        <v>1671</v>
       </c>
       <c r="E820" s="2">
-        <v>34352</v>
+        <v>1452306</v>
       </c>
       <c r="F820" s="2">
-        <v>34683</v>
+        <v>1438605</v>
       </c>
       <c r="G820" s="2">
-        <v>34352</v>
+        <v>1424904</v>
       </c>
       <c r="H820" s="2">
-        <v>34022</v>
+        <v>1411203</v>
       </c>
       <c r="I820" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="821" spans="1:9">
       <c r="A821" s="1">
         <v>820</v>
       </c>
       <c r="B821" s="1" t="s">
-        <v>1664</v>
+        <v>1672</v>
       </c>
       <c r="C821" s="1" t="s">
-        <v>1665</v>
+        <v>1570</v>
       </c>
       <c r="D821" s="1" t="s">
-        <v>1666</v>
+        <v>1673</v>
       </c>
       <c r="E821" s="2">
-        <v>105014</v>
+        <v>2904612</v>
       </c>
       <c r="F821" s="2">
-        <v>106024</v>
+        <v>2877210</v>
       </c>
       <c r="G821" s="2">
-        <v>105014</v>
+        <v>2849808</v>
       </c>
       <c r="H821" s="2">
-        <v>104004</v>
+        <v>2822406</v>
       </c>
       <c r="I821" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="822" spans="1:9">
       <c r="A822" s="1">
         <v>821</v>
       </c>
       <c r="B822" s="1" t="s">
-        <v>1667</v>
+        <v>1674</v>
       </c>
       <c r="C822" s="1" t="s">
-        <v>1665</v>
+        <v>112</v>
       </c>
       <c r="D822" s="1" t="s">
-        <v>1668</v>
+        <v>1675</v>
       </c>
       <c r="E822" s="2">
-        <v>53029</v>
+        <v>85063</v>
       </c>
       <c r="F822" s="2">
-        <v>53538</v>
+        <v>84260</v>
       </c>
       <c r="G822" s="2">
-        <v>53029</v>
+        <v>83458</v>
       </c>
       <c r="H822" s="2">
-        <v>52519</v>
+        <v>82655</v>
       </c>
       <c r="I822" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="823" spans="1:9">
       <c r="A823" s="1">
         <v>822</v>
       </c>
       <c r="B823" s="1" t="s">
-        <v>1669</v>
+        <v>1676</v>
       </c>
       <c r="C823" s="1" t="s">
-        <v>1665</v>
+        <v>765</v>
       </c>
       <c r="D823" s="1" t="s">
-        <v>1670</v>
+        <v>1677</v>
       </c>
       <c r="E823" s="2">
-        <v>6</v>
+        <v>43813</v>
       </c>
       <c r="F823" s="2">
-        <v>6</v>
+        <v>43400</v>
       </c>
       <c r="G823" s="2">
-        <v>6</v>
+        <v>42986</v>
       </c>
       <c r="H823" s="2">
-        <v>6</v>
+        <v>42573</v>
       </c>
       <c r="I823" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="824" spans="1:9">
       <c r="A824" s="1">
         <v>823</v>
       </c>
       <c r="B824" s="1" t="s">
-        <v>1671</v>
+        <v>1678</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>1672</v>
+        <v>765</v>
       </c>
       <c r="D824" s="1" t="s">
-        <v>1673</v>
+        <v>1679</v>
       </c>
       <c r="E824" s="2">
-        <v>16230</v>
+        <v>268386</v>
       </c>
       <c r="F824" s="2">
-        <v>16077</v>
+        <v>265854</v>
       </c>
       <c r="G824" s="2">
-        <v>15923</v>
+        <v>263322</v>
       </c>
       <c r="H824" s="2">
-        <v>15770</v>
+        <v>260790</v>
       </c>
       <c r="I824" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="825" spans="1:9">
       <c r="A825" s="1">
         <v>824</v>
       </c>
       <c r="B825" s="1" t="s">
-        <v>1674</v>
+        <v>1680</v>
       </c>
       <c r="C825" s="1" t="s">
-        <v>1672</v>
+        <v>765</v>
       </c>
       <c r="D825" s="1" t="s">
-        <v>1675</v>
+        <v>1681</v>
       </c>
       <c r="E825" s="2">
-        <v>80252</v>
+        <v>429216</v>
       </c>
       <c r="F825" s="2">
-        <v>79494</v>
+        <v>425167</v>
       </c>
       <c r="G825" s="2">
-        <v>78737</v>
+        <v>421118</v>
       </c>
       <c r="H825" s="2">
-        <v>77980</v>
+        <v>417069</v>
       </c>
       <c r="I825" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="826" spans="1:9">
       <c r="A826" s="1">
         <v>825</v>
       </c>
       <c r="B826" s="1" t="s">
-        <v>1676</v>
+        <v>1682</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>1672</v>
+        <v>1525</v>
       </c>
       <c r="D826" s="1" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="E826" s="2">
-        <v>161170</v>
+        <v>26416</v>
       </c>
       <c r="F826" s="2">
-        <v>159649</v>
+        <v>26670</v>
       </c>
       <c r="G826" s="2">
-        <v>158129</v>
+        <v>26416</v>
       </c>
       <c r="H826" s="2">
-        <v>156608</v>
+        <v>26162</v>
       </c>
       <c r="I826" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="827" spans="1:9">
       <c r="A827" s="1">
         <v>826</v>
       </c>
       <c r="B827" s="1" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="C827" s="1" t="s">
-        <v>1672</v>
+        <v>1525</v>
       </c>
       <c r="D827" s="1" t="s">
-        <v>1679</v>
+        <v>1685</v>
       </c>
       <c r="E827" s="2">
-        <v>308484</v>
+        <v>6630</v>
       </c>
       <c r="F827" s="2">
-        <v>305574</v>
+        <v>6694</v>
       </c>
       <c r="G827" s="2">
-        <v>302664</v>
+        <v>6630</v>
       </c>
       <c r="H827" s="2">
-        <v>299754</v>
+        <v>6566</v>
       </c>
       <c r="I827" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="828" spans="1:9">
       <c r="A828" s="1">
         <v>827</v>
       </c>
       <c r="B828" s="1" t="s">
-        <v>1680</v>
+        <v>1686</v>
       </c>
       <c r="C828" s="1" t="s">
-        <v>1672</v>
+        <v>1438</v>
       </c>
       <c r="D828" s="1" t="s">
-        <v>1681</v>
+        <v>1687</v>
       </c>
       <c r="E828" s="2">
-        <v>810494</v>
+        <v>15688</v>
       </c>
       <c r="F828" s="2">
-        <v>802848</v>
+        <v>15839</v>
       </c>
       <c r="G828" s="2">
-        <v>795202</v>
+        <v>15688</v>
       </c>
       <c r="H828" s="2">
-        <v>787556</v>
+        <v>15538</v>
       </c>
       <c r="I828" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="829" spans="1:9">
       <c r="A829" s="1">
         <v>828</v>
       </c>
       <c r="B829" s="1" t="s">
-        <v>1682</v>
+        <v>1688</v>
       </c>
       <c r="C829" s="1" t="s">
-        <v>1672</v>
+        <v>1438</v>
       </c>
       <c r="D829" s="1" t="s">
-        <v>1683</v>
+        <v>1689</v>
       </c>
       <c r="E829" s="2">
-        <v>1620576</v>
+        <v>21351</v>
       </c>
       <c r="F829" s="2">
-        <v>1605287</v>
+        <v>21557</v>
       </c>
       <c r="G829" s="2">
-        <v>1589999</v>
+        <v>21351</v>
       </c>
       <c r="H829" s="2">
-        <v>1574710</v>
+        <v>21146</v>
       </c>
       <c r="I829" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="830" spans="1:9">
       <c r="A830" s="1">
         <v>829</v>
       </c>
       <c r="B830" s="1" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>1685</v>
+        <v>1438</v>
       </c>
       <c r="D830" s="1" t="s">
-        <v>1686</v>
+        <v>1691</v>
       </c>
       <c r="E830" s="2">
-        <v>14469</v>
+        <v>26530</v>
       </c>
       <c r="F830" s="2">
-        <v>14333</v>
+        <v>26786</v>
       </c>
       <c r="G830" s="2">
-        <v>14196</v>
+        <v>26530</v>
       </c>
       <c r="H830" s="2">
-        <v>14060</v>
+        <v>26275</v>
       </c>
       <c r="I830" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="831" spans="1:9">
       <c r="A831" s="1">
         <v>830</v>
       </c>
       <c r="B831" s="1" t="s">
-        <v>1687</v>
+        <v>1692</v>
       </c>
       <c r="C831" s="1" t="s">
-        <v>1685</v>
+        <v>1438</v>
       </c>
       <c r="D831" s="1" t="s">
-        <v>1688</v>
+        <v>1693</v>
       </c>
       <c r="E831" s="2">
-        <v>14469</v>
+        <v>31208</v>
       </c>
       <c r="F831" s="2">
-        <v>14333</v>
+        <v>31508</v>
       </c>
       <c r="G831" s="2">
-        <v>14196</v>
+        <v>31208</v>
       </c>
       <c r="H831" s="2">
-        <v>14060</v>
+        <v>30908</v>
       </c>
       <c r="I831" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="832" spans="1:9">
       <c r="A832" s="1">
         <v>831</v>
       </c>
       <c r="B832" s="1" t="s">
-        <v>1689</v>
+        <v>1694</v>
       </c>
       <c r="C832" s="1" t="s">
-        <v>1685</v>
+        <v>1438</v>
       </c>
       <c r="D832" s="1" t="s">
-        <v>1690</v>
+        <v>1695</v>
       </c>
       <c r="E832" s="2">
-        <v>29002</v>
+        <v>51995</v>
       </c>
       <c r="F832" s="2">
-        <v>28728</v>
+        <v>52495</v>
       </c>
       <c r="G832" s="2">
-        <v>28454</v>
+        <v>51995</v>
       </c>
       <c r="H832" s="2">
-        <v>28181</v>
+        <v>51495</v>
       </c>
       <c r="I832" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="833" spans="1:9">
       <c r="A833" s="1">
         <v>832</v>
       </c>
       <c r="B833" s="1" t="s">
-        <v>1691</v>
+        <v>1696</v>
       </c>
       <c r="C833" s="1" t="s">
-        <v>1685</v>
+        <v>1525</v>
       </c>
       <c r="D833" s="1" t="s">
-        <v>1692</v>
+        <v>1697</v>
       </c>
       <c r="E833" s="2">
-        <v>72663</v>
+        <v>15579</v>
       </c>
       <c r="F833" s="2">
-        <v>71978</v>
+        <v>15729</v>
       </c>
       <c r="G833" s="2">
-        <v>71292</v>
+        <v>15579</v>
       </c>
       <c r="H833" s="2">
-        <v>70607</v>
+        <v>15429</v>
       </c>
       <c r="I833" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="834" spans="1:9">
       <c r="A834" s="1">
         <v>833</v>
       </c>
       <c r="B834" s="1" t="s">
-        <v>1693</v>
+        <v>1698</v>
       </c>
       <c r="C834" s="1" t="s">
-        <v>1685</v>
+        <v>1525</v>
       </c>
       <c r="D834" s="1" t="s">
-        <v>1694</v>
+        <v>1699</v>
       </c>
       <c r="E834" s="2">
-        <v>72663</v>
+        <v>31148</v>
       </c>
       <c r="F834" s="2">
-        <v>71978</v>
+        <v>31448</v>
       </c>
       <c r="G834" s="2">
-        <v>71292</v>
+        <v>31148</v>
       </c>
       <c r="H834" s="2">
-        <v>70607</v>
+        <v>30849</v>
       </c>
       <c r="I834" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="835" spans="1:9">
       <c r="A835" s="1">
         <v>834</v>
       </c>
       <c r="B835" s="1" t="s">
-        <v>1695</v>
+        <v>1700</v>
       </c>
       <c r="C835" s="1" t="s">
-        <v>1685</v>
+        <v>1525</v>
       </c>
       <c r="D835" s="1" t="s">
-        <v>1696</v>
+        <v>1701</v>
       </c>
       <c r="E835" s="2">
-        <v>72663</v>
+        <v>36078</v>
       </c>
       <c r="F835" s="2">
-        <v>71978</v>
+        <v>36425</v>
       </c>
       <c r="G835" s="2">
-        <v>71292</v>
+        <v>36078</v>
       </c>
       <c r="H835" s="2">
-        <v>70607</v>
+        <v>35731</v>
       </c>
       <c r="I835" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="836" spans="1:9">
       <c r="A836" s="1">
         <v>835</v>
       </c>
       <c r="B836" s="1" t="s">
-        <v>1697</v>
+        <v>1702</v>
       </c>
       <c r="C836" s="1" t="s">
-        <v>1685</v>
+        <v>1525</v>
       </c>
       <c r="D836" s="1" t="s">
-        <v>1698</v>
+        <v>1703</v>
       </c>
       <c r="E836" s="2">
-        <v>72663</v>
+        <v>51844</v>
       </c>
       <c r="F836" s="2">
-        <v>71978</v>
+        <v>52343</v>
       </c>
       <c r="G836" s="2">
-        <v>71292</v>
+        <v>51844</v>
       </c>
       <c r="H836" s="2">
-        <v>70607</v>
+        <v>51346</v>
       </c>
       <c r="I836" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="837" spans="1:9">
       <c r="A837" s="1">
         <v>836</v>
       </c>
       <c r="B837" s="1" t="s">
-        <v>1699</v>
+        <v>1704</v>
       </c>
       <c r="C837" s="1" t="s">
-        <v>1685</v>
+        <v>1525</v>
       </c>
       <c r="D837" s="1" t="s">
-        <v>1700</v>
+        <v>1705</v>
       </c>
       <c r="E837" s="2">
-        <v>72663</v>
+        <v>77475</v>
       </c>
       <c r="F837" s="2">
-        <v>71978</v>
+        <v>78220</v>
       </c>
       <c r="G837" s="2">
-        <v>71292</v>
+        <v>77475</v>
       </c>
       <c r="H837" s="2">
-        <v>70607</v>
+        <v>76730</v>
       </c>
       <c r="I837" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="838" spans="1:9">
       <c r="A838" s="1">
         <v>837</v>
       </c>
       <c r="B838" s="1" t="s">
-        <v>1701</v>
+        <v>1706</v>
       </c>
       <c r="C838" s="1" t="s">
-        <v>1685</v>
+        <v>1525</v>
       </c>
       <c r="D838" s="1" t="s">
-        <v>1702</v>
+        <v>1707</v>
       </c>
       <c r="E838" s="2">
-        <v>72663</v>
+        <v>5402</v>
       </c>
       <c r="F838" s="2">
-        <v>71978</v>
+        <v>5454</v>
       </c>
       <c r="G838" s="2">
-        <v>71292</v>
+        <v>5402</v>
       </c>
       <c r="H838" s="2">
-        <v>70607</v>
+        <v>5350</v>
       </c>
       <c r="I838" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="839" spans="1:9">
       <c r="A839" s="1">
         <v>838</v>
       </c>
       <c r="B839" s="1" t="s">
-        <v>1703</v>
+        <v>1708</v>
       </c>
       <c r="C839" s="1" t="s">
-        <v>1685</v>
+        <v>1508</v>
       </c>
       <c r="D839" s="1" t="s">
-        <v>1704</v>
+        <v>1709</v>
       </c>
       <c r="E839" s="2">
-        <v>73632</v>
+        <v>104156</v>
       </c>
       <c r="F839" s="2">
-        <v>72937</v>
+        <v>105158</v>
       </c>
       <c r="G839" s="2">
-        <v>72243</v>
+        <v>104156</v>
       </c>
       <c r="H839" s="2">
-        <v>71548</v>
+        <v>103155</v>
       </c>
       <c r="I839" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="840" spans="1:9">
       <c r="A840" s="1">
         <v>839</v>
       </c>
       <c r="B840" s="1" t="s">
-        <v>1705</v>
+        <v>1710</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>1685</v>
+        <v>1508</v>
       </c>
       <c r="D840" s="1" t="s">
-        <v>1706</v>
+        <v>1711</v>
       </c>
       <c r="E840" s="2">
-        <v>145167</v>
+        <v>15740</v>
       </c>
       <c r="F840" s="2">
-        <v>143798</v>
+        <v>15892</v>
       </c>
       <c r="G840" s="2">
-        <v>142428</v>
+        <v>15740</v>
       </c>
       <c r="H840" s="2">
-        <v>141059</v>
+        <v>15589</v>
       </c>
       <c r="I840" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="841" spans="1:9">
       <c r="A841" s="1">
         <v>840</v>
       </c>
       <c r="B841" s="1" t="s">
-        <v>1707</v>
+        <v>1712</v>
       </c>
       <c r="C841" s="1" t="s">
-        <v>1685</v>
+        <v>1508</v>
       </c>
       <c r="D841" s="1" t="s">
-        <v>1708</v>
+        <v>1713</v>
       </c>
       <c r="E841" s="2">
-        <v>145167</v>
+        <v>182083</v>
       </c>
       <c r="F841" s="2">
-        <v>143798</v>
+        <v>183834</v>
       </c>
       <c r="G841" s="2">
-        <v>142428</v>
+        <v>182083</v>
       </c>
       <c r="H841" s="2">
-        <v>141059</v>
+        <v>180332</v>
       </c>
       <c r="I841" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="842" spans="1:9">
       <c r="A842" s="1">
         <v>841</v>
       </c>
       <c r="B842" s="1" t="s">
-        <v>1709</v>
+        <v>1714</v>
       </c>
       <c r="C842" s="1" t="s">
-        <v>1685</v>
+        <v>1508</v>
       </c>
       <c r="D842" s="1" t="s">
-        <v>1710</v>
+        <v>1715</v>
       </c>
       <c r="E842" s="2">
-        <v>145167</v>
+        <v>89320</v>
       </c>
       <c r="F842" s="2">
-        <v>143798</v>
+        <v>90179</v>
       </c>
       <c r="G842" s="2">
-        <v>142428</v>
+        <v>89320</v>
       </c>
       <c r="H842" s="2">
-        <v>141059</v>
+        <v>88462</v>
       </c>
       <c r="I842" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="843" spans="1:9">
       <c r="A843" s="1">
         <v>842</v>
       </c>
       <c r="B843" s="1" t="s">
-        <v>1711</v>
+        <v>1716</v>
       </c>
       <c r="C843" s="1" t="s">
-        <v>1685</v>
+        <v>1508</v>
       </c>
       <c r="D843" s="1" t="s">
-        <v>1712</v>
+        <v>1717</v>
       </c>
       <c r="E843" s="2">
-        <v>145167</v>
+        <v>156156</v>
       </c>
       <c r="F843" s="2">
-        <v>143798</v>
+        <v>157658</v>
       </c>
       <c r="G843" s="2">
-        <v>142428</v>
+        <v>156156</v>
       </c>
       <c r="H843" s="2">
-        <v>141059</v>
+        <v>154655</v>
       </c>
       <c r="I843" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="844" spans="1:9">
       <c r="A844" s="1">
         <v>843</v>
       </c>
       <c r="B844" s="1" t="s">
-        <v>1713</v>
+        <v>1718</v>
       </c>
       <c r="C844" s="1" t="s">
-        <v>1685</v>
+        <v>1508</v>
       </c>
       <c r="D844" s="1" t="s">
-        <v>1714</v>
+        <v>1719</v>
       </c>
       <c r="E844" s="2">
-        <v>145167</v>
+        <v>31356</v>
       </c>
       <c r="F844" s="2">
-        <v>143798</v>
+        <v>31658</v>
       </c>
       <c r="G844" s="2">
-        <v>142428</v>
+        <v>31356</v>
       </c>
       <c r="H844" s="2">
-        <v>141059</v>
+        <v>31055</v>
       </c>
       <c r="I844" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="845" spans="1:9">
       <c r="A845" s="1">
         <v>844</v>
       </c>
       <c r="B845" s="1" t="s">
-        <v>1715</v>
+        <v>1720</v>
       </c>
       <c r="C845" s="1" t="s">
-        <v>1685</v>
+        <v>1508</v>
       </c>
       <c r="D845" s="1" t="s">
-        <v>1716</v>
+        <v>1721</v>
       </c>
       <c r="E845" s="2">
-        <v>145167</v>
+        <v>36681</v>
       </c>
       <c r="F845" s="2">
-        <v>143798</v>
+        <v>37034</v>
       </c>
       <c r="G845" s="2">
-        <v>142428</v>
+        <v>36681</v>
       </c>
       <c r="H845" s="2">
-        <v>141059</v>
+        <v>36328</v>
       </c>
       <c r="I845" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="846" spans="1:9">
       <c r="A846" s="1">
         <v>845</v>
       </c>
       <c r="B846" s="1" t="s">
-        <v>1717</v>
+        <v>1722</v>
       </c>
       <c r="C846" s="1" t="s">
-        <v>1685</v>
+        <v>1515</v>
       </c>
       <c r="D846" s="1" t="s">
-        <v>1718</v>
+        <v>1723</v>
       </c>
       <c r="E846" s="2">
-        <v>145167</v>
+        <v>11029</v>
       </c>
       <c r="F846" s="2">
-        <v>143798</v>
+        <v>11135</v>
       </c>
       <c r="G846" s="2">
-        <v>142428</v>
+        <v>11029</v>
       </c>
       <c r="H846" s="2">
-        <v>141059</v>
+        <v>10923</v>
       </c>
       <c r="I846" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="847" spans="1:9">
       <c r="A847" s="1">
         <v>846</v>
       </c>
       <c r="B847" s="1" t="s">
-        <v>1719</v>
+        <v>1724</v>
       </c>
       <c r="C847" s="1" t="s">
-        <v>1685</v>
+        <v>1515</v>
       </c>
       <c r="D847" s="1" t="s">
-        <v>1720</v>
+        <v>1725</v>
       </c>
       <c r="E847" s="2">
-        <v>145167</v>
+        <v>16234</v>
       </c>
       <c r="F847" s="2">
-        <v>143798</v>
+        <v>16391</v>
       </c>
       <c r="G847" s="2">
-        <v>142428</v>
+        <v>16234</v>
       </c>
       <c r="H847" s="2">
-        <v>141059</v>
+        <v>16078</v>
       </c>
       <c r="I847" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="848" spans="1:9">
       <c r="A848" s="1">
         <v>847</v>
       </c>
       <c r="B848" s="1" t="s">
-        <v>1721</v>
+        <v>1726</v>
       </c>
       <c r="C848" s="1" t="s">
-        <v>1685</v>
+        <v>1515</v>
       </c>
       <c r="D848" s="1" t="s">
-        <v>1722</v>
+        <v>1727</v>
       </c>
       <c r="E848" s="2">
-        <v>145167</v>
+        <v>26738</v>
       </c>
       <c r="F848" s="2">
-        <v>143798</v>
+        <v>26996</v>
       </c>
       <c r="G848" s="2">
-        <v>142428</v>
+        <v>26738</v>
       </c>
       <c r="H848" s="2">
-        <v>141059</v>
+        <v>26481</v>
       </c>
       <c r="I848" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="849" spans="1:9">
       <c r="A849" s="1">
         <v>848</v>
       </c>
       <c r="B849" s="1" t="s">
-        <v>1723</v>
+        <v>1728</v>
       </c>
       <c r="C849" s="1" t="s">
-        <v>1685</v>
+        <v>1515</v>
       </c>
       <c r="D849" s="1" t="s">
-        <v>1724</v>
+        <v>1729</v>
       </c>
       <c r="E849" s="2">
-        <v>147103</v>
+        <v>21445</v>
       </c>
       <c r="F849" s="2">
-        <v>145715</v>
+        <v>21651</v>
       </c>
       <c r="G849" s="2">
-        <v>144327</v>
+        <v>21445</v>
       </c>
       <c r="H849" s="2">
-        <v>142939</v>
+        <v>21239</v>
       </c>
       <c r="I849" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="850" spans="1:9">
       <c r="A850" s="1">
         <v>849</v>
       </c>
       <c r="B850" s="1" t="s">
-        <v>1725</v>
+        <v>1730</v>
       </c>
       <c r="C850" s="1" t="s">
-        <v>1685</v>
+        <v>1515</v>
       </c>
       <c r="D850" s="1" t="s">
-        <v>1726</v>
+        <v>1731</v>
       </c>
       <c r="E850" s="2">
-        <v>147103</v>
+        <v>31954</v>
       </c>
       <c r="F850" s="2">
-        <v>145715</v>
+        <v>32261</v>
       </c>
       <c r="G850" s="2">
-        <v>144327</v>
+        <v>31954</v>
       </c>
       <c r="H850" s="2">
-        <v>142939</v>
+        <v>31647</v>
       </c>
       <c r="I850" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="851" spans="1:9">
       <c r="A851" s="1">
         <v>850</v>
       </c>
       <c r="B851" s="1" t="s">
-        <v>1727</v>
+        <v>1732</v>
       </c>
       <c r="C851" s="1" t="s">
-        <v>1685</v>
+        <v>1515</v>
       </c>
       <c r="D851" s="1" t="s">
-        <v>1728</v>
+        <v>1733</v>
       </c>
       <c r="E851" s="2">
-        <v>217830</v>
+        <v>78645</v>
       </c>
       <c r="F851" s="2">
-        <v>215775</v>
+        <v>79401</v>
       </c>
       <c r="G851" s="2">
-        <v>213720</v>
+        <v>78645</v>
       </c>
       <c r="H851" s="2">
-        <v>211665</v>
+        <v>77889</v>
       </c>
       <c r="I851" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="852" spans="1:9">
       <c r="A852" s="1">
         <v>851</v>
       </c>
       <c r="B852" s="1" t="s">
-        <v>1729</v>
+        <v>1734</v>
       </c>
       <c r="C852" s="1" t="s">
-        <v>1685</v>
+        <v>1550</v>
       </c>
       <c r="D852" s="1" t="s">
-        <v>1730</v>
+        <v>1735</v>
       </c>
       <c r="E852" s="2">
-        <v>217830</v>
+        <v>16536</v>
       </c>
       <c r="F852" s="2">
-        <v>215775</v>
+        <v>16695</v>
       </c>
       <c r="G852" s="2">
-        <v>213720</v>
+        <v>16536</v>
       </c>
       <c r="H852" s="2">
-        <v>211665</v>
+        <v>16377</v>
       </c>
       <c r="I852" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="853" spans="1:9">
       <c r="A853" s="1">
         <v>852</v>
       </c>
       <c r="B853" s="1" t="s">
-        <v>1731</v>
+        <v>1736</v>
       </c>
       <c r="C853" s="1" t="s">
-        <v>1685</v>
+        <v>1550</v>
       </c>
       <c r="D853" s="1" t="s">
-        <v>1732</v>
+        <v>1737</v>
       </c>
       <c r="E853" s="2">
-        <v>217830</v>
+        <v>26842</v>
       </c>
       <c r="F853" s="2">
-        <v>215775</v>
+        <v>27101</v>
       </c>
       <c r="G853" s="2">
-        <v>213720</v>
+        <v>26842</v>
       </c>
       <c r="H853" s="2">
-        <v>211665</v>
+        <v>26584</v>
       </c>
       <c r="I853" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="854" spans="1:9">
       <c r="A854" s="1">
         <v>853</v>
       </c>
       <c r="B854" s="1" t="s">
-        <v>1733</v>
+        <v>1738</v>
       </c>
       <c r="C854" s="1" t="s">
-        <v>1685</v>
+        <v>1550</v>
       </c>
       <c r="D854" s="1" t="s">
-        <v>1734</v>
+        <v>1739</v>
       </c>
       <c r="E854" s="2">
-        <v>220734</v>
+        <v>32152</v>
       </c>
       <c r="F854" s="2">
-        <v>218652</v>
+        <v>32461</v>
       </c>
       <c r="G854" s="2">
-        <v>216570</v>
+        <v>32152</v>
       </c>
       <c r="H854" s="2">
-        <v>214487</v>
+        <v>31842</v>
       </c>
       <c r="I854" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="855" spans="1:9">
       <c r="A855" s="1">
         <v>854</v>
       </c>
       <c r="B855" s="1" t="s">
-        <v>1735</v>
+        <v>1740</v>
       </c>
       <c r="C855" s="1" t="s">
-        <v>1685</v>
+        <v>1550</v>
       </c>
       <c r="D855" s="1" t="s">
-        <v>1736</v>
+        <v>1741</v>
       </c>
       <c r="E855" s="2">
-        <v>220734</v>
+        <v>33061</v>
       </c>
       <c r="F855" s="2">
-        <v>218652</v>
+        <v>33378</v>
       </c>
       <c r="G855" s="2">
-        <v>216570</v>
+        <v>33061</v>
       </c>
       <c r="H855" s="2">
-        <v>214487</v>
+        <v>32743</v>
       </c>
       <c r="I855" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="856" spans="1:9">
       <c r="A856" s="1">
         <v>855</v>
       </c>
       <c r="B856" s="1" t="s">
-        <v>1737</v>
+        <v>1742</v>
       </c>
       <c r="C856" s="1" t="s">
-        <v>1685</v>
+        <v>1550</v>
       </c>
       <c r="D856" s="1" t="s">
-        <v>1738</v>
+        <v>1743</v>
       </c>
       <c r="E856" s="2">
-        <v>217830</v>
+        <v>37596</v>
       </c>
       <c r="F856" s="2">
-        <v>215775</v>
+        <v>37958</v>
       </c>
       <c r="G856" s="2">
-        <v>213720</v>
+        <v>37596</v>
       </c>
       <c r="H856" s="2">
-        <v>211665</v>
+        <v>37235</v>
       </c>
       <c r="I856" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="857" spans="1:9">
       <c r="A857" s="1">
         <v>856</v>
       </c>
       <c r="B857" s="1" t="s">
-        <v>1739</v>
+        <v>1744</v>
       </c>
       <c r="C857" s="1" t="s">
-        <v>1685</v>
+        <v>1550</v>
       </c>
       <c r="D857" s="1" t="s">
-        <v>1740</v>
+        <v>1745</v>
       </c>
       <c r="E857" s="2">
-        <v>290493</v>
+        <v>6126</v>
       </c>
       <c r="F857" s="2">
-        <v>287753</v>
+        <v>6185</v>
       </c>
       <c r="G857" s="2">
-        <v>285012</v>
+        <v>6126</v>
       </c>
       <c r="H857" s="2">
-        <v>282272</v>
+        <v>6067</v>
       </c>
       <c r="I857" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="858" spans="1:9">
       <c r="A858" s="1">
         <v>857</v>
       </c>
       <c r="B858" s="1" t="s">
-        <v>1741</v>
+        <v>1746</v>
       </c>
       <c r="C858" s="1" t="s">
-        <v>1685</v>
+        <v>1550</v>
       </c>
       <c r="D858" s="1" t="s">
-        <v>1742</v>
+        <v>1747</v>
       </c>
       <c r="E858" s="2">
-        <v>290493</v>
+        <v>78858</v>
       </c>
       <c r="F858" s="2">
-        <v>287753</v>
+        <v>79616</v>
       </c>
       <c r="G858" s="2">
-        <v>285012</v>
+        <v>78858</v>
       </c>
       <c r="H858" s="2">
-        <v>282272</v>
+        <v>78100</v>
       </c>
       <c r="I858" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="859" spans="1:9">
       <c r="A859" s="1">
         <v>858</v>
       </c>
       <c r="B859" s="1" t="s">
-        <v>1743</v>
+        <v>1748</v>
       </c>
       <c r="C859" s="1" t="s">
-        <v>1685</v>
+        <v>1534</v>
       </c>
       <c r="D859" s="1" t="s">
-        <v>1744</v>
+        <v>1749</v>
       </c>
       <c r="E859" s="2">
-        <v>290493</v>
+        <v>12017</v>
       </c>
       <c r="F859" s="2">
-        <v>287753</v>
+        <v>12133</v>
       </c>
       <c r="G859" s="2">
-        <v>285012</v>
+        <v>12017</v>
       </c>
       <c r="H859" s="2">
-        <v>282272</v>
+        <v>11902</v>
       </c>
       <c r="I859" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="860" spans="1:9">
       <c r="A860" s="1">
         <v>859</v>
       </c>
       <c r="B860" s="1" t="s">
-        <v>1745</v>
+        <v>1750</v>
       </c>
       <c r="C860" s="1" t="s">
-        <v>1685</v>
+        <v>1534</v>
       </c>
       <c r="D860" s="1" t="s">
-        <v>1746</v>
+        <v>1751</v>
       </c>
       <c r="E860" s="2">
-        <v>290493</v>
+        <v>210064</v>
       </c>
       <c r="F860" s="2">
-        <v>287753</v>
+        <v>212084</v>
       </c>
       <c r="G860" s="2">
-        <v>285012</v>
+        <v>210064</v>
       </c>
       <c r="H860" s="2">
-        <v>282272</v>
+        <v>208045</v>
       </c>
       <c r="I860" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="861" spans="1:9">
       <c r="A861" s="1">
         <v>860</v>
       </c>
       <c r="B861" s="1" t="s">
-        <v>1747</v>
+        <v>1752</v>
       </c>
       <c r="C861" s="1" t="s">
-        <v>1685</v>
+        <v>1534</v>
       </c>
       <c r="D861" s="1" t="s">
-        <v>1748</v>
+        <v>1539</v>
       </c>
       <c r="E861" s="2">
-        <v>290493</v>
+        <v>22688</v>
       </c>
       <c r="F861" s="2">
-        <v>287753</v>
+        <v>22906</v>
       </c>
       <c r="G861" s="2">
-        <v>285012</v>
+        <v>22688</v>
       </c>
       <c r="H861" s="2">
-        <v>282272</v>
+        <v>22469</v>
       </c>
       <c r="I861" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="862" spans="1:9">
       <c r="A862" s="1">
         <v>861</v>
       </c>
       <c r="B862" s="1" t="s">
-        <v>1749</v>
+        <v>1753</v>
       </c>
       <c r="C862" s="1" t="s">
-        <v>1685</v>
+        <v>1534</v>
       </c>
       <c r="D862" s="1" t="s">
-        <v>1750</v>
+        <v>1539</v>
       </c>
       <c r="E862" s="2">
-        <v>290493</v>
+        <v>22682</v>
       </c>
       <c r="F862" s="2">
-        <v>287753</v>
+        <v>22901</v>
       </c>
       <c r="G862" s="2">
-        <v>285012</v>
+        <v>22682</v>
       </c>
       <c r="H862" s="2">
-        <v>282272</v>
+        <v>22464</v>
       </c>
       <c r="I862" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="863" spans="1:9">
       <c r="A863" s="1">
         <v>862</v>
       </c>
       <c r="B863" s="1" t="s">
-        <v>1751</v>
+        <v>1754</v>
       </c>
       <c r="C863" s="1" t="s">
-        <v>1685</v>
+        <v>1534</v>
       </c>
       <c r="D863" s="1" t="s">
-        <v>1752</v>
+        <v>1755</v>
       </c>
       <c r="E863" s="2">
-        <v>290493</v>
+        <v>27746</v>
       </c>
       <c r="F863" s="2">
-        <v>287753</v>
+        <v>28013</v>
       </c>
       <c r="G863" s="2">
-        <v>285012</v>
+        <v>27746</v>
       </c>
       <c r="H863" s="2">
-        <v>282272</v>
+        <v>27479</v>
       </c>
       <c r="I863" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="864" spans="1:9">
       <c r="A864" s="1">
         <v>863</v>
       </c>
       <c r="B864" s="1" t="s">
-        <v>1753</v>
+        <v>1756</v>
       </c>
       <c r="C864" s="1" t="s">
-        <v>1685</v>
+        <v>1534</v>
       </c>
       <c r="D864" s="1" t="s">
-        <v>1754</v>
+        <v>1757</v>
       </c>
       <c r="E864" s="2">
-        <v>290493</v>
+        <v>7077</v>
       </c>
       <c r="F864" s="2">
-        <v>287753</v>
+        <v>7145</v>
       </c>
       <c r="G864" s="2">
-        <v>285012</v>
+        <v>7077</v>
       </c>
       <c r="H864" s="2">
-        <v>282272</v>
+        <v>7009</v>
       </c>
       <c r="I864" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="865" spans="1:9">
       <c r="A865" s="1">
         <v>864</v>
       </c>
       <c r="B865" s="1" t="s">
-        <v>1755</v>
+        <v>1758</v>
       </c>
       <c r="C865" s="1" t="s">
-        <v>1685</v>
+        <v>1508</v>
       </c>
       <c r="D865" s="1" t="s">
-        <v>1756</v>
+        <v>1759</v>
       </c>
       <c r="E865" s="2">
-        <v>290493</v>
+        <v>12636</v>
       </c>
       <c r="F865" s="2">
-        <v>287753</v>
+        <v>12758</v>
       </c>
       <c r="G865" s="2">
-        <v>285012</v>
+        <v>12636</v>
       </c>
       <c r="H865" s="2">
-        <v>282272</v>
+        <v>12515</v>
       </c>
       <c r="I865" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="866" spans="1:9">
       <c r="A866" s="1">
         <v>865</v>
       </c>
       <c r="B866" s="1" t="s">
-        <v>1757</v>
+        <v>1760</v>
       </c>
       <c r="C866" s="1" t="s">
-        <v>1685</v>
+        <v>1543</v>
       </c>
       <c r="D866" s="1" t="s">
-        <v>1758</v>
+        <v>1761</v>
       </c>
       <c r="E866" s="2">
-        <v>290493</v>
+        <v>15798</v>
       </c>
       <c r="F866" s="2">
-        <v>287753</v>
+        <v>15950</v>
       </c>
       <c r="G866" s="2">
-        <v>285012</v>
+        <v>15798</v>
       </c>
       <c r="H866" s="2">
-        <v>282272</v>
+        <v>15646</v>
       </c>
       <c r="I866" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="867" spans="1:9">
       <c r="A867" s="1">
         <v>866</v>
       </c>
       <c r="B867" s="1" t="s">
-        <v>1759</v>
+        <v>1762</v>
       </c>
       <c r="C867" s="1" t="s">
-        <v>1685</v>
+        <v>1543</v>
       </c>
       <c r="D867" s="1" t="s">
-        <v>1760</v>
+        <v>1763</v>
       </c>
       <c r="E867" s="2">
-        <v>290493</v>
+        <v>26634</v>
       </c>
       <c r="F867" s="2">
-        <v>287753</v>
+        <v>26891</v>
       </c>
       <c r="G867" s="2">
-        <v>285012</v>
+        <v>26634</v>
       </c>
       <c r="H867" s="2">
-        <v>282272</v>
+        <v>26378</v>
       </c>
       <c r="I867" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="868" spans="1:9">
       <c r="A868" s="1">
         <v>867</v>
       </c>
       <c r="B868" s="1" t="s">
-        <v>1761</v>
+        <v>1764</v>
       </c>
       <c r="C868" s="1" t="s">
-        <v>1685</v>
+        <v>1543</v>
       </c>
       <c r="D868" s="1" t="s">
-        <v>1762</v>
+        <v>1765</v>
       </c>
       <c r="E868" s="2">
-        <v>294366</v>
+        <v>260312</v>
       </c>
       <c r="F868" s="2">
-        <v>291589</v>
+        <v>262815</v>
       </c>
       <c r="G868" s="2">
-        <v>288812</v>
+        <v>260312</v>
       </c>
       <c r="H868" s="2">
-        <v>286035</v>
+        <v>257809</v>
       </c>
       <c r="I868" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="869" spans="1:9">
       <c r="A869" s="1">
         <v>868</v>
       </c>
       <c r="B869" s="1" t="s">
-        <v>1763</v>
+        <v>1766</v>
       </c>
       <c r="C869" s="1" t="s">
-        <v>1685</v>
+        <v>1543</v>
       </c>
       <c r="D869" s="1" t="s">
-        <v>1764</v>
+        <v>1767</v>
       </c>
       <c r="E869" s="2">
-        <v>294366</v>
+        <v>31772</v>
       </c>
       <c r="F869" s="2">
-        <v>291589</v>
+        <v>32078</v>
       </c>
       <c r="G869" s="2">
-        <v>288812</v>
+        <v>31772</v>
       </c>
       <c r="H869" s="2">
-        <v>286035</v>
+        <v>31467</v>
       </c>
       <c r="I869" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="870" spans="1:9">
       <c r="A870" s="1">
         <v>869</v>
       </c>
       <c r="B870" s="1" t="s">
-        <v>1765</v>
+        <v>1768</v>
       </c>
       <c r="C870" s="1" t="s">
-        <v>1685</v>
+        <v>1543</v>
       </c>
       <c r="D870" s="1" t="s">
-        <v>1766</v>
+        <v>1769</v>
       </c>
       <c r="E870" s="2">
-        <v>726153</v>
+        <v>78572</v>
       </c>
       <c r="F870" s="2">
-        <v>719303</v>
+        <v>79328</v>
       </c>
       <c r="G870" s="2">
-        <v>712452</v>
+        <v>78572</v>
       </c>
       <c r="H870" s="2">
-        <v>705602</v>
+        <v>77817</v>
       </c>
       <c r="I870" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="871" spans="1:9">
       <c r="A871" s="1">
         <v>870</v>
       </c>
       <c r="B871" s="1" t="s">
-        <v>1767</v>
+        <v>1770</v>
       </c>
       <c r="C871" s="1" t="s">
-        <v>1685</v>
+        <v>1771</v>
       </c>
       <c r="D871" s="1" t="s">
-        <v>1768</v>
+        <v>1772</v>
       </c>
       <c r="E871" s="2">
-        <v>726153</v>
+        <v>14390</v>
       </c>
       <c r="F871" s="2">
-        <v>719303</v>
+        <v>14529</v>
       </c>
       <c r="G871" s="2">
-        <v>712452</v>
+        <v>14390</v>
       </c>
       <c r="H871" s="2">
-        <v>705602</v>
+        <v>14252</v>
       </c>
       <c r="I871" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="872" spans="1:9">
       <c r="A872" s="1">
         <v>871</v>
       </c>
       <c r="B872" s="1" t="s">
-        <v>1769</v>
+        <v>1773</v>
       </c>
       <c r="C872" s="1" t="s">
-        <v>1685</v>
+        <v>1771</v>
       </c>
       <c r="D872" s="1" t="s">
-        <v>1770</v>
+        <v>1774</v>
       </c>
       <c r="E872" s="2">
-        <v>726153</v>
+        <v>56250</v>
       </c>
       <c r="F872" s="2">
-        <v>719303</v>
+        <v>56791</v>
       </c>
       <c r="G872" s="2">
-        <v>712452</v>
+        <v>56250</v>
       </c>
       <c r="H872" s="2">
-        <v>705602</v>
+        <v>55710</v>
       </c>
       <c r="I872" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="873" spans="1:9">
       <c r="A873" s="1">
         <v>872</v>
       </c>
       <c r="B873" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C873" s="1" t="s">
         <v>1771</v>
       </c>
-      <c r="C873" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D873" s="1" t="s">
-        <v>1772</v>
+        <v>1776</v>
       </c>
       <c r="E873" s="2">
-        <v>726153</v>
+        <v>276019</v>
       </c>
       <c r="F873" s="2">
-        <v>719303</v>
+        <v>278673</v>
       </c>
       <c r="G873" s="2">
-        <v>712452</v>
+        <v>276019</v>
       </c>
       <c r="H873" s="2">
-        <v>705602</v>
+        <v>273365</v>
       </c>
       <c r="I873" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="874" spans="1:9">
       <c r="A874" s="1">
         <v>873</v>
       </c>
       <c r="B874" s="1" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="C874" s="1" t="s">
-        <v>1685</v>
+        <v>1771</v>
       </c>
       <c r="D874" s="1" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="E874" s="2">
-        <v>726153</v>
+        <v>1389252</v>
       </c>
       <c r="F874" s="2">
-        <v>719303</v>
+        <v>1402610</v>
       </c>
       <c r="G874" s="2">
-        <v>712452</v>
+        <v>1389252</v>
       </c>
       <c r="H874" s="2">
-        <v>705602</v>
+        <v>1375894</v>
       </c>
       <c r="I874" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="875" spans="1:9">
       <c r="A875" s="1">
         <v>874</v>
       </c>
       <c r="B875" s="1" t="s">
-        <v>1775</v>
+        <v>1779</v>
       </c>
       <c r="C875" s="1" t="s">
-        <v>1685</v>
+        <v>1780</v>
       </c>
       <c r="D875" s="1" t="s">
-        <v>1776</v>
+        <v>1781</v>
       </c>
       <c r="E875" s="2">
-        <v>726153</v>
+        <v>718628</v>
       </c>
       <c r="F875" s="2">
-        <v>719303</v>
+        <v>725537</v>
       </c>
       <c r="G875" s="2">
-        <v>712452</v>
+        <v>718628</v>
       </c>
       <c r="H875" s="2">
-        <v>705602</v>
+        <v>711718</v>
       </c>
       <c r="I875" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="876" spans="1:9">
       <c r="A876" s="1">
         <v>875</v>
       </c>
       <c r="B876" s="1" t="s">
-        <v>1777</v>
+        <v>1782</v>
       </c>
       <c r="C876" s="1" t="s">
-        <v>1685</v>
+        <v>1780</v>
       </c>
       <c r="D876" s="1" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="E876" s="2">
-        <v>1452306</v>
+        <v>1266570</v>
       </c>
       <c r="F876" s="2">
-        <v>1438605</v>
+        <v>1278749</v>
       </c>
       <c r="G876" s="2">
-        <v>1424904</v>
+        <v>1266570</v>
       </c>
       <c r="H876" s="2">
-        <v>1411203</v>
+        <v>1254392</v>
       </c>
       <c r="I876" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="877" spans="1:9">
       <c r="A877" s="1">
         <v>876</v>
       </c>
       <c r="B877" s="1" t="s">
-        <v>1779</v>
+        <v>1784</v>
       </c>
       <c r="C877" s="1" t="s">
-        <v>1685</v>
+        <v>1780</v>
       </c>
       <c r="D877" s="1" t="s">
-        <v>1780</v>
+        <v>1785</v>
       </c>
       <c r="E877" s="2">
-        <v>1452306</v>
+        <v>41548</v>
       </c>
       <c r="F877" s="2">
-        <v>1438605</v>
+        <v>41948</v>
       </c>
       <c r="G877" s="2">
-        <v>1424904</v>
+        <v>41548</v>
       </c>
       <c r="H877" s="2">
-        <v>1411203</v>
+        <v>41149</v>
       </c>
       <c r="I877" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="878" spans="1:9">
       <c r="A878" s="1">
         <v>877</v>
       </c>
       <c r="B878" s="1" t="s">
-        <v>1781</v>
+        <v>1786</v>
       </c>
       <c r="C878" s="1" t="s">
-        <v>1685</v>
+        <v>1780</v>
       </c>
       <c r="D878" s="1" t="s">
-        <v>1782</v>
+        <v>1787</v>
       </c>
       <c r="E878" s="2">
-        <v>1452306</v>
+        <v>60424</v>
       </c>
       <c r="F878" s="2">
-        <v>1438605</v>
+        <v>61005</v>
       </c>
       <c r="G878" s="2">
-        <v>1424904</v>
+        <v>60424</v>
       </c>
       <c r="H878" s="2">
-        <v>1411203</v>
+        <v>59843</v>
       </c>
       <c r="I878" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="879" spans="1:9">
       <c r="A879" s="1">
         <v>878</v>
       </c>
       <c r="B879" s="1" t="s">
-        <v>1783</v>
+        <v>1788</v>
       </c>
       <c r="C879" s="1" t="s">
-        <v>1685</v>
+        <v>1780</v>
       </c>
       <c r="D879" s="1" t="s">
-        <v>1784</v>
+        <v>1789</v>
       </c>
       <c r="E879" s="2">
-        <v>1452306</v>
+        <v>98740</v>
       </c>
       <c r="F879" s="2">
-        <v>1438605</v>
+        <v>99689</v>
       </c>
       <c r="G879" s="2">
-        <v>1424904</v>
+        <v>98740</v>
       </c>
       <c r="H879" s="2">
-        <v>1411203</v>
+        <v>97790</v>
       </c>
       <c r="I879" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="880" spans="1:9">
       <c r="A880" s="1">
         <v>879</v>
       </c>
       <c r="B880" s="1" t="s">
-        <v>1785</v>
+        <v>1790</v>
       </c>
       <c r="C880" s="1" t="s">
-        <v>1685</v>
+        <v>1780</v>
       </c>
       <c r="D880" s="1" t="s">
-        <v>1786</v>
+        <v>1791</v>
       </c>
       <c r="E880" s="2">
-        <v>1452306</v>
+        <v>142240</v>
       </c>
       <c r="F880" s="2">
-        <v>1438605</v>
+        <v>143607</v>
       </c>
       <c r="G880" s="2">
-        <v>1424904</v>
+        <v>142240</v>
       </c>
       <c r="H880" s="2">
-        <v>1411203</v>
+        <v>140872</v>
       </c>
       <c r="I880" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="881" spans="1:9">
       <c r="A881" s="1">
         <v>880</v>
       </c>
       <c r="B881" s="1" t="s">
-        <v>1787</v>
+        <v>1792</v>
       </c>
       <c r="C881" s="1" t="s">
-        <v>1685</v>
+        <v>1780</v>
       </c>
       <c r="D881" s="1" t="s">
-        <v>1788</v>
+        <v>1793</v>
       </c>
       <c r="E881" s="2">
-        <v>2904612</v>
+        <v>162317</v>
       </c>
       <c r="F881" s="2">
-        <v>2877210</v>
+        <v>163878</v>
       </c>
       <c r="G881" s="2">
-        <v>2849808</v>
+        <v>162317</v>
       </c>
       <c r="H881" s="2">
-        <v>2822406</v>
+        <v>160756</v>
       </c>
       <c r="I881" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="882" spans="1:9">
       <c r="A882" s="1">
         <v>881</v>
       </c>
       <c r="B882" s="1" t="s">
-        <v>1789</v>
+        <v>1794</v>
       </c>
       <c r="C882" s="1" t="s">
-        <v>155</v>
+        <v>1780</v>
       </c>
       <c r="D882" s="1" t="s">
-        <v>1790</v>
+        <v>1795</v>
       </c>
       <c r="E882" s="2">
-        <v>91711</v>
+        <v>300350</v>
       </c>
       <c r="F882" s="2">
-        <v>90846</v>
+        <v>303238</v>
       </c>
       <c r="G882" s="2">
-        <v>89981</v>
+        <v>300350</v>
       </c>
       <c r="H882" s="2">
-        <v>89116</v>
+        <v>297462</v>
       </c>
       <c r="I882" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="883" spans="1:9">
       <c r="A883" s="1">
         <v>882</v>
       </c>
       <c r="B883" s="1" t="s">
-        <v>1791</v>
+        <v>1796</v>
       </c>
       <c r="C883" s="1" t="s">
-        <v>844</v>
+        <v>1780</v>
       </c>
       <c r="D883" s="1" t="s">
-        <v>1792</v>
+        <v>1797</v>
       </c>
       <c r="E883" s="2">
-        <v>42092</v>
+        <v>389024</v>
       </c>
       <c r="F883" s="2">
-        <v>41694</v>
+        <v>392765</v>
       </c>
       <c r="G883" s="2">
-        <v>41297</v>
+        <v>389024</v>
       </c>
       <c r="H883" s="2">
-        <v>40900</v>
+        <v>385284</v>
       </c>
       <c r="I883" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="884" spans="1:9">
       <c r="A884" s="1">
         <v>883</v>
       </c>
       <c r="B884" s="1" t="s">
-        <v>1793</v>
+        <v>1798</v>
       </c>
       <c r="C884" s="1" t="s">
-        <v>1638</v>
+        <v>1520</v>
       </c>
       <c r="D884" s="1" t="s">
-        <v>1794</v>
+        <v>1799</v>
       </c>
       <c r="E884" s="2">
-        <v>27102</v>
+        <v>62399</v>
       </c>
       <c r="F884" s="2">
-        <v>27363</v>
+        <v>62999</v>
       </c>
       <c r="G884" s="2">
-        <v>27102</v>
+        <v>62399</v>
       </c>
       <c r="H884" s="2">
-        <v>26842</v>
+        <v>61799</v>
       </c>
       <c r="I884" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="885" spans="1:9">
       <c r="A885" s="1">
         <v>884</v>
       </c>
       <c r="B885" s="1" t="s">
-        <v>1795</v>
+        <v>1800</v>
       </c>
       <c r="C885" s="1" t="s">
-        <v>1638</v>
+        <v>1520</v>
       </c>
       <c r="D885" s="1" t="s">
-        <v>1796</v>
+        <v>1801</v>
       </c>
       <c r="E885" s="2">
-        <v>26416</v>
+        <v>91519</v>
       </c>
       <c r="F885" s="2">
-        <v>26670</v>
+        <v>92399</v>
       </c>
       <c r="G885" s="2">
-        <v>26416</v>
+        <v>91519</v>
       </c>
       <c r="H885" s="2">
-        <v>26162</v>
+        <v>90639</v>
       </c>
       <c r="I885" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="886" spans="1:9">
       <c r="A886" s="1">
         <v>885</v>
       </c>
       <c r="B886" s="1" t="s">
-        <v>1797</v>
+        <v>1802</v>
       </c>
       <c r="C886" s="1" t="s">
-        <v>1638</v>
+        <v>1525</v>
       </c>
       <c r="D886" s="1" t="s">
-        <v>1798</v>
+        <v>1803</v>
       </c>
       <c r="E886" s="2">
-        <v>7077</v>
+        <v>3879</v>
       </c>
       <c r="F886" s="2">
-        <v>7145</v>
+        <v>3917</v>
       </c>
       <c r="G886" s="2">
-        <v>7077</v>
+        <v>3879</v>
       </c>
       <c r="H886" s="2">
-        <v>7009</v>
+        <v>3842</v>
       </c>
       <c r="I886" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="887" spans="1:9">
       <c r="A887" s="1">
         <v>886</v>
       </c>
       <c r="B887" s="1" t="s">
-        <v>1799</v>
+        <v>1804</v>
       </c>
       <c r="C887" s="1" t="s">
-        <v>1547</v>
+        <v>1446</v>
       </c>
       <c r="D887" s="1" t="s">
-        <v>1800</v>
+        <v>1805</v>
       </c>
       <c r="E887" s="2">
-        <v>15688</v>
+        <v>135224</v>
       </c>
       <c r="F887" s="2">
-        <v>15839</v>
+        <v>136524</v>
       </c>
       <c r="G887" s="2">
-        <v>15688</v>
+        <v>135224</v>
       </c>
       <c r="H887" s="2">
-        <v>15538</v>
+        <v>133924</v>
       </c>
       <c r="I887" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="888" spans="1:9">
       <c r="A888" s="1">
         <v>887</v>
       </c>
       <c r="B888" s="1" t="s">
-        <v>1801</v>
+        <v>1806</v>
       </c>
       <c r="C888" s="1" t="s">
-        <v>1547</v>
+        <v>1446</v>
       </c>
       <c r="D888" s="1" t="s">
-        <v>1802</v>
+        <v>1807</v>
       </c>
       <c r="E888" s="2">
-        <v>21960</v>
+        <v>52000</v>
       </c>
       <c r="F888" s="2">
-        <v>22171</v>
+        <v>52500</v>
       </c>
       <c r="G888" s="2">
-        <v>21960</v>
+        <v>52000</v>
       </c>
       <c r="H888" s="2">
-        <v>21748</v>
+        <v>51500</v>
       </c>
       <c r="I888" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="889" spans="1:9">
       <c r="A889" s="1">
         <v>888</v>
       </c>
       <c r="B889" s="1" t="s">
-        <v>1803</v>
+        <v>1808</v>
       </c>
       <c r="C889" s="1" t="s">
-        <v>1547</v>
+        <v>1446</v>
       </c>
       <c r="D889" s="1" t="s">
-        <v>1804</v>
+        <v>1809</v>
       </c>
       <c r="E889" s="2">
-        <v>26322</v>
+        <v>93548</v>
       </c>
       <c r="F889" s="2">
-        <v>26576</v>
+        <v>94448</v>
       </c>
       <c r="G889" s="2">
-        <v>26322</v>
+        <v>93548</v>
       </c>
       <c r="H889" s="2">
-        <v>26069</v>
+        <v>92649</v>
       </c>
       <c r="I889" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="890" spans="1:9">
       <c r="A890" s="1">
         <v>889</v>
       </c>
       <c r="B890" s="1" t="s">
-        <v>1805</v>
+        <v>1810</v>
       </c>
       <c r="C890" s="1" t="s">
-        <v>1547</v>
+        <v>1446</v>
       </c>
       <c r="D890" s="1" t="s">
-        <v>1806</v>
+        <v>1811</v>
       </c>
       <c r="E890" s="2">
-        <v>31174</v>
+        <v>81042</v>
       </c>
       <c r="F890" s="2">
-        <v>31474</v>
+        <v>81821</v>
       </c>
       <c r="G890" s="2">
-        <v>31174</v>
+        <v>81042</v>
       </c>
       <c r="H890" s="2">
-        <v>30874</v>
+        <v>80263</v>
       </c>
       <c r="I890" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="891" spans="1:9">
       <c r="A891" s="1">
         <v>890</v>
       </c>
       <c r="B891" s="1" t="s">
-        <v>1807</v>
+        <v>1812</v>
       </c>
       <c r="C891" s="1" t="s">
-        <v>1547</v>
+        <v>1474</v>
       </c>
       <c r="D891" s="1" t="s">
-        <v>1808</v>
+        <v>1813</v>
       </c>
       <c r="E891" s="2">
-        <v>51932</v>
+        <v>25958</v>
       </c>
       <c r="F891" s="2">
-        <v>52432</v>
+        <v>26208</v>
       </c>
       <c r="G891" s="2">
-        <v>51932</v>
+        <v>25958</v>
       </c>
       <c r="H891" s="2">
-        <v>51433</v>
+        <v>25709</v>
       </c>
       <c r="I891" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="892" spans="1:9">
       <c r="A892" s="1">
         <v>891</v>
       </c>
       <c r="B892" s="1" t="s">
-        <v>1809</v>
+        <v>1814</v>
       </c>
       <c r="C892" s="1" t="s">
-        <v>1638</v>
+        <v>1474</v>
       </c>
       <c r="D892" s="1" t="s">
-        <v>1810</v>
+        <v>1815</v>
       </c>
       <c r="E892" s="2">
-        <v>15579</v>
+        <v>6245</v>
       </c>
       <c r="F892" s="2">
-        <v>15729</v>
+        <v>6305</v>
       </c>
       <c r="G892" s="2">
-        <v>15579</v>
+        <v>6245</v>
       </c>
       <c r="H892" s="2">
-        <v>15429</v>
+        <v>6185</v>
       </c>
       <c r="I892" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="893" spans="1:9">
       <c r="A893" s="1">
         <v>892</v>
       </c>
       <c r="B893" s="1" t="s">
-        <v>1811</v>
+        <v>1816</v>
       </c>
       <c r="C893" s="1" t="s">
-        <v>1638</v>
+        <v>1474</v>
       </c>
       <c r="D893" s="1" t="s">
-        <v>1812</v>
+        <v>1817</v>
       </c>
       <c r="E893" s="2">
-        <v>31148</v>
+        <v>6235</v>
       </c>
       <c r="F893" s="2">
-        <v>31448</v>
+        <v>6295</v>
       </c>
       <c r="G893" s="2">
-        <v>31148</v>
+        <v>6235</v>
       </c>
       <c r="H893" s="2">
-        <v>30849</v>
+        <v>6175</v>
       </c>
       <c r="I893" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="894" spans="1:9">
       <c r="A894" s="1">
         <v>893</v>
       </c>
       <c r="B894" s="1" t="s">
-        <v>1813</v>
+        <v>1818</v>
       </c>
       <c r="C894" s="1" t="s">
-        <v>1638</v>
+        <v>1474</v>
       </c>
       <c r="D894" s="1" t="s">
-        <v>1814</v>
+        <v>1819</v>
       </c>
       <c r="E894" s="2">
-        <v>36078</v>
+        <v>31829</v>
       </c>
       <c r="F894" s="2">
-        <v>36425</v>
+        <v>32135</v>
       </c>
       <c r="G894" s="2">
-        <v>36078</v>
+        <v>31829</v>
       </c>
       <c r="H894" s="2">
-        <v>35731</v>
+        <v>31523</v>
       </c>
       <c r="I894" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="895" spans="1:9">
       <c r="A895" s="1">
         <v>894</v>
       </c>
       <c r="B895" s="1" t="s">
-        <v>1815</v>
+        <v>1820</v>
       </c>
       <c r="C895" s="1" t="s">
-        <v>1638</v>
+        <v>1474</v>
       </c>
       <c r="D895" s="1" t="s">
-        <v>1816</v>
+        <v>1821</v>
       </c>
       <c r="E895" s="2">
-        <v>51844</v>
+        <v>15642</v>
       </c>
       <c r="F895" s="2">
-        <v>52343</v>
+        <v>15792</v>
       </c>
       <c r="G895" s="2">
-        <v>51844</v>
+        <v>15642</v>
       </c>
       <c r="H895" s="2">
-        <v>51346</v>
+        <v>15491</v>
       </c>
       <c r="I895" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="896" spans="1:9">
       <c r="A896" s="1">
         <v>895</v>
       </c>
       <c r="B896" s="1" t="s">
-        <v>1817</v>
+        <v>1822</v>
       </c>
       <c r="C896" s="1" t="s">
-        <v>1638</v>
+        <v>1520</v>
       </c>
       <c r="D896" s="1" t="s">
-        <v>1818</v>
+        <v>1823</v>
       </c>
       <c r="E896" s="2">
-        <v>77475</v>
+        <v>15699</v>
       </c>
       <c r="F896" s="2">
-        <v>78220</v>
+        <v>15850</v>
       </c>
       <c r="G896" s="2">
-        <v>77475</v>
+        <v>15699</v>
       </c>
       <c r="H896" s="2">
-        <v>76730</v>
+        <v>15548</v>
       </c>
       <c r="I896" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="897" spans="1:9">
       <c r="A897" s="1">
         <v>896</v>
       </c>
       <c r="B897" s="1" t="s">
-        <v>1819</v>
+        <v>1824</v>
       </c>
       <c r="C897" s="1" t="s">
-        <v>1638</v>
+        <v>1520</v>
       </c>
       <c r="D897" s="1" t="s">
-        <v>1820</v>
+        <v>1825</v>
       </c>
       <c r="E897" s="2">
-        <v>5400</v>
+        <v>26010</v>
       </c>
       <c r="F897" s="2">
-        <v>5452</v>
+        <v>26261</v>
       </c>
       <c r="G897" s="2">
-        <v>5400</v>
+        <v>26010</v>
       </c>
       <c r="H897" s="2">
-        <v>5348</v>
+        <v>25760</v>
       </c>
       <c r="I897" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="898" spans="1:9">
       <c r="A898" s="1">
         <v>897</v>
       </c>
       <c r="B898" s="1" t="s">
-        <v>1821</v>
+        <v>1826</v>
       </c>
       <c r="C898" s="1" t="s">
-        <v>1619</v>
+        <v>1520</v>
       </c>
       <c r="D898" s="1" t="s">
-        <v>1822</v>
+        <v>1827</v>
       </c>
       <c r="E898" s="2">
-        <v>104156</v>
+        <v>31720</v>
       </c>
       <c r="F898" s="2">
-        <v>105158</v>
+        <v>32025</v>
       </c>
       <c r="G898" s="2">
-        <v>104156</v>
+        <v>31720</v>
       </c>
       <c r="H898" s="2">
-        <v>103155</v>
+        <v>31415</v>
       </c>
       <c r="I898" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="899" spans="1:9">
       <c r="A899" s="1">
         <v>898</v>
       </c>
       <c r="B899" s="1" t="s">
-        <v>1823</v>
+        <v>1828</v>
       </c>
       <c r="C899" s="1" t="s">
-        <v>1619</v>
+        <v>1520</v>
       </c>
       <c r="D899" s="1" t="s">
-        <v>1824</v>
+        <v>1829</v>
       </c>
       <c r="E899" s="2">
-        <v>15740</v>
+        <v>52000</v>
       </c>
       <c r="F899" s="2">
-        <v>15892</v>
+        <v>52500</v>
       </c>
       <c r="G899" s="2">
-        <v>15740</v>
+        <v>52000</v>
       </c>
       <c r="H899" s="2">
-        <v>15589</v>
+        <v>51500</v>
       </c>
       <c r="I899" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="900" spans="1:9">
       <c r="A900" s="1">
         <v>899</v>
       </c>
       <c r="B900" s="1" t="s">
-        <v>1825</v>
+        <v>1830</v>
       </c>
       <c r="C900" s="1" t="s">
-        <v>1619</v>
+        <v>1474</v>
       </c>
       <c r="D900" s="1" t="s">
-        <v>1826</v>
+        <v>1831</v>
       </c>
       <c r="E900" s="2">
-        <v>182083</v>
+        <v>148632</v>
       </c>
       <c r="F900" s="2">
-        <v>183834</v>
+        <v>150061</v>
       </c>
       <c r="G900" s="2">
-        <v>182083</v>
+        <v>148632</v>
       </c>
       <c r="H900" s="2">
-        <v>180332</v>
+        <v>147202</v>
       </c>
       <c r="I900" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="901" spans="1:9">
       <c r="A901" s="1">
         <v>900</v>
       </c>
       <c r="B901" s="1" t="s">
-        <v>1827</v>
+        <v>1832</v>
       </c>
       <c r="C901" s="1" t="s">
-        <v>1619</v>
+        <v>41</v>
       </c>
       <c r="D901" s="1" t="s">
-        <v>1828</v>
+        <v>1833</v>
       </c>
       <c r="E901" s="2">
-        <v>89320</v>
+        <v>108981</v>
       </c>
       <c r="F901" s="2">
-        <v>90179</v>
+        <v>107953</v>
       </c>
       <c r="G901" s="2">
-        <v>89320</v>
+        <v>106924</v>
       </c>
       <c r="H901" s="2">
-        <v>88462</v>
+        <v>105896</v>
       </c>
       <c r="I901" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="902" spans="1:9">
       <c r="A902" s="1">
         <v>901</v>
       </c>
       <c r="B902" s="1" t="s">
-        <v>1829</v>
+        <v>1834</v>
       </c>
       <c r="C902" s="1" t="s">
-        <v>1619</v>
+        <v>1835</v>
       </c>
       <c r="D902" s="1" t="s">
-        <v>1830</v>
+        <v>1836</v>
       </c>
       <c r="E902" s="2">
-        <v>156156</v>
+        <v>14095</v>
       </c>
       <c r="F902" s="2">
-        <v>157658</v>
+        <v>14231</v>
       </c>
       <c r="G902" s="2">
-        <v>156156</v>
+        <v>14095</v>
       </c>
       <c r="H902" s="2">
-        <v>154655</v>
+        <v>13960</v>
       </c>
       <c r="I902" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="903" spans="1:9">
       <c r="A903" s="1">
         <v>902</v>
       </c>
       <c r="B903" s="1" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="C903" s="1" t="s">
-        <v>1619</v>
+        <v>1835</v>
       </c>
       <c r="D903" s="1" t="s">
-        <v>1832</v>
+        <v>1838</v>
       </c>
       <c r="E903" s="2">
-        <v>31356</v>
+        <v>1504039</v>
       </c>
       <c r="F903" s="2">
-        <v>31658</v>
+        <v>1518501</v>
       </c>
       <c r="G903" s="2">
-        <v>31356</v>
+        <v>1504039</v>
       </c>
       <c r="H903" s="2">
-        <v>31055</v>
+        <v>1489577</v>
       </c>
       <c r="I903" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="904" spans="1:9">
       <c r="A904" s="1">
         <v>903</v>
       </c>
       <c r="B904" s="1" t="s">
-        <v>1833</v>
+        <v>1839</v>
       </c>
       <c r="C904" s="1" t="s">
-        <v>1619</v>
+        <v>1835</v>
       </c>
       <c r="D904" s="1" t="s">
-        <v>1834</v>
+        <v>1840</v>
       </c>
       <c r="E904" s="2">
-        <v>36681</v>
+        <v>28343</v>
       </c>
       <c r="F904" s="2">
-        <v>37034</v>
+        <v>28616</v>
       </c>
       <c r="G904" s="2">
-        <v>36681</v>
+        <v>28343</v>
       </c>
       <c r="H904" s="2">
-        <v>36328</v>
+        <v>28071</v>
       </c>
       <c r="I904" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="905" spans="1:9">
       <c r="A905" s="1">
         <v>904</v>
       </c>
       <c r="B905" s="1" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C905" s="1" t="s">
         <v>1835</v>
       </c>
-      <c r="C905" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D905" s="1" t="s">
-        <v>1836</v>
+        <v>1842</v>
       </c>
       <c r="E905" s="2">
-        <v>11029</v>
+        <v>42438</v>
       </c>
       <c r="F905" s="2">
-        <v>11135</v>
+        <v>42846</v>
       </c>
       <c r="G905" s="2">
-        <v>11029</v>
+        <v>42438</v>
       </c>
       <c r="H905" s="2">
-        <v>10923</v>
+        <v>42030</v>
       </c>
       <c r="I905" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="906" spans="1:9">
       <c r="A906" s="1">
         <v>905</v>
       </c>
       <c r="B906" s="1" t="s">
-        <v>1837</v>
+        <v>1843</v>
       </c>
       <c r="C906" s="1" t="s">
-        <v>1626</v>
+        <v>1835</v>
       </c>
       <c r="D906" s="1" t="s">
-        <v>1838</v>
+        <v>1844</v>
       </c>
       <c r="E906" s="2">
-        <v>16234</v>
+        <v>70782</v>
       </c>
       <c r="F906" s="2">
-        <v>16391</v>
+        <v>71463</v>
       </c>
       <c r="G906" s="2">
-        <v>16234</v>
+        <v>70782</v>
       </c>
       <c r="H906" s="2">
-        <v>16078</v>
+        <v>70102</v>
       </c>
       <c r="I906" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="907" spans="1:9">
       <c r="A907" s="1">
         <v>906</v>
       </c>
       <c r="B907" s="1" t="s">
-        <v>1839</v>
+        <v>1845</v>
       </c>
       <c r="C907" s="1" t="s">
-        <v>1626</v>
+        <v>1835</v>
       </c>
       <c r="D907" s="1" t="s">
-        <v>1840</v>
+        <v>1846</v>
       </c>
       <c r="E907" s="2">
-        <v>26738</v>
+        <v>154892</v>
       </c>
       <c r="F907" s="2">
-        <v>26996</v>
+        <v>156382</v>
       </c>
       <c r="G907" s="2">
-        <v>26738</v>
+        <v>154892</v>
       </c>
       <c r="H907" s="2">
-        <v>26481</v>
+        <v>153403</v>
       </c>
       <c r="I907" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="908" spans="1:9">
       <c r="A908" s="1">
         <v>907</v>
       </c>
       <c r="B908" s="1" t="s">
-        <v>1841</v>
+        <v>1847</v>
       </c>
       <c r="C908" s="1" t="s">
-        <v>1626</v>
+        <v>1835</v>
       </c>
       <c r="D908" s="1" t="s">
-        <v>1842</v>
+        <v>1848</v>
       </c>
       <c r="E908" s="2">
-        <v>21445</v>
+        <v>216789</v>
       </c>
       <c r="F908" s="2">
-        <v>21651</v>
+        <v>218874</v>
       </c>
       <c r="G908" s="2">
-        <v>21445</v>
+        <v>216789</v>
       </c>
       <c r="H908" s="2">
-        <v>21239</v>
+        <v>214705</v>
       </c>
       <c r="I908" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="909" spans="1:9">
       <c r="A909" s="1">
         <v>908</v>
       </c>
       <c r="B909" s="1" t="s">
-        <v>1843</v>
+        <v>1849</v>
       </c>
       <c r="C909" s="1" t="s">
-        <v>1626</v>
+        <v>1835</v>
       </c>
       <c r="D909" s="1" t="s">
-        <v>1844</v>
+        <v>1850</v>
       </c>
       <c r="E909" s="2">
-        <v>31954</v>
+        <v>300746</v>
       </c>
       <c r="F909" s="2">
-        <v>32261</v>
+        <v>303638</v>
       </c>
       <c r="G909" s="2">
-        <v>31954</v>
+        <v>300746</v>
       </c>
       <c r="H909" s="2">
-        <v>31647</v>
+        <v>297854</v>
       </c>
       <c r="I909" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="910" spans="1:9">
       <c r="A910" s="1">
         <v>909</v>
       </c>
       <c r="B910" s="1" t="s">
-        <v>1845</v>
+        <v>1851</v>
       </c>
       <c r="C910" s="1" t="s">
-        <v>1626</v>
+        <v>1835</v>
       </c>
       <c r="D910" s="1" t="s">
-        <v>1846</v>
+        <v>1852</v>
       </c>
       <c r="E910" s="2">
-        <v>78645</v>
+        <v>438021</v>
       </c>
       <c r="F910" s="2">
-        <v>79401</v>
+        <v>442233</v>
       </c>
       <c r="G910" s="2">
-        <v>78645</v>
+        <v>438021</v>
       </c>
       <c r="H910" s="2">
-        <v>77889</v>
+        <v>433809</v>
       </c>
       <c r="I910" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="911" spans="1:9">
       <c r="A911" s="1">
         <v>910</v>
       </c>
       <c r="B911" s="1" t="s">
-        <v>1847</v>
+        <v>1853</v>
       </c>
       <c r="C911" s="1" t="s">
-        <v>1665</v>
+        <v>1835</v>
       </c>
       <c r="D911" s="1" t="s">
-        <v>1848</v>
+        <v>1854</v>
       </c>
       <c r="E911" s="2">
-        <v>16536</v>
+        <v>752096</v>
       </c>
       <c r="F911" s="2">
-        <v>16695</v>
+        <v>759327</v>
       </c>
       <c r="G911" s="2">
-        <v>16536</v>
+        <v>752096</v>
       </c>
       <c r="H911" s="2">
-        <v>16377</v>
+        <v>744864</v>
       </c>
       <c r="I911" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="912" spans="1:9">
       <c r="A912" s="1">
         <v>911</v>
       </c>
       <c r="B912" s="1" t="s">
-        <v>1849</v>
+        <v>1855</v>
       </c>
       <c r="C912" s="1" t="s">
-        <v>1665</v>
+        <v>1856</v>
       </c>
       <c r="D912" s="1" t="s">
-        <v>1850</v>
+        <v>1857</v>
       </c>
       <c r="E912" s="2">
-        <v>26842</v>
+        <v>5946</v>
       </c>
       <c r="F912" s="2">
-        <v>27101</v>
+        <v>6003</v>
       </c>
       <c r="G912" s="2">
-        <v>26842</v>
+        <v>5946</v>
       </c>
       <c r="H912" s="2">
-        <v>26584</v>
+        <v>5889</v>
       </c>
       <c r="I912" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="913" spans="1:9">
       <c r="A913" s="1">
         <v>912</v>
       </c>
       <c r="B913" s="1" t="s">
-        <v>1851</v>
+        <v>1858</v>
       </c>
       <c r="C913" s="1" t="s">
-        <v>1665</v>
+        <v>1856</v>
       </c>
       <c r="D913" s="1" t="s">
-        <v>1852</v>
+        <v>1859</v>
       </c>
       <c r="E913" s="2">
-        <v>32152</v>
+        <v>12767</v>
       </c>
       <c r="F913" s="2">
-        <v>32461</v>
+        <v>12890</v>
       </c>
       <c r="G913" s="2">
-        <v>32152</v>
+        <v>12767</v>
       </c>
       <c r="H913" s="2">
-        <v>31842</v>
+        <v>12644</v>
       </c>
       <c r="I913" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="914" spans="1:9">
       <c r="A914" s="1">
         <v>913</v>
       </c>
       <c r="B914" s="1" t="s">
-        <v>1853</v>
+        <v>1860</v>
       </c>
       <c r="C914" s="1" t="s">
-        <v>1665</v>
+        <v>1856</v>
       </c>
       <c r="D914" s="1" t="s">
-        <v>1854</v>
+        <v>1861</v>
       </c>
       <c r="E914" s="2">
-        <v>33061</v>
+        <v>51312</v>
       </c>
       <c r="F914" s="2">
-        <v>33378</v>
+        <v>51805</v>
       </c>
       <c r="G914" s="2">
-        <v>33061</v>
+        <v>51312</v>
       </c>
       <c r="H914" s="2">
-        <v>32743</v>
+        <v>50818</v>
       </c>
       <c r="I914" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="915" spans="1:9">
       <c r="A915" s="1">
         <v>914</v>
       </c>
       <c r="B915" s="1" t="s">
-        <v>1855</v>
+        <v>1862</v>
       </c>
       <c r="C915" s="1" t="s">
-        <v>1665</v>
+        <v>1856</v>
       </c>
       <c r="D915" s="1" t="s">
-        <v>1856</v>
+        <v>1863</v>
       </c>
       <c r="E915" s="2">
-        <v>37336</v>
+        <v>102878</v>
       </c>
       <c r="F915" s="2">
-        <v>37695</v>
+        <v>103867</v>
       </c>
       <c r="G915" s="2">
-        <v>37336</v>
+        <v>102878</v>
       </c>
       <c r="H915" s="2">
-        <v>36977</v>
+        <v>101889</v>
       </c>
       <c r="I915" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="916" spans="1:9">
       <c r="A916" s="1">
         <v>915</v>
       </c>
       <c r="B916" s="1" t="s">
-        <v>1857</v>
+        <v>1864</v>
       </c>
       <c r="C916" s="1" t="s">
-        <v>1665</v>
+        <v>1856</v>
       </c>
       <c r="D916" s="1" t="s">
-        <v>1858</v>
+        <v>1865</v>
       </c>
       <c r="E916" s="2">
-        <v>6126</v>
+        <v>262339</v>
       </c>
       <c r="F916" s="2">
-        <v>6185</v>
+        <v>264861</v>
       </c>
       <c r="G916" s="2">
-        <v>6126</v>
+        <v>262339</v>
       </c>
       <c r="H916" s="2">
-        <v>6067</v>
+        <v>259816</v>
       </c>
       <c r="I916" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="917" spans="1:9">
       <c r="A917" s="1">
         <v>916</v>
       </c>
       <c r="B917" s="1" t="s">
-        <v>1859</v>
+        <v>1866</v>
       </c>
       <c r="C917" s="1" t="s">
-        <v>1665</v>
+        <v>1856</v>
       </c>
       <c r="D917" s="1" t="s">
-        <v>1860</v>
+        <v>1867</v>
       </c>
       <c r="E917" s="2">
-        <v>78858</v>
+        <v>512328</v>
       </c>
       <c r="F917" s="2">
-        <v>79616</v>
+        <v>517254</v>
       </c>
       <c r="G917" s="2">
-        <v>78858</v>
+        <v>512328</v>
       </c>
       <c r="H917" s="2">
-        <v>78100</v>
+        <v>507402</v>
       </c>
       <c r="I917" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="918" spans="1:9">
       <c r="A918" s="1">
         <v>917</v>
       </c>
       <c r="B918" s="1" t="s">
-        <v>1861</v>
+        <v>1868</v>
       </c>
       <c r="C918" s="1" t="s">
-        <v>1647</v>
+        <v>1856</v>
       </c>
       <c r="D918" s="1" t="s">
-        <v>1862</v>
+        <v>1869</v>
       </c>
       <c r="E918" s="2">
-        <v>12017</v>
+        <v>637074</v>
       </c>
       <c r="F918" s="2">
-        <v>12133</v>
+        <v>643200</v>
       </c>
       <c r="G918" s="2">
-        <v>12017</v>
+        <v>637074</v>
       </c>
       <c r="H918" s="2">
-        <v>11902</v>
+        <v>630948</v>
       </c>
       <c r="I918" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="919" spans="1:9">
       <c r="A919" s="1">
         <v>918</v>
       </c>
       <c r="B919" s="1" t="s">
-        <v>1863</v>
+        <v>1870</v>
       </c>
       <c r="C919" s="1" t="s">
-        <v>1647</v>
+        <v>1856</v>
       </c>
       <c r="D919" s="1" t="s">
-        <v>1864</v>
+        <v>1871</v>
       </c>
       <c r="E919" s="2">
-        <v>210064</v>
+        <v>1207462</v>
       </c>
       <c r="F919" s="2">
-        <v>212084</v>
+        <v>1219072</v>
       </c>
       <c r="G919" s="2">
-        <v>210064</v>
+        <v>1207462</v>
       </c>
       <c r="H919" s="2">
-        <v>208045</v>
+        <v>1195852</v>
       </c>
       <c r="I919" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="920" spans="1:9">
       <c r="A920" s="1">
         <v>919</v>
       </c>
       <c r="B920" s="1" t="s">
-        <v>1865</v>
+        <v>1872</v>
       </c>
       <c r="C920" s="1" t="s">
-        <v>1647</v>
+        <v>1856</v>
       </c>
       <c r="D920" s="1" t="s">
-        <v>1652</v>
+        <v>1873</v>
       </c>
       <c r="E920" s="2">
-        <v>22688</v>
+        <v>2975</v>
       </c>
       <c r="F920" s="2">
-        <v>22906</v>
+        <v>3004</v>
       </c>
       <c r="G920" s="2">
-        <v>22688</v>
+        <v>2975</v>
       </c>
       <c r="H920" s="2">
-        <v>22469</v>
+        <v>2947</v>
       </c>
       <c r="I920" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="921" spans="1:9">
       <c r="A921" s="1">
         <v>920</v>
       </c>
       <c r="B921" s="1" t="s">
-        <v>1866</v>
+        <v>1874</v>
       </c>
       <c r="C921" s="1" t="s">
-        <v>1647</v>
+        <v>1491</v>
       </c>
       <c r="D921" s="1" t="s">
-        <v>1652</v>
+        <v>1875</v>
       </c>
       <c r="E921" s="2">
-        <v>22682</v>
+        <v>12334</v>
       </c>
       <c r="F921" s="2">
-        <v>22901</v>
+        <v>12453</v>
       </c>
       <c r="G921" s="2">
-        <v>22682</v>
+        <v>12334</v>
       </c>
       <c r="H921" s="2">
-        <v>22464</v>
+        <v>12216</v>
       </c>
       <c r="I921" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="922" spans="1:9">
       <c r="A922" s="1">
         <v>921</v>
       </c>
       <c r="B922" s="1" t="s">
-        <v>1867</v>
+        <v>1876</v>
       </c>
       <c r="C922" s="1" t="s">
-        <v>1647</v>
+        <v>1877</v>
       </c>
       <c r="D922" s="1" t="s">
-        <v>1868</v>
+        <v>1878</v>
       </c>
       <c r="E922" s="2">
-        <v>17482</v>
+        <v>68451</v>
       </c>
       <c r="F922" s="2">
-        <v>17651</v>
+        <v>69109</v>
       </c>
       <c r="G922" s="2">
-        <v>17482</v>
+        <v>68451</v>
       </c>
       <c r="H922" s="2">
-        <v>17314</v>
+        <v>67793</v>
       </c>
       <c r="I922" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="923" spans="1:9">
       <c r="A923" s="1">
         <v>922</v>
       </c>
       <c r="B923" s="1" t="s">
-        <v>1869</v>
+        <v>1879</v>
       </c>
       <c r="C923" s="1" t="s">
-        <v>1647</v>
+        <v>1877</v>
       </c>
       <c r="D923" s="1" t="s">
-        <v>1870</v>
+        <v>1880</v>
       </c>
       <c r="E923" s="2">
-        <v>27777</v>
+        <v>156856</v>
       </c>
       <c r="F923" s="2">
-        <v>28044</v>
+        <v>158364</v>
       </c>
       <c r="G923" s="2">
-        <v>27777</v>
+        <v>156856</v>
       </c>
       <c r="H923" s="2">
-        <v>27510</v>
+        <v>155348</v>
       </c>
       <c r="I923" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="924" spans="1:9">
       <c r="A924" s="1">
         <v>923</v>
       </c>
       <c r="B924" s="1" t="s">
-        <v>1871</v>
+        <v>1881</v>
       </c>
       <c r="C924" s="1" t="s">
-        <v>1647</v>
+        <v>1520</v>
       </c>
       <c r="D924" s="1" t="s">
-        <v>1872</v>
+        <v>1882</v>
       </c>
       <c r="E924" s="2">
-        <v>7077</v>
+        <v>59202</v>
       </c>
       <c r="F924" s="2">
-        <v>7145</v>
+        <v>59771</v>
       </c>
       <c r="G924" s="2">
-        <v>7077</v>
+        <v>59202</v>
       </c>
       <c r="H924" s="2">
-        <v>7009</v>
+        <v>58633</v>
       </c>
       <c r="I924" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="925" spans="1:9">
       <c r="A925" s="1">
         <v>924</v>
       </c>
       <c r="B925" s="1" t="s">
-        <v>1873</v>
+        <v>1883</v>
       </c>
       <c r="C925" s="1" t="s">
-        <v>1619</v>
+        <v>1877</v>
       </c>
       <c r="D925" s="1" t="s">
-        <v>1874</v>
+        <v>1884</v>
       </c>
       <c r="E925" s="2">
-        <v>12636</v>
+        <v>68451</v>
       </c>
       <c r="F925" s="2">
-        <v>12758</v>
+        <v>69109</v>
       </c>
       <c r="G925" s="2">
-        <v>12636</v>
+        <v>68451</v>
       </c>
       <c r="H925" s="2">
-        <v>12515</v>
+        <v>67793</v>
       </c>
       <c r="I925" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="926" spans="1:9">
       <c r="A926" s="1">
         <v>925</v>
       </c>
       <c r="B926" s="1" t="s">
-        <v>1875</v>
+        <v>1885</v>
       </c>
       <c r="C926" s="1" t="s">
-        <v>1656</v>
+        <v>1886</v>
       </c>
       <c r="D926" s="1" t="s">
-        <v>1876</v>
+        <v>1887</v>
       </c>
       <c r="E926" s="2">
-        <v>15798</v>
+        <v>1403</v>
       </c>
       <c r="F926" s="2">
-        <v>15950</v>
+        <v>1416</v>
       </c>
       <c r="G926" s="2">
-        <v>15798</v>
+        <v>1403</v>
       </c>
       <c r="H926" s="2">
-        <v>15646</v>
+        <v>1389</v>
       </c>
       <c r="I926" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="927" spans="1:9">
       <c r="A927" s="1">
         <v>926</v>
       </c>
       <c r="B927" s="1" t="s">
-        <v>1877</v>
+        <v>1888</v>
       </c>
       <c r="C927" s="1" t="s">
-        <v>1656</v>
+        <v>1886</v>
       </c>
       <c r="D927" s="1" t="s">
-        <v>1878</v>
+        <v>1889</v>
       </c>
       <c r="E927" s="2">
-        <v>26634</v>
+        <v>14034</v>
       </c>
       <c r="F927" s="2">
-        <v>26891</v>
+        <v>14169</v>
       </c>
       <c r="G927" s="2">
-        <v>26634</v>
+        <v>14034</v>
       </c>
       <c r="H927" s="2">
-        <v>26378</v>
+        <v>13899</v>
       </c>
       <c r="I927" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="928" spans="1:9">
       <c r="A928" s="1">
         <v>927</v>
       </c>
       <c r="B928" s="1" t="s">
-        <v>1879</v>
+        <v>1890</v>
       </c>
       <c r="C928" s="1" t="s">
-        <v>1656</v>
+        <v>1886</v>
       </c>
       <c r="D928" s="1" t="s">
-        <v>1880</v>
+        <v>1891</v>
       </c>
       <c r="E928" s="2">
-        <v>260312</v>
+        <v>69290</v>
       </c>
       <c r="F928" s="2">
-        <v>262815</v>
+        <v>69956</v>
       </c>
       <c r="G928" s="2">
-        <v>260312</v>
+        <v>69290</v>
       </c>
       <c r="H928" s="2">
-        <v>257809</v>
+        <v>68624</v>
       </c>
       <c r="I928" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="929" spans="1:9">
       <c r="A929" s="1">
         <v>928</v>
       </c>
       <c r="B929" s="1" t="s">
-        <v>1881</v>
+        <v>1892</v>
       </c>
       <c r="C929" s="1" t="s">
-        <v>1656</v>
+        <v>1886</v>
       </c>
       <c r="D929" s="1" t="s">
-        <v>1882</v>
+        <v>1893</v>
       </c>
       <c r="E929" s="2">
-        <v>31772</v>
+        <v>139458</v>
       </c>
       <c r="F929" s="2">
-        <v>32078</v>
+        <v>140799</v>
       </c>
       <c r="G929" s="2">
-        <v>31772</v>
+        <v>139458</v>
       </c>
       <c r="H929" s="2">
-        <v>31467</v>
+        <v>138117</v>
       </c>
       <c r="I929" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="930" spans="1:9">
       <c r="A930" s="1">
         <v>929</v>
       </c>
       <c r="B930" s="1" t="s">
-        <v>1883</v>
+        <v>1894</v>
       </c>
       <c r="C930" s="1" t="s">
-        <v>1656</v>
+        <v>1886</v>
       </c>
       <c r="D930" s="1" t="s">
-        <v>1884</v>
+        <v>1895</v>
       </c>
       <c r="E930" s="2">
-        <v>78572</v>
+        <v>218397</v>
       </c>
       <c r="F930" s="2">
-        <v>79328</v>
+        <v>220497</v>
       </c>
       <c r="G930" s="2">
-        <v>78572</v>
+        <v>218397</v>
       </c>
       <c r="H930" s="2">
-        <v>77817</v>
+        <v>216297</v>
       </c>
       <c r="I930" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="931" spans="1:9">
       <c r="A931" s="1">
         <v>930</v>
       </c>
       <c r="B931" s="1" t="s">
-        <v>1885</v>
+        <v>1896</v>
       </c>
       <c r="C931" s="1" t="s">
         <v>1886</v>
       </c>
       <c r="D931" s="1" t="s">
-        <v>1887</v>
+        <v>1897</v>
       </c>
       <c r="E931" s="2">
-        <v>14390</v>
+        <v>309159</v>
       </c>
       <c r="F931" s="2">
-        <v>14529</v>
+        <v>312131</v>
       </c>
       <c r="G931" s="2">
-        <v>14390</v>
+        <v>309159</v>
       </c>
       <c r="H931" s="2">
-        <v>14252</v>
+        <v>306186</v>
       </c>
       <c r="I931" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="932" spans="1:9">
       <c r="A932" s="1">
         <v>931</v>
       </c>
       <c r="B932" s="1" t="s">
-        <v>1888</v>
+        <v>1898</v>
       </c>
       <c r="C932" s="1" t="s">
         <v>1886</v>
       </c>
       <c r="D932" s="1" t="s">
-        <v>1889</v>
+        <v>1899</v>
       </c>
       <c r="E932" s="2">
-        <v>56250</v>
+        <v>420128</v>
       </c>
       <c r="F932" s="2">
-        <v>56791</v>
+        <v>424167</v>
       </c>
       <c r="G932" s="2">
-        <v>56250</v>
+        <v>420128</v>
       </c>
       <c r="H932" s="2">
-        <v>55710</v>
+        <v>416088</v>
       </c>
       <c r="I932" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="933" spans="1:9">
       <c r="A933" s="1">
         <v>932</v>
       </c>
       <c r="B933" s="1" t="s">
-        <v>1890</v>
+        <v>1900</v>
       </c>
       <c r="C933" s="1" t="s">
         <v>1886</v>
       </c>
       <c r="D933" s="1" t="s">
-        <v>1891</v>
+        <v>1901</v>
       </c>
       <c r="E933" s="2">
-        <v>276019</v>
+        <v>700799</v>
       </c>
       <c r="F933" s="2">
-        <v>278673</v>
+        <v>707537</v>
       </c>
       <c r="G933" s="2">
-        <v>276019</v>
+        <v>700799</v>
       </c>
       <c r="H933" s="2">
-        <v>273365</v>
+        <v>694060</v>
       </c>
       <c r="I933" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="934" spans="1:9">
       <c r="A934" s="1">
         <v>933</v>
       </c>
       <c r="B934" s="1" t="s">
-        <v>1892</v>
+        <v>1902</v>
       </c>
       <c r="C934" s="1" t="s">
         <v>1886</v>
       </c>
       <c r="D934" s="1" t="s">
-        <v>1893</v>
+        <v>1903</v>
       </c>
       <c r="E934" s="2">
-        <v>1389252</v>
+        <v>1402500</v>
       </c>
       <c r="F934" s="2">
-        <v>1402610</v>
+        <v>1415986</v>
       </c>
       <c r="G934" s="2">
-        <v>1389252</v>
+        <v>1402500</v>
       </c>
       <c r="H934" s="2">
-        <v>1375894</v>
+        <v>1389015</v>
       </c>
       <c r="I934" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="935" spans="1:9">
       <c r="A935" s="1">
         <v>934</v>
       </c>
       <c r="B935" s="1" t="s">
-        <v>1894</v>
+        <v>1904</v>
       </c>
       <c r="C935" s="1" t="s">
-        <v>1895</v>
+        <v>1877</v>
       </c>
       <c r="D935" s="1" t="s">
-        <v>1896</v>
+        <v>1905</v>
       </c>
       <c r="E935" s="2">
-        <v>718628</v>
+        <v>31800</v>
       </c>
       <c r="F935" s="2">
-        <v>725537</v>
+        <v>32106</v>
       </c>
       <c r="G935" s="2">
-        <v>718628</v>
+        <v>31800</v>
       </c>
       <c r="H935" s="2">
-        <v>711718</v>
+        <v>31494</v>
       </c>
       <c r="I935" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="936" spans="1:9">
       <c r="A936" s="1">
         <v>935</v>
       </c>
       <c r="B936" s="1" t="s">
-        <v>1897</v>
+        <v>1906</v>
       </c>
       <c r="C936" s="1" t="s">
-        <v>1895</v>
+        <v>1877</v>
       </c>
       <c r="D936" s="1" t="s">
-        <v>1898</v>
+        <v>1907</v>
       </c>
       <c r="E936" s="2">
-        <v>1266570</v>
+        <v>16369</v>
       </c>
       <c r="F936" s="2">
-        <v>1278749</v>
+        <v>16526</v>
       </c>
       <c r="G936" s="2">
-        <v>1266570</v>
+        <v>16369</v>
       </c>
       <c r="H936" s="2">
-        <v>1254392</v>
+        <v>16211</v>
       </c>
       <c r="I936" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="937" spans="1:9">
       <c r="A937" s="1">
         <v>936</v>
       </c>
       <c r="B937" s="1" t="s">
-        <v>1899</v>
+        <v>1908</v>
       </c>
       <c r="C937" s="1" t="s">
-        <v>1895</v>
+        <v>1877</v>
       </c>
       <c r="D937" s="1" t="s">
-        <v>1900</v>
+        <v>1909</v>
       </c>
       <c r="E937" s="2">
-        <v>41548</v>
+        <v>31800</v>
       </c>
       <c r="F937" s="2">
-        <v>41948</v>
+        <v>32106</v>
       </c>
       <c r="G937" s="2">
-        <v>41548</v>
+        <v>31800</v>
       </c>
       <c r="H937" s="2">
-        <v>41149</v>
+        <v>31494</v>
       </c>
       <c r="I937" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="938" spans="1:9">
       <c r="A938" s="1">
         <v>937</v>
       </c>
       <c r="B938" s="1" t="s">
-        <v>1901</v>
+        <v>1910</v>
       </c>
       <c r="C938" s="1" t="s">
-        <v>1895</v>
+        <v>1877</v>
       </c>
       <c r="D938" s="1" t="s">
-        <v>1902</v>
+        <v>1911</v>
       </c>
       <c r="E938" s="2">
-        <v>60424</v>
+        <v>31800</v>
       </c>
       <c r="F938" s="2">
-        <v>61005</v>
+        <v>32106</v>
       </c>
       <c r="G938" s="2">
-        <v>60424</v>
+        <v>31800</v>
       </c>
       <c r="H938" s="2">
-        <v>59843</v>
+        <v>31494</v>
       </c>
       <c r="I938" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="939" spans="1:9">
       <c r="A939" s="1">
         <v>938</v>
       </c>
       <c r="B939" s="1" t="s">
-        <v>1903</v>
+        <v>1912</v>
       </c>
       <c r="C939" s="1" t="s">
-        <v>1895</v>
+        <v>1877</v>
       </c>
       <c r="D939" s="1" t="s">
-        <v>1904</v>
+        <v>1913</v>
       </c>
       <c r="E939" s="2">
-        <v>98740</v>
+        <v>31800</v>
       </c>
       <c r="F939" s="2">
-        <v>99689</v>
+        <v>32106</v>
       </c>
       <c r="G939" s="2">
-        <v>98740</v>
+        <v>31800</v>
       </c>
       <c r="H939" s="2">
-        <v>97790</v>
+        <v>31494</v>
       </c>
       <c r="I939" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="940" spans="1:9">
       <c r="A940" s="1">
         <v>939</v>
       </c>
       <c r="B940" s="1" t="s">
-        <v>1905</v>
+        <v>1914</v>
       </c>
       <c r="C940" s="1" t="s">
-        <v>1895</v>
+        <v>1915</v>
       </c>
       <c r="D940" s="1" t="s">
-        <v>1906</v>
+        <v>1916</v>
       </c>
       <c r="E940" s="2">
-        <v>142240</v>
+        <v>27284</v>
       </c>
       <c r="F940" s="2">
-        <v>143607</v>
+        <v>27547</v>
       </c>
       <c r="G940" s="2">
-        <v>142240</v>
+        <v>27284</v>
       </c>
       <c r="H940" s="2">
-        <v>140872</v>
+        <v>27022</v>
       </c>
       <c r="I940" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="941" spans="1:9">
       <c r="A941" s="1">
         <v>940</v>
       </c>
       <c r="B941" s="1" t="s">
-        <v>1907</v>
+        <v>1917</v>
       </c>
       <c r="C941" s="1" t="s">
-        <v>1895</v>
+        <v>1915</v>
       </c>
       <c r="D941" s="1" t="s">
-        <v>1908</v>
+        <v>1918</v>
       </c>
       <c r="E941" s="2">
-        <v>162317</v>
+        <v>11201</v>
       </c>
       <c r="F941" s="2">
-        <v>163878</v>
+        <v>11309</v>
       </c>
       <c r="G941" s="2">
-        <v>162317</v>
+        <v>11201</v>
       </c>
       <c r="H941" s="2">
-        <v>160756</v>
+        <v>11093</v>
       </c>
       <c r="I941" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="942" spans="1:9">
       <c r="A942" s="1">
         <v>941</v>
       </c>
       <c r="B942" s="1" t="s">
-        <v>1909</v>
+        <v>1919</v>
       </c>
       <c r="C942" s="1" t="s">
-        <v>1895</v>
+        <v>1438</v>
       </c>
       <c r="D942" s="1" t="s">
-        <v>1910</v>
+        <v>1920</v>
       </c>
       <c r="E942" s="2">
-        <v>300350</v>
+        <v>63492</v>
       </c>
       <c r="F942" s="2">
-        <v>303238</v>
+        <v>64103</v>
       </c>
       <c r="G942" s="2">
-        <v>300350</v>
+        <v>63492</v>
       </c>
       <c r="H942" s="2">
-        <v>297462</v>
+        <v>62882</v>
       </c>
       <c r="I942" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="943" spans="1:9">
       <c r="A943" s="1">
         <v>942</v>
       </c>
       <c r="B943" s="1" t="s">
-        <v>1911</v>
+        <v>1921</v>
       </c>
       <c r="C943" s="1" t="s">
-        <v>1895</v>
+        <v>1922</v>
       </c>
       <c r="D943" s="1" t="s">
-        <v>1912</v>
+        <v>1923</v>
       </c>
       <c r="E943" s="2">
-        <v>389024</v>
+        <v>10717</v>
       </c>
       <c r="F943" s="2">
-        <v>392765</v>
+        <v>10820</v>
       </c>
       <c r="G943" s="2">
-        <v>389024</v>
+        <v>10717</v>
       </c>
       <c r="H943" s="2">
-        <v>385284</v>
+        <v>10614</v>
       </c>
       <c r="I943" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="944" spans="1:9">
       <c r="A944" s="1">
         <v>943</v>
       </c>
       <c r="B944" s="1" t="s">
-        <v>1913</v>
+        <v>1924</v>
       </c>
       <c r="C944" s="1" t="s">
-        <v>1633</v>
+        <v>1438</v>
       </c>
       <c r="D944" s="1" t="s">
-        <v>1914</v>
+        <v>1925</v>
       </c>
       <c r="E944" s="2">
-        <v>62399</v>
+        <v>8278</v>
       </c>
       <c r="F944" s="2">
-        <v>62999</v>
+        <v>8358</v>
       </c>
       <c r="G944" s="2">
-        <v>62399</v>
+        <v>8278</v>
       </c>
       <c r="H944" s="2">
-        <v>61799</v>
+        <v>8199</v>
       </c>
       <c r="I944" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="945" spans="1:9">
       <c r="A945" s="1">
         <v>944</v>
       </c>
       <c r="B945" s="1" t="s">
-        <v>1915</v>
+        <v>1926</v>
       </c>
       <c r="C945" s="1" t="s">
-        <v>1633</v>
+        <v>1877</v>
       </c>
       <c r="D945" s="1" t="s">
-        <v>1916</v>
+        <v>1927</v>
       </c>
       <c r="E945" s="2">
-        <v>91519</v>
+        <v>68451</v>
       </c>
       <c r="F945" s="2">
-        <v>92399</v>
+        <v>69109</v>
       </c>
       <c r="G945" s="2">
-        <v>91519</v>
+        <v>68451</v>
       </c>
       <c r="H945" s="2">
-        <v>90639</v>
+        <v>67793</v>
       </c>
       <c r="I945" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="946" spans="1:9">
       <c r="A946" s="1">
         <v>945</v>
       </c>
       <c r="B946" s="1" t="s">
-        <v>1917</v>
+        <v>1928</v>
       </c>
       <c r="C946" s="1" t="s">
-        <v>1638</v>
+        <v>1929</v>
       </c>
       <c r="D946" s="1" t="s">
-        <v>1918</v>
+        <v>1930</v>
       </c>
       <c r="E946" s="2">
-        <v>3879</v>
+        <v>79404</v>
       </c>
       <c r="F946" s="2">
-        <v>3917</v>
+        <v>80168</v>
       </c>
       <c r="G946" s="2">
-        <v>3879</v>
+        <v>79404</v>
       </c>
       <c r="H946" s="2">
-        <v>3842</v>
+        <v>78641</v>
       </c>
       <c r="I946" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="947" spans="1:9">
       <c r="A947" s="1">
         <v>946</v>
       </c>
       <c r="B947" s="1" t="s">
-        <v>1919</v>
+        <v>1931</v>
       </c>
       <c r="C947" s="1" t="s">
-        <v>1557</v>
+        <v>1922</v>
       </c>
       <c r="D947" s="1" t="s">
-        <v>1920</v>
+        <v>1932</v>
       </c>
       <c r="E947" s="2">
-        <v>135224</v>
+        <v>104962</v>
       </c>
       <c r="F947" s="2">
-        <v>136524</v>
+        <v>105971</v>
       </c>
       <c r="G947" s="2">
-        <v>135224</v>
+        <v>104962</v>
       </c>
       <c r="H947" s="2">
-        <v>133924</v>
+        <v>103953</v>
       </c>
       <c r="I947" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="948" spans="1:9">
       <c r="A948" s="1">
         <v>947</v>
       </c>
       <c r="B948" s="1" t="s">
-        <v>1921</v>
+        <v>1933</v>
       </c>
       <c r="C948" s="1" t="s">
-        <v>1557</v>
+        <v>1922</v>
       </c>
       <c r="D948" s="1" t="s">
-        <v>1922</v>
+        <v>1934</v>
       </c>
       <c r="E948" s="2">
-        <v>52000</v>
+        <v>130962</v>
       </c>
       <c r="F948" s="2">
-        <v>52500</v>
+        <v>132221</v>
       </c>
       <c r="G948" s="2">
-        <v>52000</v>
+        <v>130962</v>
       </c>
       <c r="H948" s="2">
-        <v>51500</v>
+        <v>129703</v>
       </c>
       <c r="I948" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="949" spans="1:9">
       <c r="A949" s="1">
         <v>948</v>
       </c>
       <c r="B949" s="1" t="s">
-        <v>1923</v>
+        <v>1935</v>
       </c>
       <c r="C949" s="1" t="s">
-        <v>1557</v>
+        <v>1877</v>
       </c>
       <c r="D949" s="1" t="s">
-        <v>1924</v>
+        <v>1936</v>
       </c>
       <c r="E949" s="2">
-        <v>93548</v>
+        <v>68451</v>
       </c>
       <c r="F949" s="2">
-        <v>94448</v>
+        <v>69109</v>
       </c>
       <c r="G949" s="2">
-        <v>93548</v>
+        <v>68451</v>
       </c>
       <c r="H949" s="2">
-        <v>92649</v>
+        <v>67793</v>
       </c>
       <c r="I949" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="950" spans="1:9">
       <c r="A950" s="1">
         <v>949</v>
       </c>
       <c r="B950" s="1" t="s">
-        <v>1925</v>
+        <v>1937</v>
       </c>
       <c r="C950" s="1" t="s">
-        <v>1557</v>
+        <v>1929</v>
       </c>
       <c r="D950" s="1" t="s">
-        <v>1926</v>
+        <v>1938</v>
       </c>
       <c r="E950" s="2">
-        <v>81042</v>
+        <v>17004</v>
       </c>
       <c r="F950" s="2">
-        <v>81821</v>
+        <v>17168</v>
       </c>
       <c r="G950" s="2">
-        <v>81042</v>
+        <v>17004</v>
       </c>
       <c r="H950" s="2">
-        <v>80263</v>
+        <v>16841</v>
       </c>
       <c r="I950" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="951" spans="1:9">
       <c r="A951" s="1">
         <v>950</v>
       </c>
       <c r="B951" s="1" t="s">
-        <v>1927</v>
+        <v>1939</v>
       </c>
       <c r="C951" s="1" t="s">
-        <v>1585</v>
+        <v>1922</v>
       </c>
       <c r="D951" s="1" t="s">
-        <v>1928</v>
+        <v>1940</v>
       </c>
       <c r="E951" s="2">
-        <v>25958</v>
+        <v>208962</v>
       </c>
       <c r="F951" s="2">
-        <v>26208</v>
+        <v>210971</v>
       </c>
       <c r="G951" s="2">
-        <v>25958</v>
+        <v>208962</v>
       </c>
       <c r="H951" s="2">
-        <v>25709</v>
+        <v>206953</v>
       </c>
       <c r="I951" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="952" spans="1:9">
       <c r="A952" s="1">
         <v>951</v>
       </c>
       <c r="B952" s="1" t="s">
-        <v>1929</v>
+        <v>1941</v>
       </c>
       <c r="C952" s="1" t="s">
-        <v>1585</v>
+        <v>1915</v>
       </c>
       <c r="D952" s="1" t="s">
-        <v>1930</v>
+        <v>1942</v>
       </c>
       <c r="E952" s="2">
-        <v>6292</v>
+        <v>522600</v>
       </c>
       <c r="F952" s="2">
-        <v>6353</v>
+        <v>527625</v>
       </c>
       <c r="G952" s="2">
-        <v>6292</v>
+        <v>522600</v>
       </c>
       <c r="H952" s="2">
-        <v>6232</v>
+        <v>517575</v>
       </c>
       <c r="I952" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="953" spans="1:9">
       <c r="A953" s="1">
         <v>952</v>
       </c>
       <c r="B953" s="1" t="s">
-        <v>1931</v>
+        <v>1943</v>
       </c>
       <c r="C953" s="1" t="s">
-        <v>1585</v>
+        <v>1922</v>
       </c>
       <c r="D953" s="1" t="s">
-        <v>1932</v>
+        <v>1944</v>
       </c>
       <c r="E953" s="2">
-        <v>6235</v>
+        <v>10</v>
       </c>
       <c r="F953" s="2">
-        <v>6295</v>
+        <v>11</v>
       </c>
       <c r="G953" s="2">
-        <v>6235</v>
+        <v>10</v>
       </c>
       <c r="H953" s="2">
-        <v>6175</v>
+        <v>10</v>
       </c>
       <c r="I953" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="954" spans="1:9">
       <c r="A954" s="1">
         <v>953</v>
       </c>
       <c r="B954" s="1" t="s">
-        <v>1933</v>
+        <v>1945</v>
       </c>
       <c r="C954" s="1" t="s">
-        <v>1585</v>
+        <v>1929</v>
       </c>
       <c r="D954" s="1" t="s">
-        <v>1934</v>
+        <v>1946</v>
       </c>
       <c r="E954" s="2">
-        <v>31829</v>
+        <v>27404</v>
       </c>
       <c r="F954" s="2">
-        <v>32135</v>
+        <v>27668</v>
       </c>
       <c r="G954" s="2">
-        <v>31829</v>
+        <v>27404</v>
       </c>
       <c r="H954" s="2">
-        <v>31523</v>
+        <v>27141</v>
       </c>
       <c r="I954" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="955" spans="1:9">
       <c r="A955" s="1">
         <v>954</v>
       </c>
       <c r="B955" s="1" t="s">
-        <v>1935</v>
+        <v>1947</v>
       </c>
       <c r="C955" s="1" t="s">
-        <v>1585</v>
+        <v>1948</v>
       </c>
       <c r="D955" s="1" t="s">
-        <v>1936</v>
+        <v>1949</v>
       </c>
       <c r="E955" s="2">
-        <v>15642</v>
+        <v>10821</v>
       </c>
       <c r="F955" s="2">
-        <v>15792</v>
+        <v>10925</v>
       </c>
       <c r="G955" s="2">
-        <v>15642</v>
+        <v>10821</v>
       </c>
       <c r="H955" s="2">
-        <v>15491</v>
+        <v>10717</v>
       </c>
       <c r="I955" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="956" spans="1:9">
       <c r="A956" s="1">
         <v>955</v>
       </c>
       <c r="B956" s="1" t="s">
-        <v>1937</v>
+        <v>1950</v>
       </c>
       <c r="C956" s="1" t="s">
-        <v>1633</v>
+        <v>1922</v>
       </c>
       <c r="D956" s="1" t="s">
-        <v>1938</v>
+        <v>1951</v>
       </c>
       <c r="E956" s="2">
-        <v>15699</v>
+        <v>156338</v>
       </c>
       <c r="F956" s="2">
-        <v>15850</v>
+        <v>157841</v>
       </c>
       <c r="G956" s="2">
-        <v>15699</v>
+        <v>156338</v>
       </c>
       <c r="H956" s="2">
-        <v>15548</v>
+        <v>154835</v>
       </c>
       <c r="I956" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="957" spans="1:9">
       <c r="A957" s="1">
         <v>956</v>
       </c>
       <c r="B957" s="1" t="s">
-        <v>1939</v>
+        <v>1952</v>
       </c>
       <c r="C957" s="1" t="s">
-        <v>1633</v>
+        <v>1922</v>
       </c>
       <c r="D957" s="1" t="s">
-        <v>1940</v>
+        <v>1953</v>
       </c>
       <c r="E957" s="2">
-        <v>26010</v>
+        <v>78619</v>
       </c>
       <c r="F957" s="2">
-        <v>26261</v>
+        <v>79375</v>
       </c>
       <c r="G957" s="2">
-        <v>26010</v>
+        <v>78619</v>
       </c>
       <c r="H957" s="2">
-        <v>25760</v>
+        <v>77863</v>
       </c>
       <c r="I957" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="958" spans="1:9">
       <c r="A958" s="1">
         <v>957</v>
       </c>
       <c r="B958" s="1" t="s">
-        <v>1941</v>
+        <v>1954</v>
       </c>
       <c r="C958" s="1" t="s">
-        <v>1633</v>
+        <v>1948</v>
       </c>
       <c r="D958" s="1" t="s">
-        <v>1942</v>
+        <v>1955</v>
       </c>
       <c r="E958" s="2">
-        <v>31720</v>
+        <v>21226</v>
       </c>
       <c r="F958" s="2">
-        <v>32025</v>
+        <v>21431</v>
       </c>
       <c r="G958" s="2">
-        <v>31720</v>
+        <v>21226</v>
       </c>
       <c r="H958" s="2">
-        <v>31415</v>
+        <v>21022</v>
       </c>
       <c r="I958" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="959" spans="1:9">
       <c r="A959" s="1">
         <v>958</v>
       </c>
       <c r="B959" s="1" t="s">
-        <v>1943</v>
+        <v>1956</v>
       </c>
       <c r="C959" s="1" t="s">
-        <v>1633</v>
+        <v>1915</v>
       </c>
       <c r="D959" s="1" t="s">
-        <v>1944</v>
+        <v>1957</v>
       </c>
       <c r="E959" s="2">
-        <v>52000</v>
+        <v>210600</v>
       </c>
       <c r="F959" s="2">
-        <v>52500</v>
+        <v>212625</v>
       </c>
       <c r="G959" s="2">
-        <v>52000</v>
+        <v>210600</v>
       </c>
       <c r="H959" s="2">
-        <v>51500</v>
+        <v>208575</v>
       </c>
       <c r="I959" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="960" spans="1:9">
       <c r="A960" s="1">
         <v>959</v>
       </c>
       <c r="B960" s="1" t="s">
-        <v>1945</v>
+        <v>1958</v>
       </c>
       <c r="C960" s="1" t="s">
-        <v>1585</v>
+        <v>1915</v>
       </c>
       <c r="D960" s="1" t="s">
-        <v>1946</v>
+        <v>1959</v>
       </c>
       <c r="E960" s="2">
-        <v>148632</v>
+        <v>52962</v>
       </c>
       <c r="F960" s="2">
-        <v>150061</v>
+        <v>53471</v>
       </c>
       <c r="G960" s="2">
-        <v>148632</v>
+        <v>52962</v>
       </c>
       <c r="H960" s="2">
-        <v>147202</v>
+        <v>52453</v>
       </c>
       <c r="I960" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="961" spans="1:9">
       <c r="A961" s="1">
         <v>960</v>
       </c>
       <c r="B961" s="1" t="s">
-        <v>1947</v>
+        <v>1960</v>
       </c>
       <c r="C961" s="1" t="s">
-        <v>96</v>
+        <v>1922</v>
       </c>
       <c r="D961" s="1" t="s">
-        <v>1948</v>
+        <v>1961</v>
       </c>
       <c r="E961" s="2">
-        <v>85784</v>
+        <v>520338</v>
       </c>
       <c r="F961" s="2">
-        <v>84974</v>
+        <v>525341</v>
       </c>
       <c r="G961" s="2">
-        <v>84165</v>
+        <v>520338</v>
       </c>
       <c r="H961" s="2">
-        <v>83356</v>
+        <v>515335</v>
       </c>
       <c r="I961" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="962" spans="1:9">
       <c r="A962" s="1">
         <v>961</v>
       </c>
       <c r="B962" s="1" t="s">
-        <v>1949</v>
+        <v>1962</v>
       </c>
       <c r="C962" s="1" t="s">
-        <v>96</v>
+        <v>1915</v>
       </c>
       <c r="D962" s="1" t="s">
-        <v>1950</v>
+        <v>1963</v>
       </c>
       <c r="E962" s="2">
-        <v>258406</v>
+        <v>105300</v>
       </c>
       <c r="F962" s="2">
-        <v>255968</v>
+        <v>106313</v>
       </c>
       <c r="G962" s="2">
-        <v>253530</v>
+        <v>105300</v>
       </c>
       <c r="H962" s="2">
-        <v>251092</v>
+        <v>104288</v>
       </c>
       <c r="I962" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="963" spans="1:9">
       <c r="A963" s="1">
         <v>962</v>
       </c>
       <c r="B963" s="1" t="s">
-        <v>1951</v>
+        <v>1964</v>
       </c>
       <c r="C963" s="1" t="s">
-        <v>1952</v>
+        <v>1929</v>
       </c>
       <c r="D963" s="1" t="s">
-        <v>1953</v>
+        <v>1965</v>
       </c>
       <c r="E963" s="2">
-        <v>13671</v>
+        <v>52936</v>
       </c>
       <c r="F963" s="2">
-        <v>13802</v>
+        <v>53445</v>
       </c>
       <c r="G963" s="2">
-        <v>13671</v>
+        <v>52936</v>
       </c>
       <c r="H963" s="2">
-        <v>13539</v>
+        <v>52427</v>
       </c>
       <c r="I963" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="964" spans="1:9">
       <c r="A964" s="1">
         <v>963</v>
       </c>
       <c r="B964" s="1" t="s">
-        <v>1954</v>
+        <v>1966</v>
       </c>
       <c r="C964" s="1" t="s">
-        <v>1952</v>
+        <v>1929</v>
       </c>
       <c r="D964" s="1" t="s">
-        <v>1955</v>
+        <v>1967</v>
       </c>
       <c r="E964" s="2">
-        <v>1453504</v>
+        <v>32136</v>
       </c>
       <c r="F964" s="2">
-        <v>1467480</v>
+        <v>32445</v>
       </c>
       <c r="G964" s="2">
-        <v>1453504</v>
+        <v>32136</v>
       </c>
       <c r="H964" s="2">
-        <v>1439528</v>
+        <v>31827</v>
       </c>
       <c r="I964" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="965" spans="1:9">
       <c r="A965" s="1">
         <v>964</v>
       </c>
       <c r="B965" s="1" t="s">
-        <v>1956</v>
+        <v>1968</v>
       </c>
       <c r="C965" s="1" t="s">
-        <v>1952</v>
+        <v>1922</v>
       </c>
       <c r="D965" s="1" t="s">
-        <v>1957</v>
+        <v>1969</v>
       </c>
       <c r="E965" s="2">
-        <v>27342</v>
+        <v>260338</v>
       </c>
       <c r="F965" s="2">
-        <v>27605</v>
+        <v>262841</v>
       </c>
       <c r="G965" s="2">
-        <v>27342</v>
+        <v>260338</v>
       </c>
       <c r="H965" s="2">
-        <v>27079</v>
+        <v>257835</v>
       </c>
       <c r="I965" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="966" spans="1:9">
       <c r="A966" s="1">
         <v>965</v>
       </c>
       <c r="B966" s="1" t="s">
-        <v>1958</v>
+        <v>1970</v>
       </c>
       <c r="C966" s="1" t="s">
-        <v>1952</v>
+        <v>1922</v>
       </c>
       <c r="D966" s="1" t="s">
-        <v>1959</v>
+        <v>1971</v>
       </c>
       <c r="E966" s="2">
-        <v>38299</v>
+        <v>36780</v>
       </c>
       <c r="F966" s="2">
-        <v>38667</v>
+        <v>37133</v>
       </c>
       <c r="G966" s="2">
-        <v>38299</v>
+        <v>36780</v>
       </c>
       <c r="H966" s="2">
-        <v>37931</v>
+        <v>36426</v>
       </c>
       <c r="I966" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="967" spans="1:9">
       <c r="A967" s="1">
         <v>966</v>
       </c>
       <c r="B967" s="1" t="s">
-        <v>1960</v>
+        <v>1972</v>
       </c>
       <c r="C967" s="1" t="s">
-        <v>1952</v>
+        <v>1491</v>
       </c>
       <c r="D967" s="1" t="s">
-        <v>1961</v>
+        <v>1973</v>
       </c>
       <c r="E967" s="2">
-        <v>68354</v>
+        <v>53586</v>
       </c>
       <c r="F967" s="2">
-        <v>69011</v>
+        <v>54101</v>
       </c>
       <c r="G967" s="2">
-        <v>68354</v>
+        <v>53586</v>
       </c>
       <c r="H967" s="2">
-        <v>67697</v>
+        <v>53071</v>
       </c>
       <c r="I967" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="968" spans="1:9">
       <c r="A968" s="1">
         <v>967</v>
       </c>
       <c r="B968" s="1" t="s">
-        <v>1962</v>
+        <v>1974</v>
       </c>
       <c r="C968" s="1" t="s">
-        <v>1952</v>
+        <v>1877</v>
       </c>
       <c r="D968" s="1" t="s">
-        <v>1963</v>
+        <v>1975</v>
       </c>
       <c r="E968" s="2">
-        <v>149619</v>
+        <v>68451</v>
       </c>
       <c r="F968" s="2">
-        <v>151057</v>
+        <v>69109</v>
       </c>
       <c r="G968" s="2">
-        <v>149619</v>
+        <v>68451</v>
       </c>
       <c r="H968" s="2">
-        <v>148180</v>
+        <v>67793</v>
       </c>
       <c r="I968" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="969" spans="1:9">
       <c r="A969" s="1">
         <v>968</v>
       </c>
       <c r="B969" s="1" t="s">
-        <v>1964</v>
+        <v>1976</v>
       </c>
       <c r="C969" s="1" t="s">
-        <v>1952</v>
+        <v>1438</v>
       </c>
       <c r="D969" s="1" t="s">
-        <v>1965</v>
+        <v>1977</v>
       </c>
       <c r="E969" s="2">
-        <v>209466</v>
+        <v>15132</v>
       </c>
       <c r="F969" s="2">
-        <v>211481</v>
+        <v>15278</v>
       </c>
       <c r="G969" s="2">
-        <v>209466</v>
+        <v>15132</v>
       </c>
       <c r="H969" s="2">
-        <v>207452</v>
+        <v>14987</v>
       </c>
       <c r="I969" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="970" spans="1:9">
       <c r="A970" s="1">
         <v>969</v>
       </c>
       <c r="B970" s="1" t="s">
-        <v>1966</v>
+        <v>1978</v>
       </c>
       <c r="C970" s="1" t="s">
-        <v>1952</v>
+        <v>1491</v>
       </c>
       <c r="D970" s="1" t="s">
-        <v>1967</v>
+        <v>1979</v>
       </c>
       <c r="E970" s="2">
-        <v>290731</v>
+        <v>15714</v>
       </c>
       <c r="F970" s="2">
-        <v>293526</v>
+        <v>15866</v>
       </c>
       <c r="G970" s="2">
-        <v>290731</v>
+        <v>15714</v>
       </c>
       <c r="H970" s="2">
-        <v>287935</v>
+        <v>15563</v>
       </c>
       <c r="I970" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="971" spans="1:9">
       <c r="A971" s="1">
         <v>970</v>
       </c>
       <c r="B971" s="1" t="s">
-        <v>1968</v>
+        <v>1980</v>
       </c>
       <c r="C971" s="1" t="s">
-        <v>1952</v>
+        <v>1877</v>
       </c>
       <c r="D971" s="1" t="s">
-        <v>1969</v>
+        <v>1981</v>
       </c>
       <c r="E971" s="2">
-        <v>423185</v>
+        <v>68451</v>
       </c>
       <c r="F971" s="2">
-        <v>427254</v>
+        <v>69109</v>
       </c>
       <c r="G971" s="2">
-        <v>423185</v>
+        <v>68451</v>
       </c>
       <c r="H971" s="2">
-        <v>419116</v>
+        <v>67793</v>
       </c>
       <c r="I971" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="972" spans="1:9">
       <c r="A972" s="1">
         <v>971</v>
       </c>
       <c r="B972" s="1" t="s">
-        <v>1970</v>
+        <v>1982</v>
       </c>
       <c r="C972" s="1" t="s">
-        <v>1952</v>
+        <v>1491</v>
       </c>
       <c r="D972" s="1" t="s">
-        <v>1971</v>
+        <v>1983</v>
       </c>
       <c r="E972" s="2">
-        <v>726828</v>
+        <v>65676</v>
       </c>
       <c r="F972" s="2">
-        <v>733817</v>
+        <v>66308</v>
       </c>
       <c r="G972" s="2">
-        <v>726828</v>
+        <v>65676</v>
       </c>
       <c r="H972" s="2">
-        <v>719839</v>
+        <v>65045</v>
       </c>
       <c r="I972" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="973" spans="1:9">
       <c r="A973" s="1">
         <v>972</v>
       </c>
       <c r="B973" s="1" t="s">
-        <v>1972</v>
+        <v>1984</v>
       </c>
       <c r="C973" s="1" t="s">
-        <v>1973</v>
+        <v>1948</v>
       </c>
       <c r="D973" s="1" t="s">
-        <v>1974</v>
+        <v>1985</v>
       </c>
       <c r="E973" s="2">
-        <v>5946</v>
+        <v>52442</v>
       </c>
       <c r="F973" s="2">
-        <v>6003</v>
+        <v>52946</v>
       </c>
       <c r="G973" s="2">
-        <v>5946</v>
+        <v>52442</v>
       </c>
       <c r="H973" s="2">
-        <v>5889</v>
+        <v>51938</v>
       </c>
       <c r="I973" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="974" spans="1:9">
       <c r="A974" s="1">
         <v>973</v>
       </c>
       <c r="B974" s="1" t="s">
-        <v>1975</v>
+        <v>1986</v>
       </c>
       <c r="C974" s="1" t="s">
-        <v>1973</v>
+        <v>1520</v>
       </c>
       <c r="D974" s="1" t="s">
-        <v>1976</v>
+        <v>1987</v>
       </c>
       <c r="E974" s="2">
-        <v>12767</v>
+        <v>25002</v>
       </c>
       <c r="F974" s="2">
-        <v>12890</v>
+        <v>25242</v>
       </c>
       <c r="G974" s="2">
-        <v>12767</v>
+        <v>25002</v>
       </c>
       <c r="H974" s="2">
-        <v>12644</v>
+        <v>24761</v>
       </c>
       <c r="I974" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="975" spans="1:9">
       <c r="A975" s="1">
         <v>974</v>
       </c>
       <c r="B975" s="1" t="s">
-        <v>1977</v>
+        <v>1988</v>
       </c>
       <c r="C975" s="1" t="s">
-        <v>1973</v>
+        <v>1922</v>
       </c>
       <c r="D975" s="1" t="s">
-        <v>1978</v>
+        <v>1989</v>
       </c>
       <c r="E975" s="2">
-        <v>51312</v>
+        <v>21122</v>
       </c>
       <c r="F975" s="2">
-        <v>51805</v>
+        <v>21326</v>
       </c>
       <c r="G975" s="2">
-        <v>51312</v>
+        <v>21122</v>
       </c>
       <c r="H975" s="2">
-        <v>50818</v>
+        <v>20919</v>
       </c>
       <c r="I975" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="976" spans="1:9">
       <c r="A976" s="1">
         <v>975</v>
       </c>
       <c r="B976" s="1" t="s">
-        <v>1979</v>
+        <v>1990</v>
       </c>
       <c r="C976" s="1" t="s">
-        <v>1973</v>
+        <v>1948</v>
       </c>
       <c r="D976" s="1" t="s">
-        <v>1980</v>
+        <v>1991</v>
       </c>
       <c r="E976" s="2">
-        <v>102878</v>
+        <v>31642</v>
       </c>
       <c r="F976" s="2">
-        <v>103867</v>
+        <v>31946</v>
       </c>
       <c r="G976" s="2">
-        <v>102878</v>
+        <v>31642</v>
       </c>
       <c r="H976" s="2">
-        <v>101889</v>
+        <v>31338</v>
       </c>
       <c r="I976" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="977" spans="1:9">
       <c r="A977" s="1">
         <v>976</v>
       </c>
       <c r="B977" s="1" t="s">
-        <v>1981</v>
+        <v>1992</v>
       </c>
       <c r="C977" s="1" t="s">
-        <v>1973</v>
+        <v>1948</v>
       </c>
       <c r="D977" s="1" t="s">
-        <v>1982</v>
+        <v>1993</v>
       </c>
       <c r="E977" s="2">
-        <v>262339</v>
+        <v>16026</v>
       </c>
       <c r="F977" s="2">
-        <v>264861</v>
+        <v>16181</v>
       </c>
       <c r="G977" s="2">
-        <v>262339</v>
+        <v>16026</v>
       </c>
       <c r="H977" s="2">
-        <v>259816</v>
+        <v>15872</v>
       </c>
       <c r="I977" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="978" spans="1:9">
       <c r="A978" s="1">
         <v>977</v>
       </c>
       <c r="B978" s="1" t="s">
-        <v>1983</v>
+        <v>1994</v>
       </c>
       <c r="C978" s="1" t="s">
-        <v>1973</v>
+        <v>1922</v>
       </c>
       <c r="D978" s="1" t="s">
-        <v>1984</v>
+        <v>1995</v>
       </c>
       <c r="E978" s="2">
-        <v>512328</v>
+        <v>88790</v>
       </c>
       <c r="F978" s="2">
-        <v>517254</v>
+        <v>89644</v>
       </c>
       <c r="G978" s="2">
-        <v>512328</v>
+        <v>88790</v>
       </c>
       <c r="H978" s="2">
-        <v>507402</v>
+        <v>87936</v>
       </c>
       <c r="I978" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="979" spans="1:9">
       <c r="A979" s="1">
         <v>978</v>
       </c>
       <c r="B979" s="1" t="s">
-        <v>1985</v>
+        <v>1996</v>
       </c>
       <c r="C979" s="1" t="s">
-        <v>1973</v>
+        <v>1929</v>
       </c>
       <c r="D979" s="1" t="s">
-        <v>1986</v>
+        <v>1997</v>
       </c>
       <c r="E979" s="2">
-        <v>637074</v>
+        <v>21736</v>
       </c>
       <c r="F979" s="2">
-        <v>643200</v>
+        <v>21945</v>
       </c>
       <c r="G979" s="2">
-        <v>637074</v>
+        <v>21736</v>
       </c>
       <c r="H979" s="2">
-        <v>630948</v>
+        <v>21527</v>
       </c>
       <c r="I979" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="980" spans="1:9">
       <c r="A980" s="1">
         <v>979</v>
       </c>
       <c r="B980" s="1" t="s">
-        <v>1987</v>
+        <v>1998</v>
       </c>
       <c r="C980" s="1" t="s">
-        <v>1973</v>
+        <v>1948</v>
       </c>
       <c r="D980" s="1" t="s">
-        <v>1988</v>
+        <v>1999</v>
       </c>
       <c r="E980" s="2">
-        <v>1207462</v>
+        <v>26426</v>
       </c>
       <c r="F980" s="2">
-        <v>1219072</v>
+        <v>26681</v>
       </c>
       <c r="G980" s="2">
-        <v>1207462</v>
+        <v>26426</v>
       </c>
       <c r="H980" s="2">
-        <v>1195852</v>
+        <v>26172</v>
       </c>
       <c r="I980" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="981" spans="1:9">
       <c r="A981" s="1">
         <v>980</v>
       </c>
       <c r="B981" s="1" t="s">
-        <v>1989</v>
+        <v>2000</v>
       </c>
       <c r="C981" s="1" t="s">
-        <v>1973</v>
+        <v>1491</v>
       </c>
       <c r="D981" s="1" t="s">
-        <v>1990</v>
+        <v>2001</v>
       </c>
       <c r="E981" s="2">
-        <v>2975</v>
+        <v>20592</v>
       </c>
       <c r="F981" s="2">
-        <v>3004</v>
+        <v>20790</v>
       </c>
       <c r="G981" s="2">
-        <v>2975</v>
+        <v>20592</v>
       </c>
       <c r="H981" s="2">
-        <v>2947</v>
+        <v>20394</v>
       </c>
       <c r="I981" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="982" spans="1:9">
       <c r="A982" s="1">
         <v>981</v>
       </c>
       <c r="B982" s="1" t="s">
-        <v>1991</v>
+        <v>2002</v>
       </c>
       <c r="C982" s="1" t="s">
-        <v>1602</v>
+        <v>1922</v>
       </c>
       <c r="D982" s="1" t="s">
-        <v>1992</v>
+        <v>2003</v>
       </c>
       <c r="E982" s="2">
-        <v>12334</v>
+        <v>15948</v>
       </c>
       <c r="F982" s="2">
-        <v>12453</v>
+        <v>16102</v>
       </c>
       <c r="G982" s="2">
-        <v>12334</v>
+        <v>15948</v>
       </c>
       <c r="H982" s="2">
-        <v>12216</v>
+        <v>15795</v>
       </c>
       <c r="I982" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="983" spans="1:9">
       <c r="A983" s="1">
         <v>982</v>
       </c>
       <c r="B983" s="1" t="s">
-        <v>1993</v>
+        <v>2004</v>
       </c>
       <c r="C983" s="1" t="s">
-        <v>1994</v>
+        <v>1520</v>
       </c>
       <c r="D983" s="1" t="s">
-        <v>1995</v>
+        <v>2005</v>
       </c>
       <c r="E983" s="2">
-        <v>67411</v>
+        <v>29302</v>
       </c>
       <c r="F983" s="2">
-        <v>68059</v>
+        <v>29584</v>
       </c>
       <c r="G983" s="2">
-        <v>67411</v>
+        <v>29302</v>
       </c>
       <c r="H983" s="2">
-        <v>66763</v>
+        <v>29020</v>
       </c>
       <c r="I983" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="984" spans="1:9">
       <c r="A984" s="1">
         <v>983</v>
       </c>
       <c r="B984" s="1" t="s">
-        <v>1996</v>
+        <v>2006</v>
       </c>
       <c r="C984" s="1" t="s">
-        <v>1994</v>
+        <v>1474</v>
       </c>
       <c r="D984" s="1" t="s">
-        <v>1997</v>
+        <v>2007</v>
       </c>
       <c r="E984" s="2">
-        <v>155816</v>
+        <v>15324</v>
       </c>
       <c r="F984" s="2">
-        <v>157314</v>
+        <v>15472</v>
       </c>
       <c r="G984" s="2">
-        <v>155816</v>
+        <v>15324</v>
       </c>
       <c r="H984" s="2">
-        <v>154318</v>
+        <v>15177</v>
       </c>
       <c r="I984" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="985" spans="1:9">
       <c r="A985" s="1">
         <v>984</v>
       </c>
       <c r="B985" s="1" t="s">
-        <v>1998</v>
+        <v>2008</v>
       </c>
       <c r="C985" s="1" t="s">
-        <v>1633</v>
+        <v>1491</v>
       </c>
       <c r="D985" s="1" t="s">
-        <v>1999</v>
+        <v>2009</v>
       </c>
       <c r="E985" s="2">
-        <v>54912</v>
+        <v>84266</v>
       </c>
       <c r="F985" s="2">
-        <v>55440</v>
+        <v>85076</v>
       </c>
       <c r="G985" s="2">
-        <v>54912</v>
+        <v>84266</v>
       </c>
       <c r="H985" s="2">
-        <v>54384</v>
+        <v>83456</v>
       </c>
       <c r="I985" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="986" spans="1:9">
       <c r="A986" s="1">
         <v>985</v>
       </c>
       <c r="B986" s="1" t="s">
-        <v>2000</v>
+        <v>2010</v>
       </c>
       <c r="C986" s="1" t="s">
-        <v>1994</v>
+        <v>1922</v>
       </c>
       <c r="D986" s="1" t="s">
-        <v>2001</v>
+        <v>2011</v>
       </c>
       <c r="E986" s="2">
-        <v>67411</v>
+        <v>52338</v>
       </c>
       <c r="F986" s="2">
-        <v>68059</v>
+        <v>52841</v>
       </c>
       <c r="G986" s="2">
-        <v>67411</v>
+        <v>52338</v>
       </c>
       <c r="H986" s="2">
-        <v>66763</v>
+        <v>51835</v>
       </c>
       <c r="I986" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="987" spans="1:9">
       <c r="A987" s="1">
         <v>986</v>
       </c>
       <c r="B987" s="1" t="s">
-        <v>2002</v>
+        <v>2012</v>
       </c>
       <c r="C987" s="1" t="s">
-        <v>2003</v>
+        <v>1922</v>
       </c>
       <c r="D987" s="1" t="s">
-        <v>2004</v>
+        <v>2013</v>
       </c>
       <c r="E987" s="2">
-        <v>1403</v>
+        <v>26322</v>
       </c>
       <c r="F987" s="2">
-        <v>1416</v>
+        <v>26576</v>
       </c>
       <c r="G987" s="2">
-        <v>1403</v>
+        <v>26322</v>
       </c>
       <c r="H987" s="2">
-        <v>1389</v>
+        <v>26069</v>
       </c>
       <c r="I987" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="988" spans="1:9">
       <c r="A988" s="1">
         <v>987</v>
       </c>
       <c r="B988" s="1" t="s">
-        <v>2005</v>
+        <v>2014</v>
       </c>
       <c r="C988" s="1" t="s">
-        <v>2003</v>
+        <v>1438</v>
       </c>
       <c r="D988" s="1" t="s">
-        <v>2006</v>
+        <v>2015</v>
       </c>
       <c r="E988" s="2">
-        <v>14034</v>
+        <v>38090</v>
       </c>
       <c r="F988" s="2">
-        <v>14169</v>
+        <v>38456</v>
       </c>
       <c r="G988" s="2">
-        <v>14034</v>
+        <v>38090</v>
       </c>
       <c r="H988" s="2">
-        <v>13899</v>
+        <v>37724</v>
       </c>
       <c r="I988" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="989" spans="1:9">
       <c r="A989" s="1">
         <v>988</v>
       </c>
       <c r="B989" s="1" t="s">
-        <v>2007</v>
+        <v>2016</v>
       </c>
       <c r="C989" s="1" t="s">
-        <v>2003</v>
+        <v>1491</v>
       </c>
       <c r="D989" s="1" t="s">
-        <v>2008</v>
+        <v>2017</v>
       </c>
       <c r="E989" s="2">
-        <v>69290</v>
+        <v>54106</v>
       </c>
       <c r="F989" s="2">
-        <v>69956</v>
+        <v>54626</v>
       </c>
       <c r="G989" s="2">
-        <v>69290</v>
+        <v>54106</v>
       </c>
       <c r="H989" s="2">
-        <v>68624</v>
+        <v>53586</v>
       </c>
       <c r="I989" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="990" spans="1:9">
       <c r="A990" s="1">
         <v>989</v>
       </c>
       <c r="B990" s="1" t="s">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="C990" s="1" t="s">
-        <v>2003</v>
+        <v>2019</v>
       </c>
       <c r="D990" s="1" t="s">
-        <v>2010</v>
+        <v>2020</v>
       </c>
       <c r="E990" s="2">
-        <v>139458</v>
+        <v>81410</v>
       </c>
       <c r="F990" s="2">
-        <v>140799</v>
+        <v>82193</v>
       </c>
       <c r="G990" s="2">
-        <v>139458</v>
+        <v>81410</v>
       </c>
       <c r="H990" s="2">
-        <v>138117</v>
+        <v>80627</v>
       </c>
       <c r="I990" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="991" spans="1:9">
       <c r="A991" s="1">
         <v>990</v>
       </c>
       <c r="B991" s="1" t="s">
-        <v>2011</v>
+        <v>2021</v>
       </c>
       <c r="C991" s="1" t="s">
-        <v>2003</v>
+        <v>2019</v>
       </c>
       <c r="D991" s="1" t="s">
-        <v>2012</v>
+        <v>2022</v>
       </c>
       <c r="E991" s="2">
-        <v>218397</v>
+        <v>17201</v>
       </c>
       <c r="F991" s="2">
-        <v>220497</v>
+        <v>17366</v>
       </c>
       <c r="G991" s="2">
-        <v>218397</v>
+        <v>17201</v>
       </c>
       <c r="H991" s="2">
-        <v>216297</v>
+        <v>17035</v>
       </c>
       <c r="I991" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="992" spans="1:9">
       <c r="A992" s="1">
         <v>991</v>
       </c>
       <c r="B992" s="1" t="s">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="C992" s="1" t="s">
-        <v>2003</v>
+        <v>2019</v>
       </c>
       <c r="D992" s="1" t="s">
-        <v>2014</v>
+        <v>2024</v>
       </c>
       <c r="E992" s="2">
-        <v>309159</v>
+        <v>394138</v>
       </c>
       <c r="F992" s="2">
-        <v>312131</v>
+        <v>397928</v>
       </c>
       <c r="G992" s="2">
-        <v>309159</v>
+        <v>394138</v>
       </c>
       <c r="H992" s="2">
-        <v>306186</v>
+        <v>390348</v>
       </c>
       <c r="I992" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="993" spans="1:9">
       <c r="A993" s="1">
         <v>992</v>
       </c>
       <c r="B993" s="1" t="s">
-        <v>2015</v>
+        <v>2025</v>
       </c>
       <c r="C993" s="1" t="s">
-        <v>2003</v>
+        <v>2019</v>
       </c>
       <c r="D993" s="1" t="s">
-        <v>2016</v>
+        <v>2026</v>
       </c>
       <c r="E993" s="2">
-        <v>420128</v>
+        <v>238294</v>
       </c>
       <c r="F993" s="2">
-        <v>424167</v>
+        <v>240585</v>
       </c>
       <c r="G993" s="2">
-        <v>420128</v>
+        <v>238294</v>
       </c>
       <c r="H993" s="2">
-        <v>416088</v>
+        <v>236003</v>
       </c>
       <c r="I993" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="994" spans="1:9">
       <c r="A994" s="1">
         <v>993</v>
       </c>
       <c r="B994" s="1" t="s">
-        <v>2017</v>
+        <v>2027</v>
       </c>
       <c r="C994" s="1" t="s">
-        <v>2003</v>
+        <v>2028</v>
       </c>
       <c r="D994" s="1" t="s">
-        <v>2018</v>
+        <v>2029</v>
       </c>
       <c r="E994" s="2">
-        <v>700799</v>
+        <v>16739</v>
       </c>
       <c r="F994" s="2">
-        <v>707537</v>
+        <v>16900</v>
       </c>
       <c r="G994" s="2">
-        <v>700799</v>
+        <v>16739</v>
       </c>
       <c r="H994" s="2">
-        <v>694060</v>
+        <v>16578</v>
       </c>
       <c r="I994" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="995" spans="1:9">
       <c r="A995" s="1">
         <v>994</v>
       </c>
       <c r="B995" s="1" t="s">
-        <v>2019</v>
+        <v>2030</v>
       </c>
       <c r="C995" s="1" t="s">
-        <v>2003</v>
+        <v>2028</v>
       </c>
       <c r="D995" s="1" t="s">
-        <v>2020</v>
+        <v>2031</v>
       </c>
       <c r="E995" s="2">
-        <v>1402500</v>
+        <v>21939</v>
       </c>
       <c r="F995" s="2">
-        <v>1415986</v>
+        <v>22150</v>
       </c>
       <c r="G995" s="2">
-        <v>1402500</v>
+        <v>21939</v>
       </c>
       <c r="H995" s="2">
-        <v>1389015</v>
+        <v>21728</v>
       </c>
       <c r="I995" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="996" spans="1:9">
       <c r="A996" s="1">
         <v>995</v>
       </c>
       <c r="B996" s="1" t="s">
-        <v>2021</v>
+        <v>2032</v>
       </c>
       <c r="C996" s="1" t="s">
-        <v>1994</v>
+        <v>2028</v>
       </c>
       <c r="D996" s="1" t="s">
-        <v>2022</v>
+        <v>2033</v>
       </c>
       <c r="E996" s="2">
-        <v>31696</v>
+        <v>27139</v>
       </c>
       <c r="F996" s="2">
-        <v>32001</v>
+        <v>27400</v>
       </c>
       <c r="G996" s="2">
-        <v>31696</v>
+        <v>27139</v>
       </c>
       <c r="H996" s="2">
-        <v>31391</v>
+        <v>26878</v>
       </c>
       <c r="I996" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="997" spans="1:9">
       <c r="A997" s="1">
         <v>996</v>
       </c>
       <c r="B997" s="1" t="s">
-        <v>2023</v>
+        <v>2034</v>
       </c>
       <c r="C997" s="1" t="s">
-        <v>1994</v>
+        <v>2028</v>
       </c>
       <c r="D997" s="1" t="s">
-        <v>2024</v>
+        <v>2035</v>
       </c>
       <c r="E997" s="2">
-        <v>78920</v>
+        <v>32339</v>
       </c>
       <c r="F997" s="2">
-        <v>79679</v>
+        <v>32650</v>
       </c>
       <c r="G997" s="2">
-        <v>78920</v>
+        <v>32339</v>
       </c>
       <c r="H997" s="2">
-        <v>78162</v>
+        <v>32028</v>
       </c>
       <c r="I997" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="998" spans="1:9">
       <c r="A998" s="1">
         <v>997</v>
       </c>
       <c r="B998" s="1" t="s">
-        <v>2025</v>
+        <v>2036</v>
       </c>
       <c r="C998" s="1" t="s">
-        <v>1994</v>
+        <v>2028</v>
       </c>
       <c r="D998" s="1" t="s">
-        <v>2026</v>
+        <v>2037</v>
       </c>
       <c r="E998" s="2">
-        <v>164136</v>
+        <v>37539</v>
       </c>
       <c r="F998" s="2">
-        <v>165714</v>
+        <v>37900</v>
       </c>
       <c r="G998" s="2">
-        <v>164136</v>
+        <v>37539</v>
       </c>
       <c r="H998" s="2">
-        <v>162558</v>
+        <v>37178</v>
       </c>
       <c r="I998" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="999" spans="1:9">
       <c r="A999" s="1">
         <v>998</v>
       </c>
       <c r="B999" s="1" t="s">
-        <v>2027</v>
+        <v>2038</v>
       </c>
       <c r="C999" s="1" t="s">
-        <v>1994</v>
+        <v>2028</v>
       </c>
       <c r="D999" s="1" t="s">
-        <v>2028</v>
+        <v>2039</v>
       </c>
       <c r="E999" s="2">
-        <v>410583</v>
+        <v>79139</v>
       </c>
       <c r="F999" s="2">
-        <v>414531</v>
+        <v>79900</v>
       </c>
       <c r="G999" s="2">
-        <v>410583</v>
+        <v>79139</v>
       </c>
       <c r="H999" s="2">
-        <v>406635</v>
+        <v>78378</v>
       </c>
       <c r="I999" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1000" spans="1:9">
       <c r="A1000" s="1">
         <v>999</v>
       </c>
       <c r="B1000" s="1" t="s">
-        <v>2029</v>
+        <v>2040</v>
       </c>
       <c r="C1000" s="1" t="s">
-        <v>1994</v>
+        <v>2028</v>
       </c>
       <c r="D1000" s="1" t="s">
-        <v>2030</v>
+        <v>2041</v>
       </c>
       <c r="E1000" s="2">
-        <v>782653</v>
+        <v>53139</v>
       </c>
       <c r="F1000" s="2">
-        <v>790179</v>
+        <v>53650</v>
       </c>
       <c r="G1000" s="2">
-        <v>782653</v>
+        <v>53139</v>
       </c>
       <c r="H1000" s="2">
-        <v>775128</v>
+        <v>52628</v>
       </c>
       <c r="I1000" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1001" spans="1:9">
       <c r="A1001" s="1">
         <v>1000</v>
       </c>
       <c r="B1001" s="1" t="s">
-        <v>2031</v>
+        <v>2042</v>
       </c>
       <c r="C1001" s="1" t="s">
-        <v>1994</v>
+        <v>2028</v>
       </c>
       <c r="D1001" s="1" t="s">
-        <v>2032</v>
+        <v>2043</v>
       </c>
       <c r="E1001" s="2">
-        <v>1632906</v>
+        <v>11539</v>
       </c>
       <c r="F1001" s="2">
-        <v>1648607</v>
+        <v>11650</v>
       </c>
       <c r="G1001" s="2">
-        <v>1632906</v>
+        <v>11539</v>
       </c>
       <c r="H1001" s="2">
-        <v>1617205</v>
+        <v>11428</v>
       </c>
       <c r="I1001" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1002" spans="1:9">
       <c r="A1002" s="1">
         <v>1001</v>
       </c>
       <c r="B1002" s="1" t="s">
-        <v>2033</v>
+        <v>2044</v>
       </c>
       <c r="C1002" s="1" t="s">
-        <v>1994</v>
+        <v>2019</v>
       </c>
       <c r="D1002" s="1" t="s">
-        <v>2034</v>
+        <v>2045</v>
       </c>
       <c r="E1002" s="2">
-        <v>16369</v>
+        <v>786348</v>
       </c>
       <c r="F1002" s="2">
-        <v>16526</v>
+        <v>793909</v>
       </c>
       <c r="G1002" s="2">
-        <v>16369</v>
+        <v>786348</v>
       </c>
       <c r="H1002" s="2">
-        <v>16211</v>
+        <v>778787</v>
       </c>
       <c r="I1002" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1003" spans="1:9">
       <c r="A1003" s="1">
         <v>1002</v>
       </c>
       <c r="B1003" s="1" t="s">
-        <v>2035</v>
+        <v>2046</v>
       </c>
       <c r="C1003" s="1" t="s">
-        <v>1994</v>
+        <v>2028</v>
       </c>
       <c r="D1003" s="1" t="s">
-        <v>2036</v>
+        <v>2047</v>
       </c>
       <c r="E1003" s="2">
-        <v>31696</v>
+        <v>84339</v>
       </c>
       <c r="F1003" s="2">
-        <v>32001</v>
+        <v>85150</v>
       </c>
       <c r="G1003" s="2">
-        <v>31696</v>
+        <v>84339</v>
       </c>
       <c r="H1003" s="2">
-        <v>31391</v>
+        <v>83528</v>
       </c>
       <c r="I1003" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1004" spans="1:9">
       <c r="A1004" s="1">
         <v>1003</v>
       </c>
       <c r="B1004" s="1" t="s">
-        <v>2037</v>
+        <v>2048</v>
       </c>
       <c r="C1004" s="1" t="s">
-        <v>1994</v>
+        <v>2028</v>
       </c>
       <c r="D1004" s="1" t="s">
-        <v>2038</v>
+        <v>2049</v>
       </c>
       <c r="E1004" s="2">
-        <v>31696</v>
+        <v>94739</v>
       </c>
       <c r="F1004" s="2">
-        <v>32001</v>
+        <v>95650</v>
       </c>
       <c r="G1004" s="2">
-        <v>31696</v>
+        <v>94739</v>
       </c>
       <c r="H1004" s="2">
-        <v>31391</v>
+        <v>93828</v>
       </c>
       <c r="I1004" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1005" spans="1:9">
       <c r="A1005" s="1">
         <v>1004</v>
       </c>
       <c r="B1005" s="1" t="s">
-        <v>2039</v>
+        <v>2050</v>
       </c>
       <c r="C1005" s="1" t="s">
-        <v>1994</v>
+        <v>2028</v>
       </c>
       <c r="D1005" s="1" t="s">
-        <v>2040</v>
+        <v>2051</v>
       </c>
       <c r="E1005" s="2">
-        <v>31696</v>
+        <v>105139</v>
       </c>
       <c r="F1005" s="2">
-        <v>32001</v>
+        <v>106150</v>
       </c>
       <c r="G1005" s="2">
-        <v>31696</v>
+        <v>105139</v>
       </c>
       <c r="H1005" s="2">
-        <v>31391</v>
+        <v>104128</v>
       </c>
       <c r="I1005" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1006" spans="1:9">
       <c r="A1006" s="1">
         <v>1005</v>
       </c>
       <c r="B1006" s="1" t="s">
-        <v>2041</v>
+        <v>2052</v>
       </c>
       <c r="C1006" s="1" t="s">
-        <v>2042</v>
+        <v>2019</v>
       </c>
       <c r="D1006" s="1" t="s">
-        <v>2043</v>
+        <v>2053</v>
       </c>
       <c r="E1006" s="2">
-        <v>27284</v>
+        <v>1642528</v>
       </c>
       <c r="F1006" s="2">
-        <v>27547</v>
+        <v>1658322</v>
       </c>
       <c r="G1006" s="2">
-        <v>27284</v>
+        <v>1642528</v>
       </c>
       <c r="H1006" s="2">
-        <v>27022</v>
+        <v>1626735</v>
       </c>
       <c r="I1006" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1007" spans="1:9">
       <c r="A1007" s="1">
         <v>1006</v>
       </c>
       <c r="B1007" s="1" t="s">
-        <v>2044</v>
+        <v>2054</v>
       </c>
       <c r="C1007" s="1" t="s">
-        <v>2042</v>
+        <v>2055</v>
       </c>
       <c r="D1007" s="1" t="s">
-        <v>2045</v>
+        <v>2056</v>
       </c>
       <c r="E1007" s="2">
-        <v>11201</v>
+        <v>137202</v>
       </c>
       <c r="F1007" s="2">
-        <v>11309</v>
+        <v>138521</v>
       </c>
       <c r="G1007" s="2">
-        <v>11201</v>
+        <v>137202</v>
       </c>
       <c r="H1007" s="2">
-        <v>11093</v>
+        <v>135883</v>
       </c>
       <c r="I1007" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1008" spans="1:9">
       <c r="A1008" s="1">
         <v>1007</v>
       </c>
       <c r="B1008" s="1" t="s">
-        <v>2046</v>
+        <v>2057</v>
       </c>
       <c r="C1008" s="1" t="s">
-        <v>1547</v>
+        <v>2055</v>
       </c>
       <c r="D1008" s="1" t="s">
-        <v>2047</v>
+        <v>2058</v>
       </c>
       <c r="E1008" s="2">
-        <v>63492</v>
+        <v>715235</v>
       </c>
       <c r="F1008" s="2">
-        <v>64103</v>
+        <v>722112</v>
       </c>
       <c r="G1008" s="2">
-        <v>63492</v>
+        <v>715235</v>
       </c>
       <c r="H1008" s="2">
-        <v>62882</v>
+        <v>708358</v>
       </c>
       <c r="I1008" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1009" spans="1:9">
       <c r="A1009" s="1">
         <v>1008</v>
       </c>
       <c r="B1009" s="1" t="s">
-        <v>2048</v>
+        <v>2059</v>
       </c>
       <c r="C1009" s="1" t="s">
-        <v>2049</v>
+        <v>2055</v>
       </c>
       <c r="D1009" s="1" t="s">
-        <v>2050</v>
+        <v>2060</v>
       </c>
       <c r="E1009" s="2">
-        <v>10717</v>
+        <v>14165</v>
       </c>
       <c r="F1009" s="2">
-        <v>10820</v>
+        <v>14301</v>
       </c>
       <c r="G1009" s="2">
-        <v>10717</v>
+        <v>14165</v>
       </c>
       <c r="H1009" s="2">
-        <v>10614</v>
+        <v>14029</v>
       </c>
       <c r="I1009" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1010" spans="1:9">
       <c r="A1010" s="1">
         <v>1009</v>
       </c>
       <c r="B1010" s="1" t="s">
-        <v>2051</v>
+        <v>2061</v>
       </c>
       <c r="C1010" s="1" t="s">
-        <v>1547</v>
+        <v>2055</v>
       </c>
       <c r="D1010" s="1" t="s">
-        <v>2052</v>
+        <v>2062</v>
       </c>
       <c r="E1010" s="2">
-        <v>7831</v>
+        <v>429084</v>
       </c>
       <c r="F1010" s="2">
-        <v>7907</v>
+        <v>433210</v>
       </c>
       <c r="G1010" s="2">
-        <v>7831</v>
+        <v>429084</v>
       </c>
       <c r="H1010" s="2">
-        <v>7756</v>
+        <v>424958</v>
       </c>
       <c r="I1010" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1011" spans="1:9">
       <c r="A1011" s="1">
         <v>1010</v>
       </c>
       <c r="B1011" s="1" t="s">
-        <v>2053</v>
+        <v>2063</v>
       </c>
       <c r="C1011" s="1" t="s">
-        <v>1994</v>
+        <v>2055</v>
       </c>
       <c r="D1011" s="1" t="s">
-        <v>2054</v>
+        <v>2064</v>
       </c>
       <c r="E1011" s="2">
-        <v>67411</v>
+        <v>40950</v>
       </c>
       <c r="F1011" s="2">
-        <v>68059</v>
+        <v>41344</v>
       </c>
       <c r="G1011" s="2">
-        <v>67411</v>
+        <v>40950</v>
       </c>
       <c r="H1011" s="2">
-        <v>66763</v>
+        <v>40556</v>
       </c>
       <c r="I1011" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1012" spans="1:9">
       <c r="A1012" s="1">
         <v>1011</v>
       </c>
       <c r="B1012" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="C1012" s="1" t="s">
         <v>2055</v>
       </c>
-      <c r="C1012" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1012" s="1" t="s">
-        <v>2057</v>
+        <v>2066</v>
       </c>
       <c r="E1012" s="2">
-        <v>79404</v>
+        <v>286008</v>
       </c>
       <c r="F1012" s="2">
-        <v>80168</v>
+        <v>288758</v>
       </c>
       <c r="G1012" s="2">
-        <v>79404</v>
+        <v>286008</v>
       </c>
       <c r="H1012" s="2">
-        <v>78641</v>
+        <v>283258</v>
       </c>
       <c r="I1012" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1013" spans="1:9">
       <c r="A1013" s="1">
         <v>1012</v>
       </c>
       <c r="B1013" s="1" t="s">
-        <v>2058</v>
+        <v>2067</v>
       </c>
       <c r="C1013" s="1" t="s">
-        <v>2049</v>
+        <v>2055</v>
       </c>
       <c r="D1013" s="1" t="s">
-        <v>2059</v>
+        <v>2068</v>
       </c>
       <c r="E1013" s="2">
-        <v>104962</v>
+        <v>71395</v>
       </c>
       <c r="F1013" s="2">
-        <v>105971</v>
+        <v>72081</v>
       </c>
       <c r="G1013" s="2">
-        <v>104962</v>
+        <v>71395</v>
       </c>
       <c r="H1013" s="2">
-        <v>103953</v>
+        <v>70708</v>
       </c>
       <c r="I1013" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1014" spans="1:9">
       <c r="A1014" s="1">
         <v>1013</v>
       </c>
       <c r="B1014" s="1" t="s">
-        <v>2060</v>
+        <v>2069</v>
       </c>
       <c r="C1014" s="1" t="s">
-        <v>2049</v>
+        <v>10</v>
       </c>
       <c r="D1014" s="1" t="s">
-        <v>2061</v>
+        <v>2070</v>
       </c>
       <c r="E1014" s="2">
-        <v>130962</v>
+        <v>13819</v>
       </c>
       <c r="F1014" s="2">
-        <v>132221</v>
+        <v>13689</v>
       </c>
       <c r="G1014" s="2">
-        <v>130962</v>
+        <v>13558</v>
       </c>
       <c r="H1014" s="2">
-        <v>129703</v>
+        <v>13428</v>
       </c>
       <c r="I1014" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1015" spans="1:9">
       <c r="A1015" s="1">
         <v>1014</v>
       </c>
       <c r="B1015" s="1" t="s">
-        <v>2062</v>
+        <v>2071</v>
       </c>
       <c r="C1015" s="1" t="s">
-        <v>1994</v>
+        <v>10</v>
       </c>
       <c r="D1015" s="1" t="s">
-        <v>2063</v>
+        <v>2072</v>
       </c>
       <c r="E1015" s="2">
-        <v>67411</v>
+        <v>15084</v>
       </c>
       <c r="F1015" s="2">
-        <v>68059</v>
+        <v>14942</v>
       </c>
       <c r="G1015" s="2">
-        <v>67411</v>
+        <v>14799</v>
       </c>
       <c r="H1015" s="2">
-        <v>66763</v>
+        <v>14657</v>
       </c>
       <c r="I1015" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1016" spans="1:9">
       <c r="A1016" s="1">
         <v>1015</v>
       </c>
       <c r="B1016" s="1" t="s">
-        <v>2064</v>
+        <v>2073</v>
       </c>
       <c r="C1016" s="1" t="s">
-        <v>2056</v>
+        <v>10</v>
       </c>
       <c r="D1016" s="1" t="s">
-        <v>2065</v>
+        <v>2074</v>
       </c>
       <c r="E1016" s="2">
-        <v>17004</v>
+        <v>218378</v>
       </c>
       <c r="F1016" s="2">
-        <v>17168</v>
+        <v>216318</v>
       </c>
       <c r="G1016" s="2">
-        <v>17004</v>
+        <v>214258</v>
       </c>
       <c r="H1016" s="2">
-        <v>16841</v>
+        <v>212198</v>
       </c>
       <c r="I1016" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1017" spans="1:9">
       <c r="A1017" s="1">
         <v>1016</v>
       </c>
       <c r="B1017" s="1" t="s">
-        <v>2066</v>
+        <v>2075</v>
       </c>
       <c r="C1017" s="1" t="s">
-        <v>2049</v>
+        <v>2076</v>
       </c>
       <c r="D1017" s="1" t="s">
-        <v>2067</v>
+        <v>2077</v>
       </c>
       <c r="E1017" s="2">
-        <v>208962</v>
+        <v>7833</v>
       </c>
       <c r="F1017" s="2">
-        <v>210971</v>
+        <v>7760</v>
       </c>
       <c r="G1017" s="2">
-        <v>208962</v>
+        <v>7686</v>
       </c>
       <c r="H1017" s="2">
-        <v>206953</v>
+        <v>7612</v>
       </c>
       <c r="I1017" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1018" spans="1:9">
       <c r="A1018" s="1">
         <v>1017</v>
       </c>
       <c r="B1018" s="1" t="s">
-        <v>2068</v>
+        <v>2078</v>
       </c>
       <c r="C1018" s="1" t="s">
-        <v>2042</v>
+        <v>2076</v>
       </c>
       <c r="D1018" s="1" t="s">
-        <v>2069</v>
+        <v>2079</v>
       </c>
       <c r="E1018" s="2">
-        <v>522600</v>
+        <v>31369</v>
       </c>
       <c r="F1018" s="2">
-        <v>527625</v>
+        <v>31073</v>
       </c>
       <c r="G1018" s="2">
-        <v>522600</v>
+        <v>30777</v>
       </c>
       <c r="H1018" s="2">
-        <v>517575</v>
+        <v>30481</v>
       </c>
       <c r="I1018" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1019" spans="1:9">
       <c r="A1019" s="1">
         <v>1018</v>
       </c>
       <c r="B1019" s="1" t="s">
-        <v>2070</v>
+        <v>2080</v>
       </c>
       <c r="C1019" s="1" t="s">
-        <v>2049</v>
+        <v>2076</v>
       </c>
       <c r="D1019" s="1" t="s">
-        <v>2071</v>
+        <v>2081</v>
       </c>
       <c r="E1019" s="2">
-        <v>6</v>
+        <v>63022</v>
       </c>
       <c r="F1019" s="2">
-        <v>6</v>
+        <v>62428</v>
       </c>
       <c r="G1019" s="2">
-        <v>6</v>
+        <v>61833</v>
       </c>
       <c r="H1019" s="2">
-        <v>6</v>
+        <v>61239</v>
       </c>
       <c r="I1019" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1020" spans="1:9">
       <c r="A1020" s="1">
         <v>1019</v>
       </c>
       <c r="B1020" s="1" t="s">
-        <v>2072</v>
+        <v>2082</v>
       </c>
       <c r="C1020" s="1" t="s">
-        <v>2056</v>
+        <v>2076</v>
       </c>
       <c r="D1020" s="1" t="s">
-        <v>2073</v>
+        <v>2083</v>
       </c>
       <c r="E1020" s="2">
-        <v>27404</v>
+        <v>138422</v>
       </c>
       <c r="F1020" s="2">
-        <v>27668</v>
+        <v>137116</v>
       </c>
       <c r="G1020" s="2">
-        <v>27404</v>
+        <v>135810</v>
       </c>
       <c r="H1020" s="2">
-        <v>27141</v>
+        <v>134505</v>
       </c>
       <c r="I1020" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1021" spans="1:9">
       <c r="A1021" s="1">
         <v>1020</v>
       </c>
       <c r="B1021" s="1" t="s">
-        <v>2074</v>
+        <v>2084</v>
       </c>
       <c r="C1021" s="1" t="s">
-        <v>2075</v>
+        <v>2085</v>
       </c>
       <c r="D1021" s="1" t="s">
-        <v>2076</v>
+        <v>2086</v>
       </c>
       <c r="E1021" s="2">
-        <v>10821</v>
+        <v>8480</v>
       </c>
       <c r="F1021" s="2">
-        <v>10925</v>
+        <v>8400</v>
       </c>
       <c r="G1021" s="2">
-        <v>10821</v>
+        <v>8320</v>
       </c>
       <c r="H1021" s="2">
-        <v>10717</v>
+        <v>8240</v>
       </c>
       <c r="I1021" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1022" spans="1:9">
       <c r="A1022" s="1">
         <v>1021</v>
       </c>
       <c r="B1022" s="1" t="s">
-        <v>2077</v>
+        <v>2087</v>
       </c>
       <c r="C1022" s="1" t="s">
-        <v>2049</v>
+        <v>112</v>
       </c>
       <c r="D1022" s="1" t="s">
-        <v>2078</v>
+        <v>2088</v>
       </c>
       <c r="E1022" s="2">
-        <v>156338</v>
+        <v>688063</v>
       </c>
       <c r="F1022" s="2">
-        <v>157841</v>
+        <v>681572</v>
       </c>
       <c r="G1022" s="2">
-        <v>156338</v>
+        <v>675081</v>
       </c>
       <c r="H1022" s="2">
-        <v>154835</v>
+        <v>668589</v>
       </c>
       <c r="I1022" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1023" spans="1:9">
       <c r="A1023" s="1">
         <v>1022</v>
       </c>
       <c r="B1023" s="1" t="s">
-        <v>2079</v>
+        <v>2089</v>
       </c>
       <c r="C1023" s="1" t="s">
-        <v>2049</v>
+        <v>112</v>
       </c>
       <c r="D1023" s="1" t="s">
-        <v>2080</v>
+        <v>2090</v>
       </c>
       <c r="E1023" s="2">
-        <v>78619</v>
+        <v>701132</v>
       </c>
       <c r="F1023" s="2">
-        <v>79375</v>
+        <v>694517</v>
       </c>
       <c r="G1023" s="2">
-        <v>78619</v>
+        <v>687903</v>
       </c>
       <c r="H1023" s="2">
-        <v>77863</v>
+        <v>681288</v>
       </c>
       <c r="I1023" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1024" spans="1:9">
       <c r="A1024" s="1">
         <v>1023</v>
       </c>
       <c r="B1024" s="1" t="s">
-        <v>2081</v>
+        <v>2091</v>
       </c>
       <c r="C1024" s="1" t="s">
-        <v>2075</v>
+        <v>112</v>
       </c>
       <c r="D1024" s="1" t="s">
-        <v>2082</v>
+        <v>2092</v>
       </c>
       <c r="E1024" s="2">
-        <v>21226</v>
+        <v>762403</v>
       </c>
       <c r="F1024" s="2">
-        <v>21431</v>
+        <v>755210</v>
       </c>
       <c r="G1024" s="2">
-        <v>21226</v>
+        <v>748018</v>
       </c>
       <c r="H1024" s="2">
-        <v>21022</v>
+        <v>740825</v>
       </c>
       <c r="I1024" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1025" spans="1:9">
       <c r="A1025" s="1">
         <v>1024</v>
       </c>
       <c r="B1025" s="1" t="s">
-        <v>2083</v>
+        <v>2093</v>
       </c>
       <c r="C1025" s="1" t="s">
-        <v>2042</v>
+        <v>339</v>
       </c>
       <c r="D1025" s="1" t="s">
-        <v>2084</v>
+        <v>2094</v>
       </c>
       <c r="E1025" s="2">
-        <v>210600</v>
+        <v>15300</v>
       </c>
       <c r="F1025" s="2">
-        <v>212625</v>
+        <v>15156</v>
       </c>
       <c r="G1025" s="2">
-        <v>210600</v>
+        <v>15011</v>
       </c>
       <c r="H1025" s="2">
-        <v>208575</v>
+        <v>14867</v>
       </c>
       <c r="I1025" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1026" spans="1:9">
       <c r="A1026" s="1">
         <v>1025</v>
       </c>
       <c r="B1026" s="1" t="s">
-        <v>2085</v>
+        <v>2095</v>
       </c>
       <c r="C1026" s="1" t="s">
-        <v>2042</v>
+        <v>339</v>
       </c>
       <c r="D1026" s="1" t="s">
-        <v>2086</v>
+        <v>2096</v>
       </c>
       <c r="E1026" s="2">
-        <v>52962</v>
+        <v>275691</v>
       </c>
       <c r="F1026" s="2">
-        <v>53471</v>
+        <v>273090</v>
       </c>
       <c r="G1026" s="2">
-        <v>52962</v>
+        <v>270489</v>
       </c>
       <c r="H1026" s="2">
-        <v>52453</v>
+        <v>267889</v>
       </c>
       <c r="I1026" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1027" spans="1:9">
       <c r="A1027" s="1">
         <v>1026</v>
       </c>
       <c r="B1027" s="1" t="s">
-        <v>2087</v>
+        <v>2097</v>
       </c>
       <c r="C1027" s="1" t="s">
-        <v>2049</v>
+        <v>436</v>
       </c>
       <c r="D1027" s="1" t="s">
-        <v>2088</v>
+        <v>2098</v>
       </c>
       <c r="E1027" s="2">
-        <v>520338</v>
+        <v>854193</v>
       </c>
       <c r="F1027" s="2">
-        <v>525341</v>
+        <v>846134</v>
       </c>
       <c r="G1027" s="2">
-        <v>520338</v>
+        <v>838076</v>
       </c>
       <c r="H1027" s="2">
-        <v>515335</v>
+        <v>830017</v>
       </c>
       <c r="I1027" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1028" spans="1:9">
       <c r="A1028" s="1">
         <v>1027</v>
       </c>
       <c r="B1028" s="1" t="s">
-        <v>2089</v>
+        <v>2099</v>
       </c>
       <c r="C1028" s="1" t="s">
-        <v>2042</v>
+        <v>436</v>
       </c>
       <c r="D1028" s="1" t="s">
-        <v>2090</v>
+        <v>2100</v>
       </c>
       <c r="E1028" s="2">
-        <v>105300</v>
+        <v>1722572</v>
       </c>
       <c r="F1028" s="2">
-        <v>106313</v>
+        <v>1706321</v>
       </c>
       <c r="G1028" s="2">
-        <v>105300</v>
+        <v>1690071</v>
       </c>
       <c r="H1028" s="2">
-        <v>104288</v>
+        <v>1673820</v>
       </c>
       <c r="I1028" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1029" spans="1:9">
       <c r="A1029" s="1">
         <v>1028</v>
       </c>
       <c r="B1029" s="1" t="s">
-        <v>2091</v>
+        <v>2101</v>
       </c>
       <c r="C1029" s="1" t="s">
-        <v>2056</v>
+        <v>636</v>
       </c>
       <c r="D1029" s="1" t="s">
-        <v>2092</v>
+        <v>2102</v>
       </c>
       <c r="E1029" s="2">
-        <v>52702</v>
+        <v>1568800</v>
       </c>
       <c r="F1029" s="2">
-        <v>53209</v>
+        <v>1554000</v>
       </c>
       <c r="G1029" s="2">
-        <v>52702</v>
+        <v>1539200</v>
       </c>
       <c r="H1029" s="2">
-        <v>52195</v>
+        <v>1524400</v>
       </c>
       <c r="I1029" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1030" spans="1:9">
       <c r="A1030" s="1">
         <v>1029</v>
       </c>
       <c r="B1030" s="1" t="s">
-        <v>2093</v>
+        <v>2103</v>
       </c>
       <c r="C1030" s="1" t="s">
-        <v>2056</v>
+        <v>1351</v>
       </c>
       <c r="D1030" s="1" t="s">
-        <v>2094</v>
+        <v>255</v>
       </c>
       <c r="E1030" s="2">
-        <v>31902</v>
+        <v>345043</v>
       </c>
       <c r="F1030" s="2">
-        <v>32209</v>
+        <v>341788</v>
       </c>
       <c r="G1030" s="2">
-        <v>31902</v>
+        <v>338532</v>
       </c>
       <c r="H1030" s="2">
-        <v>31595</v>
+        <v>335277</v>
       </c>
       <c r="I1030" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1031" spans="1:9">
       <c r="A1031" s="1">
         <v>1030</v>
       </c>
       <c r="B1031" s="1" t="s">
-        <v>2095</v>
+        <v>2104</v>
       </c>
       <c r="C1031" s="1" t="s">
-        <v>2049</v>
+        <v>1351</v>
       </c>
       <c r="D1031" s="1" t="s">
-        <v>2096</v>
+        <v>1256</v>
       </c>
       <c r="E1031" s="2">
-        <v>260338</v>
+        <v>3450429</v>
       </c>
       <c r="F1031" s="2">
-        <v>262841</v>
+        <v>3417878</v>
       </c>
       <c r="G1031" s="2">
-        <v>260338</v>
+        <v>3385327</v>
       </c>
       <c r="H1031" s="2">
-        <v>257835</v>
+        <v>3352776</v>
       </c>
       <c r="I1031" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1032" spans="1:9">
       <c r="A1032" s="1">
         <v>1031</v>
       </c>
       <c r="B1032" s="1" t="s">
-        <v>2097</v>
+        <v>2105</v>
       </c>
       <c r="C1032" s="1" t="s">
-        <v>2049</v>
+        <v>895</v>
       </c>
       <c r="D1032" s="1" t="s">
-        <v>2098</v>
+        <v>2106</v>
       </c>
       <c r="E1032" s="2">
-        <v>36780</v>
+        <v>1218045</v>
       </c>
       <c r="F1032" s="2">
-        <v>37133</v>
+        <v>1206554</v>
       </c>
       <c r="G1032" s="2">
-        <v>36780</v>
+        <v>1195063</v>
       </c>
       <c r="H1032" s="2">
-        <v>36426</v>
+        <v>1183572</v>
       </c>
       <c r="I1032" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1033" spans="1:9">
       <c r="A1033" s="1">
         <v>1032</v>
       </c>
       <c r="B1033" s="1" t="s">
-        <v>2099</v>
+        <v>2107</v>
       </c>
       <c r="C1033" s="1" t="s">
-        <v>1602</v>
+        <v>895</v>
       </c>
       <c r="D1033" s="1" t="s">
-        <v>2100</v>
+        <v>2108</v>
       </c>
       <c r="E1033" s="2">
-        <v>54106</v>
+        <v>1522556</v>
       </c>
       <c r="F1033" s="2">
-        <v>54626</v>
+        <v>1508193</v>
       </c>
       <c r="G1033" s="2">
-        <v>54106</v>
+        <v>1493829</v>
       </c>
       <c r="H1033" s="2">
-        <v>53586</v>
+        <v>1479465</v>
       </c>
       <c r="I1033" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1034" spans="1:9">
       <c r="A1034" s="1">
         <v>1033</v>
       </c>
       <c r="B1034" s="1" t="s">
-        <v>2101</v>
+        <v>2109</v>
       </c>
       <c r="C1034" s="1" t="s">
-        <v>1994</v>
+        <v>10</v>
       </c>
       <c r="D1034" s="1" t="s">
-        <v>2102</v>
+        <v>2110</v>
       </c>
       <c r="E1034" s="2">
-        <v>67411</v>
+        <v>72647</v>
       </c>
       <c r="F1034" s="2">
-        <v>68059</v>
+        <v>71962</v>
       </c>
       <c r="G1034" s="2">
-        <v>67411</v>
+        <v>71276</v>
       </c>
       <c r="H1034" s="2">
-        <v>66763</v>
+        <v>70591</v>
       </c>
       <c r="I1034" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1035" spans="1:9">
       <c r="A1035" s="1">
         <v>1034</v>
       </c>
       <c r="B1035" s="1" t="s">
-        <v>2103</v>
+        <v>2111</v>
       </c>
       <c r="C1035" s="1" t="s">
-        <v>1547</v>
+        <v>10</v>
       </c>
       <c r="D1035" s="1" t="s">
-        <v>2104</v>
+        <v>2112</v>
       </c>
       <c r="E1035" s="2">
-        <v>15132</v>
+        <v>76247</v>
       </c>
       <c r="F1035" s="2">
-        <v>15278</v>
+        <v>75528</v>
       </c>
       <c r="G1035" s="2">
-        <v>15132</v>
+        <v>74808</v>
       </c>
       <c r="H1035" s="2">
-        <v>14987</v>
+        <v>74089</v>
       </c>
       <c r="I1035" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1036" spans="1:9">
       <c r="A1036" s="1">
         <v>1035</v>
       </c>
       <c r="B1036" s="1" t="s">
-        <v>2105</v>
+        <v>2113</v>
       </c>
       <c r="C1036" s="1" t="s">
-        <v>1602</v>
+        <v>10</v>
       </c>
       <c r="D1036" s="1" t="s">
-        <v>2106</v>
+        <v>2114</v>
       </c>
       <c r="E1036" s="2">
-        <v>18331</v>
+        <v>152641</v>
       </c>
       <c r="F1036" s="2">
-        <v>18507</v>
+        <v>151201</v>
       </c>
       <c r="G1036" s="2">
-        <v>18331</v>
+        <v>149761</v>
       </c>
       <c r="H1036" s="2">
-        <v>18155</v>
+        <v>148321</v>
       </c>
       <c r="I1036" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1037" spans="1:9">
       <c r="A1037" s="1">
         <v>1036</v>
       </c>
       <c r="B1037" s="1" t="s">
-        <v>2107</v>
+        <v>2115</v>
       </c>
       <c r="C1037" s="1" t="s">
-        <v>1602</v>
+        <v>10</v>
       </c>
       <c r="D1037" s="1" t="s">
-        <v>2108</v>
+        <v>2116</v>
       </c>
       <c r="E1037" s="2">
-        <v>15522</v>
+        <v>763688</v>
       </c>
       <c r="F1037" s="2">
-        <v>15671</v>
+        <v>756483</v>
       </c>
       <c r="G1037" s="2">
-        <v>15522</v>
+        <v>749278</v>
       </c>
       <c r="H1037" s="2">
-        <v>15373</v>
+        <v>742074</v>
       </c>
       <c r="I1037" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1038" spans="1:9">
       <c r="A1038" s="1">
         <v>1037</v>
       </c>
       <c r="B1038" s="1" t="s">
-        <v>2109</v>
+        <v>2117</v>
       </c>
       <c r="C1038" s="1" t="s">
-        <v>1994</v>
+        <v>10</v>
       </c>
       <c r="D1038" s="1" t="s">
-        <v>2110</v>
+        <v>2118</v>
       </c>
       <c r="E1038" s="2">
-        <v>67411</v>
+        <v>1524941</v>
       </c>
       <c r="F1038" s="2">
-        <v>68059</v>
+        <v>1510555</v>
       </c>
       <c r="G1038" s="2">
-        <v>67411</v>
+        <v>1496169</v>
       </c>
       <c r="H1038" s="2">
-        <v>66763</v>
+        <v>1481783</v>
       </c>
       <c r="I1038" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1039" spans="1:9">
       <c r="A1039" s="1">
         <v>1038</v>
       </c>
       <c r="B1039" s="1" t="s">
-        <v>2111</v>
+        <v>2119</v>
       </c>
       <c r="C1039" s="1" t="s">
-        <v>1602</v>
+        <v>2076</v>
       </c>
       <c r="D1039" s="1" t="s">
-        <v>2112</v>
+        <v>2120</v>
       </c>
       <c r="E1039" s="2">
-        <v>60840</v>
+        <v>14348</v>
       </c>
       <c r="F1039" s="2">
-        <v>61425</v>
+        <v>14213</v>
       </c>
       <c r="G1039" s="2">
-        <v>60840</v>
+        <v>14077</v>
       </c>
       <c r="H1039" s="2">
-        <v>60255</v>
+        <v>13942</v>
       </c>
       <c r="I1039" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1040" spans="1:9">
       <c r="A1040" s="1">
         <v>1039</v>
       </c>
       <c r="B1040" s="1" t="s">
-        <v>2113</v>
+        <v>2121</v>
       </c>
       <c r="C1040" s="1" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
       <c r="D1040" s="1" t="s">
-        <v>2114</v>
+        <v>2122</v>
       </c>
       <c r="E1040" s="2">
-        <v>52442</v>
+        <v>42946</v>
       </c>
       <c r="F1040" s="2">
-        <v>52946</v>
+        <v>42541</v>
       </c>
       <c r="G1040" s="2">
-        <v>52442</v>
+        <v>42136</v>
       </c>
       <c r="H1040" s="2">
-        <v>51938</v>
+        <v>41730</v>
       </c>
       <c r="I1040" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1041" spans="1:9">
       <c r="A1041" s="1">
         <v>1040</v>
       </c>
       <c r="B1041" s="1" t="s">
-        <v>2115</v>
+        <v>2123</v>
       </c>
       <c r="C1041" s="1" t="s">
-        <v>1633</v>
+        <v>2076</v>
       </c>
       <c r="D1041" s="1" t="s">
-        <v>2116</v>
+        <v>2124</v>
       </c>
       <c r="E1041" s="2">
-        <v>25002</v>
+        <v>71544</v>
       </c>
       <c r="F1041" s="2">
-        <v>25242</v>
+        <v>70869</v>
       </c>
       <c r="G1041" s="2">
-        <v>25002</v>
+        <v>70194</v>
       </c>
       <c r="H1041" s="2">
-        <v>24761</v>
+        <v>69519</v>
       </c>
       <c r="I1041" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1042" spans="1:9">
       <c r="A1042" s="1">
         <v>1041</v>
       </c>
       <c r="B1042" s="1" t="s">
-        <v>2117</v>
+        <v>2125</v>
       </c>
       <c r="C1042" s="1" t="s">
-        <v>2049</v>
+        <v>2076</v>
       </c>
       <c r="D1042" s="1" t="s">
-        <v>2118</v>
+        <v>2126</v>
       </c>
       <c r="E1042" s="2">
-        <v>21122</v>
+        <v>85892</v>
       </c>
       <c r="F1042" s="2">
-        <v>21326</v>
+        <v>85082</v>
       </c>
       <c r="G1042" s="2">
-        <v>21122</v>
+        <v>84271</v>
       </c>
       <c r="H1042" s="2">
-        <v>20919</v>
+        <v>83461</v>
       </c>
       <c r="I1042" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1043" spans="1:9">
       <c r="A1043" s="1">
         <v>1042</v>
       </c>
       <c r="B1043" s="1" t="s">
-        <v>2119</v>
+        <v>2127</v>
       </c>
       <c r="C1043" s="1" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
       <c r="D1043" s="1" t="s">
-        <v>2120</v>
+        <v>2128</v>
       </c>
       <c r="E1043" s="2">
-        <v>31642</v>
+        <v>114490</v>
       </c>
       <c r="F1043" s="2">
-        <v>31946</v>
+        <v>113409</v>
       </c>
       <c r="G1043" s="2">
-        <v>31642</v>
+        <v>112329</v>
       </c>
       <c r="H1043" s="2">
-        <v>31338</v>
+        <v>111249</v>
       </c>
       <c r="I1043" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1044" spans="1:9">
       <c r="A1044" s="1">
         <v>1043</v>
       </c>
       <c r="B1044" s="1" t="s">
-        <v>2121</v>
+        <v>2129</v>
       </c>
       <c r="C1044" s="1" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
       <c r="D1044" s="1" t="s">
-        <v>2122</v>
+        <v>2130</v>
       </c>
       <c r="E1044" s="2">
-        <v>16026</v>
+        <v>143138</v>
       </c>
       <c r="F1044" s="2">
-        <v>16181</v>
+        <v>141788</v>
       </c>
       <c r="G1044" s="2">
-        <v>16026</v>
+        <v>140437</v>
       </c>
       <c r="H1044" s="2">
-        <v>15872</v>
+        <v>139087</v>
       </c>
       <c r="I1044" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1045" spans="1:9">
       <c r="A1045" s="1">
         <v>1044</v>
       </c>
       <c r="B1045" s="1" t="s">
-        <v>2123</v>
+        <v>2131</v>
       </c>
       <c r="C1045" s="1" t="s">
-        <v>2049</v>
+        <v>2076</v>
       </c>
       <c r="D1045" s="1" t="s">
-        <v>2124</v>
+        <v>2132</v>
       </c>
       <c r="E1045" s="2">
-        <v>88790</v>
+        <v>171833</v>
       </c>
       <c r="F1045" s="2">
-        <v>89644</v>
+        <v>170212</v>
       </c>
       <c r="G1045" s="2">
-        <v>88790</v>
+        <v>168591</v>
       </c>
       <c r="H1045" s="2">
-        <v>87936</v>
+        <v>166970</v>
       </c>
       <c r="I1045" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1046" spans="1:9">
       <c r="A1046" s="1">
         <v>1045</v>
       </c>
       <c r="B1046" s="1" t="s">
-        <v>2125</v>
+        <v>2133</v>
       </c>
       <c r="C1046" s="1" t="s">
-        <v>2056</v>
+        <v>2076</v>
       </c>
       <c r="D1046" s="1" t="s">
-        <v>2126</v>
+        <v>2134</v>
       </c>
       <c r="E1046" s="2">
-        <v>21502</v>
+        <v>214682</v>
       </c>
       <c r="F1046" s="2">
-        <v>21709</v>
+        <v>212657</v>
       </c>
       <c r="G1046" s="2">
-        <v>21502</v>
+        <v>210631</v>
       </c>
       <c r="H1046" s="2">
-        <v>21295</v>
+        <v>208606</v>
       </c>
       <c r="I1046" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1047" spans="1:9">
       <c r="A1047" s="1">
         <v>1046</v>
       </c>
       <c r="B1047" s="1" t="s">
-        <v>2127</v>
+        <v>2135</v>
       </c>
       <c r="C1047" s="1" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
       <c r="D1047" s="1" t="s">
-        <v>2128</v>
+        <v>2136</v>
       </c>
       <c r="E1047" s="2">
-        <v>26426</v>
+        <v>286274</v>
       </c>
       <c r="F1047" s="2">
-        <v>26681</v>
+        <v>283574</v>
       </c>
       <c r="G1047" s="2">
-        <v>26426</v>
+        <v>280873</v>
       </c>
       <c r="H1047" s="2">
-        <v>26172</v>
+        <v>278172</v>
       </c>
       <c r="I1047" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1048" spans="1:9">
       <c r="A1048" s="1">
         <v>1047</v>
       </c>
       <c r="B1048" s="1" t="s">
-        <v>2129</v>
+        <v>2137</v>
       </c>
       <c r="C1048" s="1" t="s">
-        <v>1602</v>
+        <v>2076</v>
       </c>
       <c r="D1048" s="1" t="s">
-        <v>2130</v>
+        <v>2138</v>
       </c>
       <c r="E1048" s="2">
-        <v>12350</v>
+        <v>357818</v>
       </c>
       <c r="F1048" s="2">
-        <v>12469</v>
+        <v>354442</v>
       </c>
       <c r="G1048" s="2">
-        <v>12350</v>
+        <v>351067</v>
       </c>
       <c r="H1048" s="2">
-        <v>12231</v>
+        <v>347691</v>
       </c>
       <c r="I1048" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1049" spans="1:9">
       <c r="A1049" s="1">
         <v>1048</v>
       </c>
       <c r="B1049" s="1" t="s">
-        <v>2131</v>
+        <v>2139</v>
       </c>
       <c r="C1049" s="1" t="s">
-        <v>2049</v>
+        <v>2076</v>
       </c>
       <c r="D1049" s="1" t="s">
-        <v>2132</v>
+        <v>2140</v>
       </c>
       <c r="E1049" s="2">
-        <v>15948</v>
+        <v>429412</v>
       </c>
       <c r="F1049" s="2">
-        <v>16102</v>
+        <v>425361</v>
       </c>
       <c r="G1049" s="2">
-        <v>15948</v>
+        <v>421310</v>
       </c>
       <c r="H1049" s="2">
-        <v>15795</v>
+        <v>417259</v>
       </c>
       <c r="I1049" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1050" spans="1:9">
       <c r="A1050" s="1">
         <v>1049</v>
       </c>
       <c r="B1050" s="1" t="s">
-        <v>2133</v>
+        <v>2141</v>
       </c>
       <c r="C1050" s="1" t="s">
-        <v>1633</v>
+        <v>2076</v>
       </c>
       <c r="D1050" s="1" t="s">
-        <v>2134</v>
+        <v>2142</v>
       </c>
       <c r="E1050" s="2">
-        <v>28756</v>
+        <v>572548</v>
       </c>
       <c r="F1050" s="2">
-        <v>29033</v>
+        <v>567147</v>
       </c>
       <c r="G1050" s="2">
-        <v>28756</v>
+        <v>561746</v>
       </c>
       <c r="H1050" s="2">
-        <v>28480</v>
+        <v>556344</v>
       </c>
       <c r="I1050" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1051" spans="1:9">
       <c r="A1051" s="1">
         <v>1050</v>
       </c>
       <c r="B1051" s="1" t="s">
-        <v>2135</v>
+        <v>2143</v>
       </c>
       <c r="C1051" s="1" t="s">
-        <v>1585</v>
+        <v>2076</v>
       </c>
       <c r="D1051" s="1" t="s">
-        <v>2136</v>
+        <v>2144</v>
       </c>
       <c r="E1051" s="2">
-        <v>15324</v>
+        <v>715735</v>
       </c>
       <c r="F1051" s="2">
-        <v>15472</v>
+        <v>708983</v>
       </c>
       <c r="G1051" s="2">
-        <v>15324</v>
+        <v>702231</v>
       </c>
       <c r="H1051" s="2">
-        <v>15177</v>
+        <v>695479</v>
       </c>
       <c r="I1051" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1052" spans="1:9">
       <c r="A1052" s="1">
         <v>1051</v>
       </c>
       <c r="B1052" s="1" t="s">
-        <v>2137</v>
+        <v>2145</v>
       </c>
       <c r="C1052" s="1" t="s">
-        <v>1602</v>
+        <v>2076</v>
       </c>
       <c r="D1052" s="1" t="s">
-        <v>2138</v>
+        <v>2146</v>
       </c>
       <c r="E1052" s="2">
-        <v>79066</v>
+        <v>858872</v>
       </c>
       <c r="F1052" s="2">
-        <v>79826</v>
+        <v>850770</v>
       </c>
       <c r="G1052" s="2">
-        <v>79066</v>
+        <v>842667</v>
       </c>
       <c r="H1052" s="2">
-        <v>78306</v>
+        <v>834565</v>
       </c>
       <c r="I1052" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1053" spans="1:9">
       <c r="A1053" s="1">
         <v>1052</v>
       </c>
       <c r="B1053" s="1" t="s">
-        <v>2139</v>
+        <v>2147</v>
       </c>
       <c r="C1053" s="1" t="s">
-        <v>2049</v>
+        <v>2076</v>
       </c>
       <c r="D1053" s="1" t="s">
-        <v>2140</v>
+        <v>2148</v>
       </c>
       <c r="E1053" s="2">
-        <v>52338</v>
+        <v>1002010</v>
       </c>
       <c r="F1053" s="2">
-        <v>52841</v>
+        <v>992557</v>
       </c>
       <c r="G1053" s="2">
-        <v>52338</v>
+        <v>983104</v>
       </c>
       <c r="H1053" s="2">
-        <v>51835</v>
+        <v>973651</v>
       </c>
       <c r="I1053" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1054" spans="1:9">
       <c r="A1054" s="1">
         <v>1053</v>
       </c>
       <c r="B1054" s="1" t="s">
-        <v>2141</v>
+        <v>2149</v>
       </c>
       <c r="C1054" s="1" t="s">
-        <v>2049</v>
+        <v>2076</v>
       </c>
       <c r="D1054" s="1" t="s">
-        <v>2142</v>
+        <v>2150</v>
       </c>
       <c r="E1054" s="2">
-        <v>26322</v>
+        <v>1145147</v>
       </c>
       <c r="F1054" s="2">
-        <v>26576</v>
+        <v>1134343</v>
       </c>
       <c r="G1054" s="2">
-        <v>26322</v>
+        <v>1123540</v>
       </c>
       <c r="H1054" s="2">
-        <v>26069</v>
+        <v>1112737</v>
       </c>
       <c r="I1054" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1055" spans="1:9">
       <c r="A1055" s="1">
         <v>1054</v>
       </c>
       <c r="B1055" s="1" t="s">
-        <v>2143</v>
+        <v>2151</v>
       </c>
       <c r="C1055" s="1" t="s">
-        <v>1547</v>
+        <v>2076</v>
       </c>
       <c r="D1055" s="1" t="s">
-        <v>2144</v>
+        <v>2152</v>
       </c>
       <c r="E1055" s="2">
-        <v>38090</v>
+        <v>1288285</v>
       </c>
       <c r="F1055" s="2">
-        <v>38456</v>
+        <v>1276131</v>
       </c>
       <c r="G1055" s="2">
-        <v>38090</v>
+        <v>1263978</v>
       </c>
       <c r="H1055" s="2">
-        <v>37724</v>
+        <v>1251824</v>
       </c>
       <c r="I1055" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1056" spans="1:9">
       <c r="A1056" s="1">
         <v>1055</v>
       </c>
       <c r="B1056" s="1" t="s">
-        <v>2145</v>
+        <v>2153</v>
       </c>
       <c r="C1056" s="1" t="s">
-        <v>1602</v>
+        <v>2076</v>
       </c>
       <c r="D1056" s="1" t="s">
-        <v>2146</v>
+        <v>2154</v>
       </c>
       <c r="E1056" s="2">
-        <v>49946</v>
+        <v>1431471</v>
       </c>
       <c r="F1056" s="2">
-        <v>50426</v>
+        <v>1417966</v>
       </c>
       <c r="G1056" s="2">
-        <v>49946</v>
+        <v>1404462</v>
       </c>
       <c r="H1056" s="2">
-        <v>49466</v>
+        <v>1390957</v>
       </c>
       <c r="I1056" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1057" spans="1:9">
       <c r="A1057" s="1">
         <v>1056</v>
       </c>
       <c r="B1057" s="1" t="s">
-        <v>2147</v>
+        <v>2155</v>
       </c>
       <c r="C1057" s="1" t="s">
-        <v>487</v>
+        <v>2076</v>
       </c>
       <c r="D1057" s="1" t="s">
-        <v>781</v>
+        <v>2156</v>
       </c>
       <c r="E1057" s="2">
-        <v>16040</v>
+        <v>2147205</v>
       </c>
       <c r="F1057" s="2">
-        <v>15889</v>
+        <v>2126948</v>
       </c>
       <c r="G1057" s="2">
-        <v>15737</v>
+        <v>2106692</v>
       </c>
       <c r="H1057" s="2">
-        <v>15586</v>
+        <v>2086435</v>
       </c>
       <c r="I1057" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1058" spans="1:9">
       <c r="A1058" s="1">
         <v>1057</v>
       </c>
       <c r="B1058" s="1" t="s">
-        <v>2148</v>
+        <v>2157</v>
       </c>
       <c r="C1058" s="1" t="s">
-        <v>2149</v>
+        <v>2076</v>
       </c>
       <c r="D1058" s="1" t="s">
-        <v>2150</v>
+        <v>2158</v>
       </c>
       <c r="E1058" s="2">
-        <v>80370</v>
+        <v>2862941</v>
       </c>
       <c r="F1058" s="2">
-        <v>81143</v>
+        <v>2835932</v>
       </c>
       <c r="G1058" s="2">
-        <v>80370</v>
+        <v>2808924</v>
       </c>
       <c r="H1058" s="2">
-        <v>79597</v>
+        <v>2781915</v>
       </c>
       <c r="I1058" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1059" spans="1:9">
       <c r="A1059" s="1">
         <v>1058</v>
       </c>
       <c r="B1059" s="1" t="s">
-        <v>2151</v>
+        <v>2159</v>
       </c>
       <c r="C1059" s="1" t="s">
-        <v>2149</v>
+        <v>2076</v>
       </c>
       <c r="D1059" s="1" t="s">
-        <v>2152</v>
+        <v>2160</v>
       </c>
       <c r="E1059" s="2">
-        <v>16161</v>
+        <v>3578677</v>
       </c>
       <c r="F1059" s="2">
-        <v>16316</v>
+        <v>3544916</v>
       </c>
       <c r="G1059" s="2">
-        <v>16161</v>
+        <v>3511154</v>
       </c>
       <c r="H1059" s="2">
-        <v>16005</v>
+        <v>3477393</v>
       </c>
       <c r="I1059" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1060" spans="1:9">
       <c r="A1060" s="1">
         <v>1059</v>
       </c>
       <c r="B1060" s="1" t="s">
-        <v>2153</v>
+        <v>2161</v>
       </c>
       <c r="C1060" s="1" t="s">
-        <v>2149</v>
+        <v>2076</v>
       </c>
       <c r="D1060" s="1" t="s">
-        <v>2154</v>
+        <v>2162</v>
       </c>
       <c r="E1060" s="2">
-        <v>393098</v>
+        <v>7157353</v>
       </c>
       <c r="F1060" s="2">
-        <v>396878</v>
+        <v>7089831</v>
       </c>
       <c r="G1060" s="2">
-        <v>393098</v>
+        <v>7022309</v>
       </c>
       <c r="H1060" s="2">
-        <v>389318</v>
+        <v>6954787</v>
       </c>
       <c r="I1060" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1061" spans="1:9">
       <c r="A1061" s="1">
         <v>1060</v>
       </c>
       <c r="B1061" s="1" t="s">
-        <v>2155</v>
+        <v>2163</v>
       </c>
       <c r="C1061" s="1" t="s">
-        <v>2149</v>
+        <v>2085</v>
       </c>
       <c r="D1061" s="1" t="s">
-        <v>2156</v>
+        <v>2164</v>
       </c>
       <c r="E1061" s="2">
-        <v>237254</v>
+        <v>36040</v>
       </c>
       <c r="F1061" s="2">
-        <v>239535</v>
+        <v>35700</v>
       </c>
       <c r="G1061" s="2">
-        <v>237254</v>
+        <v>35360</v>
       </c>
       <c r="H1061" s="2">
-        <v>234973</v>
+        <v>35020</v>
       </c>
       <c r="I1061" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1062" spans="1:9">
       <c r="A1062" s="1">
         <v>1061</v>
       </c>
       <c r="B1062" s="1" t="s">
-        <v>2157</v>
+        <v>2165</v>
       </c>
       <c r="C1062" s="1" t="s">
-        <v>2158</v>
+        <v>1112</v>
       </c>
       <c r="D1062" s="1" t="s">
-        <v>2159</v>
+        <v>2166</v>
       </c>
       <c r="E1062" s="2">
-        <v>16739</v>
+        <v>13677</v>
       </c>
       <c r="F1062" s="2">
-        <v>16900</v>
+        <v>13548</v>
       </c>
       <c r="G1062" s="2">
-        <v>16739</v>
+        <v>13419</v>
       </c>
       <c r="H1062" s="2">
-        <v>16578</v>
+        <v>13290</v>
       </c>
       <c r="I1062" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1063" spans="1:9">
       <c r="A1063" s="1">
         <v>1062</v>
       </c>
       <c r="B1063" s="1" t="s">
-        <v>2160</v>
+        <v>2167</v>
       </c>
       <c r="C1063" s="1" t="s">
-        <v>2158</v>
+        <v>1112</v>
       </c>
       <c r="D1063" s="1" t="s">
-        <v>2161</v>
+        <v>2168</v>
       </c>
       <c r="E1063" s="2">
-        <v>21939</v>
+        <v>41033</v>
       </c>
       <c r="F1063" s="2">
-        <v>22150</v>
+        <v>40646</v>
       </c>
       <c r="G1063" s="2">
-        <v>21939</v>
+        <v>40258</v>
       </c>
       <c r="H1063" s="2">
-        <v>21728</v>
+        <v>39871</v>
       </c>
       <c r="I1063" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1064" spans="1:9">
       <c r="A1064" s="1">
         <v>1063</v>
       </c>
       <c r="B1064" s="1" t="s">
-        <v>2162</v>
+        <v>2169</v>
       </c>
       <c r="C1064" s="1" t="s">
-        <v>2158</v>
+        <v>1112</v>
       </c>
       <c r="D1064" s="1" t="s">
-        <v>2163</v>
+        <v>2170</v>
       </c>
       <c r="E1064" s="2">
-        <v>27139</v>
+        <v>68387</v>
       </c>
       <c r="F1064" s="2">
-        <v>27400</v>
+        <v>67742</v>
       </c>
       <c r="G1064" s="2">
-        <v>27139</v>
+        <v>67097</v>
       </c>
       <c r="H1064" s="2">
-        <v>26878</v>
+        <v>66451</v>
       </c>
       <c r="I1064" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1065" spans="1:9">
       <c r="A1065" s="1">
         <v>1064</v>
       </c>
       <c r="B1065" s="1" t="s">
-        <v>2164</v>
+        <v>2171</v>
       </c>
       <c r="C1065" s="1" t="s">
-        <v>2158</v>
+        <v>1112</v>
       </c>
       <c r="D1065" s="1" t="s">
-        <v>2165</v>
+        <v>2172</v>
       </c>
       <c r="E1065" s="2">
-        <v>32339</v>
+        <v>135862</v>
       </c>
       <c r="F1065" s="2">
-        <v>32650</v>
+        <v>134581</v>
       </c>
       <c r="G1065" s="2">
-        <v>32339</v>
+        <v>133299</v>
       </c>
       <c r="H1065" s="2">
-        <v>32028</v>
+        <v>132017</v>
       </c>
       <c r="I1065" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1066" spans="1:9">
       <c r="A1066" s="1">
         <v>1065</v>
       </c>
       <c r="B1066" s="1" t="s">
-        <v>2166</v>
+        <v>2173</v>
       </c>
       <c r="C1066" s="1" t="s">
-        <v>2158</v>
+        <v>1112</v>
       </c>
       <c r="D1066" s="1" t="s">
-        <v>2167</v>
+        <v>2174</v>
       </c>
       <c r="E1066" s="2">
-        <v>37539</v>
+        <v>272637</v>
       </c>
       <c r="F1066" s="2">
-        <v>37900</v>
+        <v>270065</v>
       </c>
       <c r="G1066" s="2">
-        <v>37539</v>
+        <v>267493</v>
       </c>
       <c r="H1066" s="2">
-        <v>37178</v>
+        <v>264921</v>
       </c>
       <c r="I1066" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1067" spans="1:9">
       <c r="A1067" s="1">
         <v>1066</v>
       </c>
       <c r="B1067" s="1" t="s">
-        <v>2168</v>
+        <v>2175</v>
       </c>
       <c r="C1067" s="1" t="s">
-        <v>2158</v>
+        <v>1112</v>
       </c>
       <c r="D1067" s="1" t="s">
-        <v>2169</v>
+        <v>2176</v>
       </c>
       <c r="E1067" s="2">
-        <v>79139</v>
+        <v>409411</v>
       </c>
       <c r="F1067" s="2">
-        <v>79900</v>
+        <v>405549</v>
       </c>
       <c r="G1067" s="2">
-        <v>79139</v>
+        <v>401686</v>
       </c>
       <c r="H1067" s="2">
-        <v>78378</v>
+        <v>397824</v>
       </c>
       <c r="I1067" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1068" spans="1:9">
       <c r="A1068" s="1">
         <v>1067</v>
       </c>
       <c r="B1068" s="1" t="s">
-        <v>2170</v>
+        <v>2177</v>
       </c>
       <c r="C1068" s="1" t="s">
-        <v>2158</v>
+        <v>1112</v>
       </c>
       <c r="D1068" s="1" t="s">
-        <v>2171</v>
+        <v>2178</v>
       </c>
       <c r="E1068" s="2">
-        <v>53139</v>
+        <v>682960</v>
       </c>
       <c r="F1068" s="2">
-        <v>53650</v>
+        <v>676517</v>
       </c>
       <c r="G1068" s="2">
-        <v>53139</v>
+        <v>670074</v>
       </c>
       <c r="H1068" s="2">
-        <v>52628</v>
+        <v>663631</v>
       </c>
       <c r="I1068" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1069" spans="1:9">
       <c r="A1069" s="1">
         <v>1068</v>
       </c>
       <c r="B1069" s="1" t="s">
-        <v>2172</v>
+        <v>2179</v>
       </c>
       <c r="C1069" s="1" t="s">
-        <v>2158</v>
+        <v>1112</v>
       </c>
       <c r="D1069" s="1" t="s">
-        <v>2173</v>
+        <v>2180</v>
       </c>
       <c r="E1069" s="2">
-        <v>11539</v>
+        <v>1366834</v>
       </c>
       <c r="F1069" s="2">
-        <v>11650</v>
+        <v>1353939</v>
       </c>
       <c r="G1069" s="2">
-        <v>11539</v>
+        <v>1341045</v>
       </c>
       <c r="H1069" s="2">
-        <v>11428</v>
+        <v>1328150</v>
       </c>
       <c r="I1069" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1070" spans="1:9">
       <c r="A1070" s="1">
         <v>1069</v>
       </c>
       <c r="B1070" s="1" t="s">
-        <v>2174</v>
+        <v>2181</v>
       </c>
       <c r="C1070" s="1" t="s">
-        <v>2149</v>
+        <v>1112</v>
       </c>
       <c r="D1070" s="1" t="s">
-        <v>2175</v>
+        <v>2182</v>
       </c>
       <c r="E1070" s="2">
-        <v>785308</v>
+        <v>4559150</v>
       </c>
       <c r="F1070" s="2">
-        <v>792859</v>
+        <v>4516139</v>
       </c>
       <c r="G1070" s="2">
-        <v>785308</v>
+        <v>4473128</v>
       </c>
       <c r="H1070" s="2">
-        <v>777757</v>
+        <v>4430118</v>
       </c>
       <c r="I1070" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1071" spans="1:9">
       <c r="A1071" s="1">
         <v>1070</v>
       </c>
       <c r="B1071" s="1" t="s">
-        <v>2176</v>
+        <v>2183</v>
       </c>
       <c r="C1071" s="1" t="s">
-        <v>2158</v>
+        <v>1112</v>
       </c>
       <c r="D1071" s="1" t="s">
-        <v>2177</v>
+        <v>2184</v>
       </c>
       <c r="E1071" s="2">
-        <v>84339</v>
+        <v>9118300</v>
       </c>
       <c r="F1071" s="2">
-        <v>85150</v>
+        <v>9032279</v>
       </c>
       <c r="G1071" s="2">
-        <v>84339</v>
+        <v>8946257</v>
       </c>
       <c r="H1071" s="2">
-        <v>83528</v>
+        <v>8860235</v>
       </c>
       <c r="I1071" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1072" spans="1:9">
       <c r="A1072" s="1">
         <v>1071</v>
       </c>
       <c r="B1072" s="1" t="s">
-        <v>2178</v>
+        <v>2185</v>
       </c>
       <c r="C1072" s="1" t="s">
-        <v>2158</v>
+        <v>2186</v>
       </c>
       <c r="D1072" s="1" t="s">
-        <v>2179</v>
+        <v>2187</v>
       </c>
       <c r="E1072" s="2">
-        <v>94739</v>
+        <v>17594</v>
       </c>
       <c r="F1072" s="2">
-        <v>95650</v>
+        <v>17428</v>
       </c>
       <c r="G1072" s="2">
-        <v>94739</v>
+        <v>17262</v>
       </c>
       <c r="H1072" s="2">
-        <v>93828</v>
+        <v>17096</v>
       </c>
       <c r="I1072" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1073" spans="1:9">
       <c r="A1073" s="1">
         <v>1072</v>
       </c>
       <c r="B1073" s="1" t="s">
-        <v>2180</v>
+        <v>2188</v>
       </c>
       <c r="C1073" s="1" t="s">
-        <v>2158</v>
+        <v>2186</v>
       </c>
       <c r="D1073" s="1" t="s">
-        <v>2181</v>
+        <v>2189</v>
       </c>
       <c r="E1073" s="2">
-        <v>105139</v>
+        <v>88626</v>
       </c>
       <c r="F1073" s="2">
-        <v>106150</v>
+        <v>87789</v>
       </c>
       <c r="G1073" s="2">
-        <v>105139</v>
+        <v>86953</v>
       </c>
       <c r="H1073" s="2">
-        <v>104128</v>
+        <v>86117</v>
       </c>
       <c r="I1073" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1074" spans="1:9">
       <c r="A1074" s="1">
         <v>1073</v>
       </c>
       <c r="B1074" s="1" t="s">
-        <v>2182</v>
+        <v>2190</v>
       </c>
       <c r="C1074" s="1" t="s">
-        <v>2149</v>
+        <v>2186</v>
       </c>
       <c r="D1074" s="1" t="s">
-        <v>2183</v>
+        <v>2191</v>
       </c>
       <c r="E1074" s="2">
-        <v>1632128</v>
+        <v>176638</v>
       </c>
       <c r="F1074" s="2">
-        <v>1647822</v>
+        <v>174972</v>
       </c>
       <c r="G1074" s="2">
-        <v>1632128</v>
+        <v>173306</v>
       </c>
       <c r="H1074" s="2">
-        <v>1616435</v>
+        <v>171639</v>
       </c>
       <c r="I1074" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1075" spans="1:9">
       <c r="A1075" s="1">
         <v>1074</v>
       </c>
       <c r="B1075" s="1" t="s">
-        <v>2184</v>
+        <v>2192</v>
       </c>
       <c r="C1075" s="1" t="s">
-        <v>2185</v>
+        <v>2186</v>
       </c>
       <c r="D1075" s="1" t="s">
-        <v>2186</v>
+        <v>2193</v>
       </c>
       <c r="E1075" s="2">
-        <v>137202</v>
+        <v>441950</v>
       </c>
       <c r="F1075" s="2">
-        <v>138521</v>
+        <v>437781</v>
       </c>
       <c r="G1075" s="2">
-        <v>137202</v>
+        <v>433611</v>
       </c>
       <c r="H1075" s="2">
-        <v>135883</v>
+        <v>429442</v>
       </c>
       <c r="I1075" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1076" spans="1:9">
       <c r="A1076" s="1">
         <v>1075</v>
       </c>
       <c r="B1076" s="1" t="s">
-        <v>2187</v>
+        <v>2194</v>
       </c>
       <c r="C1076" s="1" t="s">
-        <v>2185</v>
+        <v>2186</v>
       </c>
       <c r="D1076" s="1" t="s">
-        <v>2188</v>
+        <v>2195</v>
       </c>
       <c r="E1076" s="2">
-        <v>715235</v>
+        <v>883873</v>
       </c>
       <c r="F1076" s="2">
-        <v>722112</v>
+        <v>875534</v>
       </c>
       <c r="G1076" s="2">
-        <v>715235</v>
+        <v>867196</v>
       </c>
       <c r="H1076" s="2">
-        <v>708358</v>
+        <v>858857</v>
       </c>
       <c r="I1076" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1077" spans="1:9">
       <c r="A1077" s="1">
         <v>1076</v>
       </c>
       <c r="B1077" s="1" t="s">
-        <v>2189</v>
+        <v>2196</v>
       </c>
       <c r="C1077" s="1" t="s">
-        <v>2185</v>
+        <v>2186</v>
       </c>
       <c r="D1077" s="1" t="s">
-        <v>2190</v>
+        <v>2197</v>
       </c>
       <c r="E1077" s="2">
-        <v>14165</v>
+        <v>1710397</v>
       </c>
       <c r="F1077" s="2">
-        <v>14301</v>
+        <v>1694261</v>
       </c>
       <c r="G1077" s="2">
-        <v>14165</v>
+        <v>1678125</v>
       </c>
       <c r="H1077" s="2">
-        <v>14029</v>
+        <v>1661989</v>
       </c>
       <c r="I1077" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1078" spans="1:9">
       <c r="A1078" s="1">
         <v>1077</v>
       </c>
       <c r="B1078" s="1" t="s">
-        <v>2191</v>
+        <v>2198</v>
       </c>
       <c r="C1078" s="1" t="s">
-        <v>2185</v>
+        <v>765</v>
       </c>
       <c r="D1078" s="1" t="s">
-        <v>2192</v>
+        <v>2199</v>
       </c>
       <c r="E1078" s="2">
-        <v>429084</v>
+        <v>98699</v>
       </c>
       <c r="F1078" s="2">
-        <v>433210</v>
+        <v>97768</v>
       </c>
       <c r="G1078" s="2">
-        <v>429084</v>
+        <v>96836</v>
       </c>
       <c r="H1078" s="2">
-        <v>424958</v>
+        <v>95905</v>
       </c>
       <c r="I1078" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1079" spans="1:9">
       <c r="A1079" s="1">
         <v>1078</v>
       </c>
       <c r="B1079" s="1" t="s">
-        <v>2193</v>
+        <v>2200</v>
       </c>
       <c r="C1079" s="1" t="s">
-        <v>2185</v>
+        <v>765</v>
       </c>
       <c r="D1079" s="1" t="s">
-        <v>2194</v>
+        <v>2201</v>
       </c>
       <c r="E1079" s="2">
-        <v>40950</v>
+        <v>196911</v>
       </c>
       <c r="F1079" s="2">
-        <v>41344</v>
+        <v>195053</v>
       </c>
       <c r="G1079" s="2">
-        <v>40950</v>
+        <v>193196</v>
       </c>
       <c r="H1079" s="2">
-        <v>40556</v>
+        <v>191338</v>
       </c>
       <c r="I1079" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1080" spans="1:9">
       <c r="A1080" s="1">
         <v>1079</v>
       </c>
       <c r="B1080" s="1" t="s">
-        <v>2195</v>
+        <v>2202</v>
       </c>
       <c r="C1080" s="1" t="s">
-        <v>2185</v>
+        <v>765</v>
       </c>
       <c r="D1080" s="1" t="s">
-        <v>2196</v>
+        <v>2203</v>
       </c>
       <c r="E1080" s="2">
-        <v>286008</v>
+        <v>393433</v>
       </c>
       <c r="F1080" s="2">
-        <v>288758</v>
+        <v>389721</v>
       </c>
       <c r="G1080" s="2">
-        <v>286008</v>
+        <v>386010</v>
       </c>
       <c r="H1080" s="2">
-        <v>283258</v>
+        <v>382298</v>
       </c>
       <c r="I1080" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1081" spans="1:9">
       <c r="A1081" s="1">
         <v>1080</v>
       </c>
       <c r="B1081" s="1" t="s">
-        <v>2197</v>
+        <v>2204</v>
       </c>
       <c r="C1081" s="1" t="s">
-        <v>2185</v>
+        <v>765</v>
       </c>
       <c r="D1081" s="1" t="s">
-        <v>2198</v>
+        <v>2205</v>
       </c>
       <c r="E1081" s="2">
-        <v>71395</v>
+        <v>593602</v>
       </c>
       <c r="F1081" s="2">
-        <v>72081</v>
+        <v>588002</v>
       </c>
       <c r="G1081" s="2">
-        <v>71395</v>
+        <v>582402</v>
       </c>
       <c r="H1081" s="2">
-        <v>70708</v>
+        <v>576802</v>
       </c>
       <c r="I1081" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1082" spans="1:9">
       <c r="A1082" s="1">
         <v>1081</v>
       </c>
       <c r="B1082" s="1" t="s">
-        <v>2199</v>
+        <v>2206</v>
       </c>
       <c r="C1082" s="1" t="s">
-        <v>10</v>
+        <v>765</v>
       </c>
       <c r="D1082" s="1" t="s">
-        <v>2200</v>
+        <v>2207</v>
       </c>
       <c r="E1082" s="2">
-        <v>14045</v>
+        <v>979543</v>
       </c>
       <c r="F1082" s="2">
-        <v>13913</v>
+        <v>970302</v>
       </c>
       <c r="G1082" s="2">
-        <v>13780</v>
+        <v>961061</v>
       </c>
       <c r="H1082" s="2">
-        <v>13648</v>
+        <v>951820</v>
       </c>
       <c r="I1082" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1083" spans="1:9">
       <c r="A1083" s="1">
         <v>1082</v>
       </c>
       <c r="B1083" s="1" t="s">
-        <v>2201</v>
+        <v>2208</v>
       </c>
       <c r="C1083" s="1" t="s">
-        <v>10</v>
+        <v>895</v>
       </c>
       <c r="D1083" s="1" t="s">
-        <v>2202</v>
+        <v>2209</v>
       </c>
       <c r="E1083" s="2">
-        <v>14882</v>
+        <v>114862</v>
       </c>
       <c r="F1083" s="2">
-        <v>14742</v>
+        <v>113778</v>
       </c>
       <c r="G1083" s="2">
-        <v>14602</v>
+        <v>112694</v>
       </c>
       <c r="H1083" s="2">
-        <v>14461</v>
+        <v>111611</v>
       </c>
       <c r="I1083" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1084" spans="1:9">
       <c r="A1084" s="1">
         <v>1083</v>
       </c>
       <c r="B1084" s="1" t="s">
-        <v>2203</v>
+        <v>2210</v>
       </c>
       <c r="C1084" s="1" t="s">
-        <v>10</v>
+        <v>895</v>
       </c>
       <c r="D1084" s="1" t="s">
-        <v>2204</v>
+        <v>2211</v>
       </c>
       <c r="E1084" s="2">
-        <v>213735</v>
+        <v>465094</v>
       </c>
       <c r="F1084" s="2">
-        <v>211719</v>
+        <v>460706</v>
       </c>
       <c r="G1084" s="2">
-        <v>209702</v>
+        <v>456319</v>
       </c>
       <c r="H1084" s="2">
-        <v>207686</v>
+        <v>451931</v>
       </c>
       <c r="I1084" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1085" spans="1:9">
       <c r="A1085" s="1">
         <v>1084</v>
       </c>
       <c r="B1085" s="1" t="s">
-        <v>2205</v>
+        <v>2212</v>
       </c>
       <c r="C1085" s="1" t="s">
-        <v>96</v>
+        <v>895</v>
       </c>
       <c r="D1085" s="1" t="s">
-        <v>2206</v>
+        <v>2213</v>
       </c>
       <c r="E1085" s="2">
-        <v>17612</v>
+        <v>930186</v>
       </c>
       <c r="F1085" s="2">
-        <v>17446</v>
+        <v>921411</v>
       </c>
       <c r="G1085" s="2">
-        <v>17280</v>
+        <v>912635</v>
       </c>
       <c r="H1085" s="2">
-        <v>17113</v>
+        <v>903860</v>
       </c>
       <c r="I1085" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1086" spans="1:9">
       <c r="A1086" s="1">
         <v>1085</v>
       </c>
       <c r="B1086" s="1" t="s">
-        <v>2207</v>
+        <v>2214</v>
       </c>
       <c r="C1086" s="1" t="s">
-        <v>96</v>
+        <v>895</v>
       </c>
       <c r="D1086" s="1" t="s">
-        <v>2208</v>
+        <v>2215</v>
       </c>
       <c r="E1086" s="2">
-        <v>85784</v>
+        <v>1395280</v>
       </c>
       <c r="F1086" s="2">
-        <v>84974</v>
+        <v>1382117</v>
       </c>
       <c r="G1086" s="2">
-        <v>84165</v>
+        <v>1368954</v>
       </c>
       <c r="H1086" s="2">
-        <v>83356</v>
+        <v>1355791</v>
       </c>
       <c r="I1086" s="1" t="s">
-        <v>12</v>
-[...143 lines deleted...]
-      <c r="I1091" s="1" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>